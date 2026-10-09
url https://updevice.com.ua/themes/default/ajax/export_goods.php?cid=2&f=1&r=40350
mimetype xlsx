--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be920fe4b18e60b6e91e6bdaa6b2bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edd727fefadaa0a1c8d70a291662892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75084a5b5628cdfcee5de5eceaed1fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d861899fd976b62aca2458774509f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936a44ff2c3991d8ead2530f49f30cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b6fc6ce39f6b5300cb42e59579aaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa8fa1f3c442cd9726679a5b3202907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4b90b335f86797f52f2bfebdd65708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f56a67c58a187a6d4837d95ba8234c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dbebbe4a0d9d095f5a6214f0394ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce54267a5bb3b8b5b0bf041753b9ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e574de6aeafd8355bf3b76e4fb4034a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e69a882fc7b4a9f0120a16598ef7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0560361022bb39859b28448e05bb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bab3669d7aeff72e7888f1240470a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b19398c56999d1f8088eee3ad13bee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfcaf5f2fcbffaf5e311d3498671ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377059d49e8a42d17455d94d2cd61f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca60389a1eb36ed25fdc86e3fa769819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4a1fbce5f601f82ffdc4b9162f5f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6ad3a9c796da4a304ce2a88fee51a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3de912909d8adc81f28beb88e6709b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180d36e6051d5891ca3aa564e0417023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107bce1ec75f5298e5254af647f009824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f602d001f80833e0d6a06f28d1158d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2e4a7489767e9fdf6f99ab702cb1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc2c966fabd9a49ed99b9710c5b88427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf1161a2b0e1d1538c77289b4df95128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffca6d9807ee6134d68afdb50c6786f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8417df58a218d9d8be00cee1f516830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca8558434da800f9f8f5cebbd7c0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0bd21f24dbee987fa54fef01194f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f298a22e8807902331ff3048a325b0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b387557c8aab56e0cee62a898223234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed770e8b40bb8a22e984f0da061b0bd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d851e337f6c76092b47645b3e5f01836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecd6f0e4ceba9ab7caee9fb625e19737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b45ff3748663a7bb42294c82ea6b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362ee0235ffaa7cea1c74140e26809e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cefc02f8ffd6de9786fd30264d037840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d153466dbd77cbf889e34cb5af489141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5240394c04bd1f05946d2328281645242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0dd7f34844962cf7baebaff21c91b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d5acdc15ba2e7f96fe75f6f69389e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e56c67b1234c5bc6fc062cbc1e89045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc69d0b0c3233da4572b93fe56e7fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa779f195c3df548324770d7433a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd5d0fff475a70900bcce959af7e8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2b82b6f1d11c5a5ba79f59e9ca23c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebb7b87815658203401368ecd02cce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da30f653bbdfa0ee31f16b865dab851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec36578d901f31a392990ed9748cfc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cf310715f3d96ac7555ee2be4f24553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7f1e23a064440901ba17f13b19a3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400aa16b53d253ba466f0a38009f98655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e061c6c65cf693d43bc6eb55bb9a9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b03ed411ecda40b76fa197a3b9cb1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c37d242b4e1a3004ff9e054d18684458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd49d1f33356a8d2d4eec998302e3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7de06d8f3c4fdfc9815888746234760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69f5ffeb694eec04b1410303d710ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd175f4d520732d1f5fc089f093ab6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ec4962f18ea04531793e82582d0ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb32a955931e55f3942eae15840771764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7464fe75da01c918bbaa8dd55f737865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e89b4593b457f7f6cd9f471ee5f3a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f856c4a2d639b47d5b019c862e01367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ac897e4fc84ff50eefc06d137ba3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ce6ab2051928c2db34905d5d6ab7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17187297aa24b765424c25074a71209270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba6937459374605b836006b565642a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405c0cfb570cd117e0375a0c2e9bf1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b9f8ccf93996d064a9a6d2965b90d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118d244974ae2f379688cea5b92823e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84705ffa769cbda9353ce2bcddc9a0d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e70eb12d7d796b8313b6aba9ba8eed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d6e5c1303e3761976c3354d7521b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5068fef8e1fdcca1496be4dcb03bb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0bf3dd9c71c19d66f497c0e8681d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553322f42828debc71f45433f826fd3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b292ae96221a7b0ce0cb99e8b0d86d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf6b5f705c4d0eeb674ddd4f065a3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f211c5f227488370621d46749b46c7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e12b5a947abb1ab94ea86adfe8c4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3551ab92c19c80e95bc3aace9d59085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80553b6713b58b0d7d95aa4664109cb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a6f45dba86910643d345a973365d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c6e718c1d7c53a58cbb18177d378988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad320bdbfaa8118ca12f4478dc7466189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5f460cf495faaf315ffff5edabbb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654bca96cc22271a4ad2e5c9fc4b18d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08ddb49a02889f000df0d1acb2e93392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35ad0f4448cd61afc8a8b30a19710d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd04193f818514efe6d1d541b64b1d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e8d7b49f59c92dddbbbbea1d08a2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a29408768c5e0f94495f43fe4a7e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae557ed1e700368919c376fa9921eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d606150de94d53a47ca42663a32b4c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c80257532aa5731410a7a2c85f46099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042d61dcc9471123c6bc765b8ab4bb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815083fee947c08c1ea4b2a78dce15f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb8917894767f83e15a848cfeba404102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c83a0f96ee7d275e276f5791bff954103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd159afbad94be97da06213098150c83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb9fa3f32a8c1e94f7a12cbba85ba5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5a86f0e431d47ce0a4c2bec8bd7ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4802e86f9fac3ddade1115180d69ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d0037ea1a11c41054f8cd1289272a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d35e665fe8b00801d3df3542c7cd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06205928ad58c44813e8d06c548c7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6864c49eadb3a8b6853d42793030111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0c01bb2e8d27d5b0bbbb1093cbfbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9060e2f013e4b532fb2965f973d70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e933ca997cc9944ba648a4f91e6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca41e5a1c00292c4ee3ea729b921b82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba5e7bf363ac1233dc5a659786c7b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2424951936f9c8dac892b39ba7b60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a5a06d9374b08e47e20b721504750118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b8906de4c20a132b8335e540b534119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070e8ecce19a37887e0cb6b35bc294f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6396b4bc20616a015b974779ec029b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14869ffc5ffc8c7f71c389723aeec9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc586156e108c95188af6f2ee9d8c079123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802326d5ab303701b342651e5f0662a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0bb7de5c341e2a7fe0312ecc01581125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491451f6290e0da094e0abd6964275ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aae865034f08fba3520448792553aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f0baad00e28eec5aa68e45b69c765128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86bf8f1cac8c8ad3348fda63d8767c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d0e1c6961ad56464d38ceb2b6430a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e9841ad555df1277b855e2b622455131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89824b1880af553a517940b40c653ed6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55239de89cfc6f0db1d9e43c8472373133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dd18c70219e98b8b29fca024f56ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7675f0c1b34b5b7a60665053bbe2e65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940440b984b0cdfbd1ebfe88d68e11e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ebd6f188da1c9e34057cd7da86459137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86900a4ad90fd98f8ff818df41393a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfea08e224efe7e668fab66c80d661139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5133c8ba47aaf9f88d8a9c4710302c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e51b67f53a38857fa0880cb3ee0d9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c10cc6bf8820c102c8272dc568d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ba72bb8ea85ffe8e7975b776cd316143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faa9582c4c63c12c5cb4a67d0b9dae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a999f32b8751963889b6f22dcdb099b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e5cea1410d742fafcf9f32655c936146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b78de1ace34b0788630bab70342787147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d54cc383148d732d6f660d0985ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42d89470198f657d127947650f4670149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa506af9ad5a19ccb29f14ca9c37b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79168e77b4266b6545cd834cd8daff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe05f5981b950bf7c9e9dd1d08a203152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fda75bff9b433d74347f07d5deef84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1992e4f1b4a6904f44892c6714850154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26283c431a02ac03126e729101045f59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ed5cffa75f58e3ac1793763abc9c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a474204a4c1364cb8b160703adeb02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c7557d7b035ac8046899b5762e8b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace2e775b49dec4a4324bfacd26f592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6612b49861711a69ed00821fcdd2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d319c1936e5842606b8e1eceb57f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235a1054295374d8ef6a94ba100ac4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27d68d0efabd54104ad1214eb8a131163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc2797a5eb445dcac5d9608906c526164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6cc1885da79924bdb75488ce31343165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f2bf49f372d53f46e12654dc7515c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37c9379f021aabc1c4da606b0a11f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615a03008a6a4d0e974918a5f30ec6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d27e000d249a99d46e4ec77186818169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a561675b48ce9e0d7c13a7224271db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8271c5a399d2eb7a86b364bf374b63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4036d544570383cf58a2751afc379172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da06dadf5688f52f642134b48f1ecd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0107774df3cd3fa1a57b3f0e4d39ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec84ef02e1278794aebca5ed798287175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424780d1bbfb49af830412b089cc937f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d03bd6a13d3471270f8b39a6f85729177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08d9e649e7fb0447ae14fa5acede64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3af1c3958db645b45de830ddb44a9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1de0ae55d24f36ab6005a1bc740fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d90fbf13a169bf3ebd7d9824fc84ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452c2633cace314431773b83a75b1d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4eabe1a0dfa2827b5d3c2ca3142e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cf740c5676bc5e549ccfc0ba08d7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec024cdf505507f433ec220528577cce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e5271b61dcd64a83b0bfe3fe1b49b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cc6364b2767427f66531578fcb5eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fad4a8012ec9264e42d32bead92785188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1844dada1f490c7ecd765bb3d29b33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133b562757d044bdc2f091c2399c32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bee8374910a70fb0bc6f398a532d4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75665dbeb4d6688c8fbefb25ad637a9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927f54267e3f78f2bcf0b678aff0914193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386647a9b9478ab448cfe692aad276fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c795a0c727a199d102098235dabd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd0f6118280d54a0f8e31c192f347b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2f40d51db4a414001ffab1098cbd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63966afc4612fdfc54af8e844a1c123198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104d0f87f0e81b3f3ba23c0af8028b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d480a16538f53aca5e8d606aa1d09b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982fb99313c15f21a45619e67f7813b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b46271e2f23fa75ef0be9e673d3a0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49361484a478a81b30682944792e13e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade78cf069f7ae51271fed633d0c8b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba7d13045c5b04bac72ff2780b503205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49c8fa5beef8fa5ba7eecb96bf9d59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6073d6f5f7d017bd64b1bb67de5b85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba68988e185f234dfbb56f9c1b2fff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57971cd56eecad4c48d2909e5edb0b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965131ac5929f071e65ce6e48d483103210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eae2ff2c8501d9f3f89221b6f0c06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353ac3c4ada6b80eb461f6551758a7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61465ee1ac706b9a6526e86b4207f284213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fb0bce43081a159c35de61fccef50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04477b52a5ef84a06822279b7a4429215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f6b95cc462c38698bedc3d065e4ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c185d28d131795ef79a7e40a2dbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b352a669944b0e9360e86568f98261218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd424458c79a730344dd2900bfaf58b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a172567daf30c8bee30feccc82d63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a1d5d1fb3383a50968e81a1e9e16f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b8d532030e0319529fa4da77b411d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db221d8f40e469d734f22b11f7fbc2f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0476adb3765b4cc8501f6145948238224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546bb957869a759f1de084d21e21f4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d55782fc8769f3c92fbc4d9faf581226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7700ccb8bb75079c18d7ecf495aae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19c94e0a3c4fb7af667f9e35c77d28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cf425c7da84ca41b8a99919fc27c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153949778d8ac0da2ce6c26f0d9f5d9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f00c14d2c1357258961f6b54ababe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c922647411d77ab952b0617b10c74b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb6524eef2651fe662df30bc7c15ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6b76ad3b204f4a0f6f5b019cdd89e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e1155c7bf06218a829ded0f8feb45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d377b2534bfe6267fc2157be86cb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0027616a105cf7cde4c1c032dc46c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ce4700c73ef4fd22b0bf6645ccf2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8e7d87cdd8e35ab6ec900ac633f00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798683f120f3b29f2482dfaf20ad3ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360326e229a280e2df57457fb03eddc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3198ceebd3e131bd71b859e47b9aa5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1911638b2fbae7c52896c34eac5d4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e88e0f09724d21208d181b111657244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f44ca73220ef09c5d8b2019a3015245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaff10c0478b7d488f0093b6a177389246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17b9e467c122bfd4a577d1ab24e047247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ee0e1b90c48bd55b39448ac0b1478248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c56a3cc891f90bfab63375b453f920249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e976bf459ba6f3674191d91ceb3a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aa3d987121d6322646777fc1ce527251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b40573af3585c5cd4512652406a9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61129b02f0a9f70a8d9d0da5126f68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9cbb5d0f621038149c405cbe66433254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ed588092f0437d00210b44408fb33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa85dca012622a02d053ba1ae78a27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6c865866a2bc08e4ee91cfa07c3dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fdfef89ab35316e3d2c438040f110258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cc2048ee7d366df8faef5d2076720259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead03c16ebd9c2f885352a2b2562620260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9f9a96808e133b82df6d206de9546261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e866f1f2053c2fdaf421427f08de874262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2df40d98c2c1b2bedadc36bba94820263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f301321943b62856ae9a0b2634e90a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538f8980f84cc867a804755b9b607ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70e199907d93ed9567dcf2e38cb09a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421c3473067044e3c62fe22372ade50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646953cab69f17b15406f2e7349738b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209efa54d3b3f6e4d5c7f39b7bdbc94a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026fa5f9458024fb8c43c27eb30ab49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929d7dd2cfb9ac55a14bb4189fab6d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f10a7e280df4c9fdcdc0c7b4a5a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c357d73d9817c31b51a6b51eba5f16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033760ca6698ca9df2fd349455fb9f36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93c3285286c79f4bd4a78bb97cdc67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15279c06f944ea0e934a8ca2c1e446276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d4d12b50f2e4cf74b058c9d0eeb43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c3ce9807f883b8aca0f3adad2cbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591bc937537e202261509c9f8b98df1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf69224ac44fa1f58c28db27bdff69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414f56642be2f4b3dd482ce4e635cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493fce96ca36af4724a0c2c4ce4aeab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecba37ab1943d7213ec34fc5e0f906283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b23b1f609238e2b00fbeac2adcaa4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c451be357d5825ff6e658703d743d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa64f8c853b02caa88741d8ae0daf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c7370c2dc4f0a3d670e49254f0a74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df1ddc6c948dde7aeed1a706fca3a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f3e20fd57d3a05b61190a01437aac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c55374e7c402d1c0ecef380e12562290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c509484cfffa0cbba46c7fac9ce7bc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3c9d550e4f92edc90c4e5d7a7f5da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c932aa3bd74ebf0f35f44978f49781293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8657b7aa74ce5e67b9b8da08d8cd45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a6e081c73ed2c9bf0c95da2c68d4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaa3a34afc78e7d99828a1bf5c1539296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573f6f79c7d7a2fbaa61444934401f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca158a99df9c72f6e35d848d70035a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b86a3617a913f4b3ba9a21b855c7a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62eb9f88eb5246a144efc4090d59a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fae81d9cce148fb213252226d373fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114874d4af1e2bfb300cc0dbff606ae4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bc73aa25ac0eb0a3292f1ac29d88e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d92783f768056b4d44620c456865d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65473c17150b141bdf6a2ecb68090f3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbaafac9a7890fd65e8f26590665c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c2b469ac3083e10aff3ce87f283a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf678a6f6f80afff2867f4036bc3a19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea708d04308160ec814ef97201e2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43828e7c2f655a323ce6aeb432b435310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fef0dce74201314f025a443f2ea8d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d777e28516d0f2384951f8874b1fb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1432050f384de99906f32feb04c53d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6325faabcc2b173b3c680b3ccfd8260314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6d97d27d7ac4b860e424794924778315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1df15b878ddc1b1bea728afde0bb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdbe5234626ba020c62c3e2cf47e3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d66ce269b59893464af067c1c90cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ec210beb6d09660e2a8900845ac52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ecc05241613d7e5430dcba4ee5bec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abd4c062c2cc07299d95efe6cb84b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751294d21602464a4262001ec4b5814322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96586bba757c10d2c5a39acd443a002f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d06bddd85f8d794f0ae661d6876b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9433203bcb2bac7c5d1551fa939c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc888b698d8a0459f1dea9ac412b16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3c7fee4e7f4be5a699cf779d3392d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05afd5f5305ec1c24c561a8e6ee9b5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37244cadbed93fcc73fd90260acab44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7760e0e02944268605831f02c9b2e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55a2248a985e2a1b281b4a37195541331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aab05310a551bfe48e9167c8b42a32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c65af7778b3c083a37cddcbbe8b76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90944291a5f9524c82518be9b6a9aac4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6054d9dad82bf39dfc07dd84c04c3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f5ed3c90a6a4af916dce6a2c4b68f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813560b0e851047b7800e9ee09ce5c0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6d30d11b2b27d84cfbfd4b6642d20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f643f27f0ced4ef80f8d5c459ae0d7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549df4fd6bd60663446bb4029694ef75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3c2bc2fd51a77c9e5584b88b9eaa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be027a1a99ad9186bfac48d09e824fb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eef528e82dd385550a2e4ed9dcb3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd586edd7a0436f62f0fec832e977b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30bc2c275cb7a4cf2428e4fc655f67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd9b0dfc486da60bafa17f411d45ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7fa9cd0f75af269bf226d50847952347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296c1105ca58fddf16cc147e0d665d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb605245007d5065655c48782fb5c703349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3c90d9ced9e1707ec30d77fb39a11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c21c2676a8a943df32e96f26c865ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e622d06be0a8e3165845efae9eb52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0271fbefec45fda01da83b64a65e50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce86b0a5a3634123e60690f5e849582354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e8d6cb69e218cedc91fc42f4c6a2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e34e26443d46d72d5415777b27f2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7c152c4e0383e2b6b654fde165ff3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e61f3cfd72365f8d278239dddfae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505586fce52ff84047b216f1b4ebc7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a382658def36dca8819ce0935b7c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9b0c039a172894a78072368762c41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd561402fe696bdd7e6fd4394ac3d794362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f223bc577898c79b510bffba32d8293363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6fecb7a3f00fe2bb3cdfd77fe5858364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6c3a00df571d5ba75aaba483e43ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea73abd81ce0090f39322cf02235593366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da90017dbb0d37856cb9a031c95649e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c2e68e1d9daebd0b408eca916ffbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139a7fbd461ccd8cc63bbcf70b61be4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83320928cd73d806b748872c5890f649370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48a65856b6bb1b5c638aaaf50060c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93a811bb900f9fe712ee000841d06d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0f883668bd982dd5972c21d376008373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df98ba8c5e586a8f8a26599ccb5774d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb2f8ea65d8d43faecb1b30601e7a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8726ebb5160ead8b79e723fd3c9aa1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee4e5894ba8f98f4c3db850369461d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f439e2068d9b35b6d4e5901ec96a1bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aa63d43f30f3a0a9cae6eff762f11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24731f34dbd79132f8ccf46d152e5338380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d74909635a03b6416912bc9e90926381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957bd1e553593e7f53895efd555fac2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965daf0a999246aeb5067734e6c71a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e6169d720b590ec0dc833a918677384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5dc3a928f74052a8a401713166c9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9d0bcef84709b04fb25489f8b0542386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307604286724a39c67dce0de03a999b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1ace91da87dfaa876a2d663c37c1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b0158d26d74e87bf14cf4553c7896389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf413e1d31756834fd46e943d2f82eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ee1f2d191e15efe154ae149848bb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1d5b5dda215411bb588d11a85d6e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2389d7cb498bfc17bd96d9e1386a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe53eb3a040f0a408ffd0e2b3dc683c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfaf4f9e0d07634bf762756d485d1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f2aed69aa5cac34653d5529554a19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a945a6664377634b89949e468a90eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b567d93a489174957f1a5ba2f903df8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e079bf079870865eb7801aca1f5abb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedae6135f8a2422c26e5fb12e149d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff982b4e98bfa6b13ff690d347e89b76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c09389d576caaf9696540a4cc6e47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61125a5e615001715ef1098bc7767bd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fbc252a2fb05b144da7954ed33c67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ca12464968db0ea079a99a688c8a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678dd06cff6fe3071bbe32d6dfd442a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b446d4c92fc6c844e2de3c0fa29bdf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e0a425b2b79a796265301092fc635408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e879494b9f90d1c3b05b1259a2c51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a8f1eba673695d5929b7a70c9362d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8aab625c1f2d478474d4f4716ce6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69187d2d5717b8b0a29b7194bf610877412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecca7f18846a8aa3ae29b080c11b44e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18347d142d0d87e74b572a76ec0099a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd68df7e0855ba9f13a8b2abaec81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3e93e7085b928ef87893783993da4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c6c97b6c476dc0ed46309ba586f81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bac0e715d87133a64fc3dcc813a48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba85fd5d9d436e0bf8b36e0da5796419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6831f5ee662c71acdf5e84b88890cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1dd6589bdb6db488b6d986990d19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a0ad495a7b939be488132974d0b31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919f5fe3b7c6df4aeb2c2b8d9df1d66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a484fea6e9a480e0adfb60e32906d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b7283f26642cf82cb9698425e7055425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ceadb6affaddec49fafd6df29be34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13fd9e1e9732f0e953d15c4e037b13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2a2e0057a58c8c7316996e345d9de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c5eb6e8209c6666792c7b4dedd83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8cb745b166249bb69f80a7782043c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246d051dc724e963672520c515ee437431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1410169b493a36c7fc1c2b994067d3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dce2a555745345ecbeef275c8572c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c77041cfaf20ebe5f67848fb3005b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd069723683f1c0ccbc6e5150aa8e16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af265dbb9737f1c6aa316999d02382436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e38ec8e25f4ec11b6eadc6d1d5d453437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23ee35339b2e104eae62a1e99e16fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f204b2ae2a86fcb12097f525f04c7c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09546a06fb3699279ee7b8a0d8cd6b39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e649d16b7747d908f65cb1533e8c5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa3643d8ab7c65914e934464f912f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef1dbaeeacd89ede0dfe4977ecd1f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21b276f54e6d2f7bf32ae1dc5faa81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bd0328063af94cb30fd440f306bbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fafcd26884f1d4e0a7a312c4334a92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b443e0887b08d7cda67eb27b99fbcbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958853379fd8da5e7f26b5a2d6908ae1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b183bda79fc77bb738500aa919dac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b993ba43129db135030db261f17e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c6d5661bdb41d8f928d1313cf65e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c31b75f1b87f7b10ac7698c7a574b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a143ba673a4116a2f61584856bd9c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f7abb263c0b6e0b6dcb1966b446a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73b1a244181a0f9326cef06a2c37df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24115e05db11981162ad4d463693d299456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4992cd92f8313157176c0a35b306281457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460975850e9542d1ac9060e19fde33ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380f38a183369181ef8bf8cfc0a9616459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176002711b0ea39a33be99d5d26f85a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e07238bfce8d1cd9fe7de796f2205461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea11dd55150a41eb4e51bf392e8fdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbfa995a9556f5ef4a008fad1ee5ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179a2dc861ab8430a93a218ea839de9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd72006a3297df6ac264b909b2b12d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c369d78f78ea01124edbe53072c7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbcf96d0a97b2fd1bbbfe9d44d866b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b8ac488d1130d7482ee9a9f2f401e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61e2b94b02551ead0e428e8b7ce52c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bea99fe7598daa06d98abf2a7b815470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d7ef64db7e73fa7199a68cec667b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b5b6db7f820e2eea627213e7d2150472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045ae2ad4e226915f459c5a8e6e72d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cb01b6715ac9bc23ba83a4dcef509474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccca91489259515c4008bc5b85e7824475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b2c47d073ef147eaadc8e1ccb2517476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cca05b569cc686ff7bac334e70d45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1e5e03a91faf49f40e583ad2f49f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ddb1a54d99224978f790477cce0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c93dfecc445aedc4ff78df1178685480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd1c8b6fd2a3c796b615dc11a851f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e0c0fe9b75dce62e8e24fbd73c072482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1886764678b373124792c65ec350ce5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391409e762d223a4de6ddfeb1524438a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab80133492b90729f57845e20ae9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301a449ecbc60b1663f3b8d881abcc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d1f367ea359f7265280f7a8011a91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cca97c75d5297e5cf9e250a38ef61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022758b7701f3e9beb8cb1172db5a07f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3c73dec755391e87e8045da59c084490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281afc926ad9e7ca62507c705fed1980491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20e4832bbdb53df87932a538e6fada492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8211416a069a06f53b68e028a5aac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634acbab501d4c029b939200396e2c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60255588f4bb5a3fe2b55f25355eee3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0715f79379cfd7852ffc594f11652496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3449803c3c1e81b9e62b191a6500e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf8740cc7c8063dd4f93e07a18b943498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9d5a8bd4ca0335243341bab4a7fde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927a1369a11875811325b618ef9a5d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e239155f43966a3b6847511ac2f978501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b5ddd4d9a7adb6ef25fc7b0b7c2b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0974fc3d6b313b5758613068aab3d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0c800c10cbb4c393d95a6b43cfe72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701e13e7b5e478fc62d30cef8973a78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ef1a1de9dbbf5416de3fb6ca1199e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2903a22904a7284313a5af63e55af4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e719b5db1014cb0cf977ddbc086fa8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95298b4ac23e5f11475f53937b4c81e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff16f869ca03e27f65f6812594b68c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43970eac69ce36d22eafc8c044abcc18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cf4f158dab9f3c500a1701dd40e1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987965ffcc083bdf63569fe2e2ad877d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1a0c89d3d330f2b8a998210d2cbbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687bbc0c5b8045dd8b398e5675d360e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abea0f215bedd8ecbc234c5bd41c363516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c4c07ea04c632855825c4d0d66b5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c3b24e911cbe03cf1bfdde4337e3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7a13180f36ce615eab77e1f2d6903519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035e2f016f60522eb5c973490a49006520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b103dd5dfdf57d8ea1ce299696a70f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a17fa63f62b196a7ed9426fded6809522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e347b128149bd2beb996e6cc1d00e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0480786ff9f4e25db4ebff51f428c3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ffea91b4cb22650ad8a3ac0224cd9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ef0a29772cbd6e701d91785067624526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3dd2318630fbe985a0be00c0e4e4c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ab2a71767c1b0858a472256c54691528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffa4e4aaf29b96742fdc30d4809025529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dcfb7857c2124537c9fe7f373c476530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eb06fae0e4d842495f4644076d210531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e13675895baf9e6864ec2e75c29a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23955714fe52e9627f9e9dbea100c15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd1e0784bccee0bffe44a6a5cbc562534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf5855ceb3c8c8e01f982881b4d47f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0a96e1cdb6cc209e767072f6764c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1fffdd6fb2073f2949c3b772cc8ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99330b2da095d85a8371eb2002fa9501538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3c09eea1a407afc921d90319f7583539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b6831a674c6ea243dca4a5dd3e53a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ff84fbc3cc271c83d14609d75f5ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305c6a7117688fa3750c7e442abecd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595387d7b6fe5e814502081eb4babdc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166877a387d300049e899768989b4c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559d5684bd755edcb718fc4948fa0b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aeea3473f08d9ce465d453646208a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1b43afe793df0becaa8a8bd436e1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b2bebc0b452955127c3123baac92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bda104cfb68a4ca98eeb98b823b762549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9ceedf897cf31976c2122f0c15a46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bacdf5c4b368ab935c0adff278f6c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a887027b76c1b5a093ffe981409ab7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f94baad1e85677edf2d7004963abb1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab11303e727880c8893aa0c421bdee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1efb3e105fb96e79e2ce1c9caf8e06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a5f2ae5a45b2e2e23f79ef65f3fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb87d4c2fdb9cadc5faa0f3cd7d64e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7b4682c78cd873778a63b649612a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d2b2351632dde3003e53100c139fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ca25066db6d712e8fa37308777249560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4946b8d19a5fa58666bf26226a095f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00004cf67de257b2a421e04caf8b38cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef659a18829d0828bc280ee059cda8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b910ff53c18798f0de2f678dd52584564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0ca71ab9bb6fde4c00672e334faa9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f260ef56b4c7f97014fc38fce64af6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8ee3005b45e340727c4cd8524f52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb00424c5b24a2edb65d75a70270dd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aaec174d91044ce36d1a8eb09a93e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a6c018e0d9a132902588a9ac57a6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa97cc05e35305aa0e9b62fc29f3418571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c3f338e785f0347250c3a15d504c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0c456e7cf455dfc1b7cdcd07b8379573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b3c3a3bb81adeb54cc7b3b2438593574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b752e5259cee696750f4aae1240be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0334d6b40276672b6fd09df5a539b43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1962b5a048b81591a2ec3d37f576c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df42a2718f05dd851bfc4f3b991f1e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50083e8fb979dd7f6e628aa9cfa78ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409456f31c8f79046b67cbaf9cab9402580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0538cc5b7884fda4fe6bbc090b156f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461f57bf7c4b24ef65f697081b67175582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe5b2b10c534cc767ae31af83efe9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08cfc6af769a229206f7b5ebdab00b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e13c0a1943c9df0b058e43d203b67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fcd110e9cfd8b31cdc71ecd53ae59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05364f0fa0a7b1b4b645f0cebdb2953b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f878946ff3e10e0de9673792382b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb2a2d36707f85819b704f85357e6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb0c5839a204eabd87ab3a3b5bcd06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6db2d3c178dde10072a91e0e1c7117591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62cd6c9c8831316fb1e5f18188a34e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef104abc46d9e509c200fc9b3e78020593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6731dab592c862ecf7a873cbded842a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dadaad7fe964c1718410d52cc28877595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b0ef7f9045c18ba7650f655ceabb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b9b166f453b3e4cd9974b23e60bcb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4444f239df726b5992651b1a4b281fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b5e7011485ee350a78dc2d942f1b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16616652bc4ac954a174dfb01a0b79fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8fd33914d9724f6472e94cb4a3646601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86333adc7de40172c2e6b41f680993602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c586226da03f851bb5a6aa8ec68ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0e6276bbf5ca3670f46a0d4b2bef4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc569fa521b4f14b96cf7379a9e86d6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c22fb5d1b7600455d1683f6bbf510e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503427373e0cddfe4f6058019b23e85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9065d94bdea79a28b3fda0480cba8ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465b9392015e6a4216492408571ea15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1515f04b6b3cdfce774617570df7a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82259c833441ad26425b0ef2caa5b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f6afc8f609b415136fe938343802a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5affda0cb7c1f0475b7b1c739f649a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0bb5c8bea60f66a4c3032e3e4f59f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760538f9562f680cd653b45e090493b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf180604c9d8a15949273a96e83bfb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886697e51980436dd2c4f3ff07b3436e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb2f570abb859bd32e4af1b10e1be2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0742fdac0232bade317aa5585fff45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77a4eedda3a9d387b669a1cc69bf85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b913fa1a8640a3b26001aa98fedfed1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5991436e88d0eed0461c614ffec380622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b7bd35cb5a9006fd0a26f65b41fe2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b205fc94161298411e162a186e259624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e6b36b197367eea36fd83bc75ed98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a3fe543b2e574e7180167ded9fef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c947d4b30bd39a8a1c63f98292da8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cdf83568b5a5ea4cd2c309aebe688628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31e8e4029539e548047ae02395dde2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f8056bc9007580ba5032bf9612ccd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ab14b8d0e2af2238a43a269efccac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d9a287469fd741eef977c1cbf2f2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd31eaff0b1d50d3299fc0f28ca7f6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfaec297009c943cd48293db9605b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d2508abcfb752e661bce2417d6c45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d52d8276ee0f4a1871886a637bc447636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9b81c0e056954549ce45b014f4e03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4e47b8cd46fcc58dba5650d617394638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283b54327ff45d53ae00bb4a2a87a05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79624465b80987bb22ab4fe553997f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0870dc8440fb4d732b9fa4701615610641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c31a4823b949cab4e99f220d8e5fbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ea020f621ed538a2dac5ca6aa80f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d990c5ec7a824b83d79b9b65ad653e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8147aa2a16a845a795f3d405761fb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de3be4d2fd017fe2f84587e3633f83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1cb144473dcf5dc3b74912d325d5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00c21f82b7943b31dfac97e870e285648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8c64d3c9edef7bb08e1048a789811649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834e3556b37c7f7eb9c3bd0e94962cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fa66db4d904f49e043208acc21a49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225522ce1a6b1045a0f9ee0085ad199652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b9a5da977efd6c7affb13d1814f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c8104effd9ee22ae421c3410b8aa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebd1ff8ffa6584fb3900a782a50199655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a7f18c3b991fc74458f4c69ed0546656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67778f79a47884b14c244b67e83f2912657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcf84e26ba94f8324d085dc86d489e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90448220c7d508fc9b6cf9425d095b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51517cb44a78b6508bed1689f2fe4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d69019e4b6e991cd8618aa75063550661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda48b4112639f241da7113eee42741a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5edd89aaaaf8cd0f1dedf217207b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44cd2944b03196831a572fdf30211b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9358484e0c127e997a469ce0d4b5935665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670f091471dd4573202a6011edfa058666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0ba5fbfbc2917a8dfb6d9d2ded155667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672ec2182f6a700f802a6179abb989b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b25851faaded5813c61492aae47f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc74e19ab992cb5d6d97f64821cad4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3d559f2fb010a8c3e0388825e41f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ecf30d4fce648ac2f42937088f53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23304c4854838a05ea1183519210573b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30870ed3390857f5192b9a640fbe4d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a152a9de158b041abdea2847d9c790c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce2975a5d43273322969607ec5cd14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ab5c7ceb1e3f330fafd6867e525ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecb708a9a96ed562c7893ca5995eef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63812f10cbeb4fb7e8524dd5a560d95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d5e449b13e53971f115e79cc2747c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef051ac1f354f087efaef94cfaa9eba6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c94d67fd03c3b094aca49b078b63cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9436ec98695aaa762a96b041636aac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e0298b6afd164bc572791ae6a6d82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd51dc40a9b58aa7c8b036f7a5d446a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d541a36a0d52e0314986c9e68edb9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f93590ded36e14d57a4aa3a3918de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a9ef7440e6d7902cd8b9ff667aceb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e0c540ecca3ce2887595c7b0bd860689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76eca67fa256be4af95cc711133f21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efb72abfb78ecf26e9d76393447ac2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ec48ce181022f399e70613a52263692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fe8802a207ced1c2a75c1b45784d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a442086f3ec2fa1900a928b07d16ed3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbea3822647e908aa5412172d9fbdd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712f330374ae66585efc535a503a8e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9747823503dda75a6f67a166e2269697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d746468c133275916aa33127ef497698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d2f890b69b10934c4f258215babd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ec0338445549ba99cea04e582e835700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eb2624942052d64483bc6e317c105701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbb94a1738f8fdd23782367bd394e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5089ae30c394e32e598cfe0ee974b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8f1ff15fd728c220c9416e3cb23be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ccd981bbe339bee1140f40e62b759705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582aaa9cd917f65075e893afb08fb24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d63522f79de936f3af89154ea93a28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c9f0c2f8908d282071e50b9be1587708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dbe373bf3c4cbc3a4b92977912a94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcb68ca30a383cd9bf4e1d1b141962710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d87860ec55a97d45e6905bc16990c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043e0ec86708fdc0f2231822c1a72c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61caba4e734be369763a1467e8d5bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b788d192dba72cca9ea87dab822ca6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d2490e1ec59e04e3541ae14932999715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121c1608a0457484a53266a678d50d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ed5d401bce85f557ef2841faf576c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3404554bc77a671a79671ac69fa13a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3b4bdb66c8982327271b80a411510719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f6e6bd60bd9ecdb0cb1f9ae43b56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5180245f395ca2de10c715a1183fb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0144c8d985c2c535be0a7dec4c75c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfce8915f1ab0fb16b3eb7b39e3451723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0126abc25ee6cb829338cee755a2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cc2ecd731f935dc4afff8b277b4df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a14ae50d294b574bc91f91d96b563726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ebd17663bc4c1eeb46db7dfe2b3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd16ef866c389acae75da05d2c3d86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892fe39a95af2b60d113a2b3cdc340729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49580abdd4bf81d32b4e050ba919f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe338693501bca450c04e6bf5f85586c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2775548db5d09df534622b283ebf5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607df9f2b1e985c09f640949f4bd1666733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7766b1717055dca24c6b9a9dd6c2f09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116021ae2b3bfa4dd3ea01931450f7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae5ef9103902315f653733978345b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186945335cad85136db62059981a79d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc739df9ff81cbf89a57646438c972f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a19f1a729c40941418d74b05bd42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c19a852e907459f373ee02af646f44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a48654f12585388b1f839c75366bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75769723cbdd31f275d63d397a86900e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fbae4a9c749d45b4b2074b0dc75b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ab8620165fa63b72c27ddb5f1d145744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e890c449b49fa09d9a5b799ae3ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fdc2c8cd7f7eaa4d3abcdb27c9b29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc259a5058e0b91644573b83e5e33bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215830e61a1e71d6d9f998bd42262d04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7269a70b0d26c7f3fd43899a4a61d3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ca8cc31d1123ed32952fdea42c4c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d0f48351387a1c26eb263013b3bb0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4538e1c7bbac70b75ed32976e906e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bb969ff9796a118ad5d2da6fbd7c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d5caa8386de23acb196cdd1e01f60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897e036f1302c0d5f64ef7e2e73692f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbd2df4e761cab1b7e9e63e6444167756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a23c004e72373a415af9c466de651757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6e5dde4e2620954de739a0d6175a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f6b71cfd48b4f1b273b8328bb86fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db868eb8a0095b10b2d0459122c80e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6938c7291e6f4af89793e45424403761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81521f96062941d0cd1e8dbe98b15d3a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74554604ccd40b991dbc143b9f6c18763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea778258af81284b8c91d541f069599764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129cb7f80fc2fe052bdc9197492e01a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3c6363895e99b55dc6482fbd6f0d2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70d7e7b7b238711cc760ff6fe2a245767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37ce7613e4959cc49f8c5b128687d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22281a261a62954ee08e2b9a6cef020769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e248c59366a03a6da6b4232fcd4e4ca770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43594b94f2105c62d6173bcbf140acba771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec90ec9e414e31aecc045629e6f3ea1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c20ac4772d63841bb2f90b455fc512773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a8c9a4595bf7a8bf53e5da8bf1b2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07552600693d994c218dcd4a7332ae0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76417e6ed547ea60deb91b5b841fbe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425eb2420fde29f01b14d386fa3a4b6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f694c8389a4732cace20d8489fa63778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dce9ba64093b5d1be4409e224e8be779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82633b144dc2628a6a0754328b0b89ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1e54b40954018e2ce84372e3ad43a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c52aa7d3bf847ca3c4851093dd3f5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b4632acbf7aee5301c519c727d100783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad216f0b91f359503a174412fe4fe9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabbfc0cfb6ec38e7282cfc353c398c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc133253edec884148b4dbd73c9a92786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1c815db1da543304b4aee47d84f2a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc26909f461290a5903565c0be8254788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91983c4992d2462bcb2653fe53f3c610789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a0f12391f03409b0c13c6817f9cec790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129826a3978a5724a47dc0c758cf0b5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e523e76cac2587f2b7d89298bf91f0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5856dfa6b3560bc12db25674cdd3c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d75b309fc636fafc5f0afcf736b38f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf793ae3c1157d25428d505f1723f997795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9da7f71995af72c57f46755f11203c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d2a857ef02ceaac469712c3819e77797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233da2ab6d064dab6b4a94701fd29fc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626305a3c0a034ad51f583ccd3e39d7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ef988cdd5ea60d36546255c7ed59800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b28773b1e162f254413bd2daacac4a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53f38b7246ece24e319a989f7e832d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b31924c678a0237f1c91467dee1a77803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d781208fb384ae0bb4435e8ec9a7bd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be08134f71aa26cc6dcb05f7c5300fe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ad2f45e73927489da8aef3beefb01806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebccc89166dc9c6bd62e2a586c72124807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff24595edddbf404fd3daa8f194f0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eb8ef411a0c2be765fd857583f777809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b64ffc9714a278a156f1a4634b696810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea07f253e3a4ecdb456b27489674f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eccfa590f6e3d24e1c988a0b4da9f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772c9db326ce819aa4d2ad600a7c014813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5096b06d0de00b48ba80ab169c70d8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34206d7112720b472c71fe5c73ffd7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8f381e1d1ab0343f9c7cbe94ce4b4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd99a2895f13a81f701971d39e2520e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525837a464083a9f2bcf10d698778601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b13b093c949ed1ee8d557d387b24292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f29f39b0ea54df52c63ebc4ac3198f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ce03365e8edc4b925606c1d4051a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe102d80490616b03d6eebcb4432e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16e7b3dcfd9b62462f5599ab66305b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee04f81412cc4aca1a03fd7d2c10dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64482f4adc3f39b78e3b346d21351f248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d8ea2b9613c4b391b95b6b028d5909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b68ec3c1bc317cd070c4344bff04cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146933e7143f3e4d816c672ccb3dc1d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56ab5d97b33005b3b6bc2f531728e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2660a85b1dfe22799829f90c9e82c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038111d0731f351ec980a3b1ef3946c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788af8891c0825bcfe71d5b1e001352615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc3ff269c2a84662aa8afbf19ca41216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5c66b5fec72544d0c6e5c66413ed117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b619b00731e3535c0ca7edaf70ab918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fdce90f7f88dfc6a3a82d57ee1c8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e2f44fb9dc34ab3bd27877248facf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053967defa9adb8748acf5beb13d775921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e72a3672ddb093b379458c3d2db6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ea4dc7950c957bfb097151dc991e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6da0775d3ca683f76751ef53911b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205955d0314b2c74c19e03adb8df67c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a582e00b1a1be9ee36265edbdde2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8356f1f82f9598de5b87de545f7368f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2ecae9a995382b2347d8d8aee5f8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ba6474fd482deb733b032acdc3a4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcad23c6911f0cd2f63fb85ac5f59d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dcadbc28092799126d6c6e861ebe731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7125442e17a1b376659f45ab43e94f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c43ddf8a8b38fbdce15269c77c048433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56379ed6196129cf9f0e486a82b4d5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d5ca3c89429795b82a4e08c6ca0ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdca6ae61dde10d702c089927681ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322615cb70b60c6e1a8764fa49289e2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59935f03f044ae9780600b5c0d72defe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a73f58c6e605a70d61df0634927239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a284d2939923f7a49df10f137db440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c18008b6a91a188849ab7b61c19d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acbd35e6455096b9f582766305daab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27343ca5d77d98c23ea673348c03c1d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39585055ca09b7a65df4080adc9d23644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f58f18fb560cc6e972249198c9ba245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef118f65965d763e77c666a1635279546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9d472dcf03db6aca976febe6c22b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0627fbdfff429b5dc153b8182460f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07048691de419238918f0641aebdba7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b74290ea1de32e4935a123c13666c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93920f47bb940a870d036b4a2bc5be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27128624bc51aa967f4be8c7138293c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ed82193135a97b80b2cd840f8708453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae716e3c2a3f4687fc60b0b3c2531f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c2f2ea7a4b8de9d64eb21edc00bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47ffc6af1a2a6a603c6181d3cda82d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e590a603e771dd6a72e7cae3b7e824857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b531ad9648b7b7d366aeaf0f5afe55458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec61be3e85d2f57bef4e736fd1971159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5479c908a79b4e18976c1f46d97c5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c280d7dd9182f345ea9caafd602d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321aca4a7e3f2b320b76e942ca7e09962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85141ebf65d6a5fc9db9e150d6738c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae5d25685591e2789b0f859aeaac764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b0b8dd412f3c9f51c0861a4b991bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c8e0a67f402ab5a952da293a4343f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7925b7d8ff47070044ada94e34992667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d6d81b8d87ad405a976c54fcd71bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15570749a36134711ef320c57a48269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0a6c0f2a128c18f85926bae7f39cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35c52234c7a6c7b00ea65b6a53c86a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35d450a1ccd0471311a13e35cdc26d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d521ff9b58b91683f0071d2a9bcec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3043f8ba6578b8728281813ae1d3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de527a96ebf27db58f403156d632975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71bc111e1e1a30aa5aaa44bd5150a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77f1bdb5abc668e39e8cb76ca8d7b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6b466f35cac5fa963fe540a31c7b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309ca9b5b03d2803dadc52a1c74acc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3e04cbd6528400c89b23b8d6b6e1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84fa026554ffbabd4a709b1708e51981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2aad84e21407ebd7f33bbb0e547db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adb227cde0ae05fdc476955b73710a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ebbb085b934bacd8f5301d46b3ab484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720300b97f31cc400c5763c37651f0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ae6c340dfd3451257cf9d95a8c56b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cd6be07fe000a5da14bee395a9ee487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd158f6a411b7901421f3625e3d61488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9ba1df41700678ceb0d6480903db889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd986aebe531d358965a1505e7a7f8e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d6807edc54d2b7724c505058268bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c1fe22a879fd7be3113f01d32ce9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab0b218079d504db36ee486f70a21a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6710529fc0d486a935476a1e6973194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218315afb2383154fa17c9cb6a717d0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1b2a48ad872af0ebb90d38092e74796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d5dc9ed5d492cdb94e150fd1ea08d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5278df3a03ca05dfb6209597c1ae2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d727001de374511a280557114d3951399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19140695559bddb9899d1656cdbf2206100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ed19fe0f918d0dac6784c3913c395101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b3382fdf1c5e42306f3c49435ee99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b7ff840bc7eed6507f338e195268b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c268066638867f91287368fc47d4c3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27ef39fa818d215a1bce6146acc706105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97c14b584c234109911363fac65b48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c72f0f5ca4d8c085887a7af8a938a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa4a2ace9e816ae996ea62ab871b92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec78357d32d8c0bd0171e476e26dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a98b21de6a46bc70517f0d8070cf2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a8c911f5e0e8519aef2ed0173ba38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eee5b6d9de71fe7943e5972181f7e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b526b786059d038dee086e7f7a4166113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad7e1706bd66b75ca6447d7cdc4585114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622245221d945363a57657dae4a06f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e515c10153bf7384585857c9a221738116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced84be9ce2761d017fa5d7652bacfcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7373e62fa6a56e673bc2739b89f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584371c25b76a144c090cd0be9e210c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d311571353374b9e9cd246c9980f6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d289a81bdd691e8a351559741fce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b108ac835aed452eba3b16ccce13a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93c80545074c0f5504be0ac549517a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a8f1b193cf65fa55f40b8a0feea82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009963bffab56aca430ea2477253e754125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974829e4a1db92319800954e945d6cc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a5ef9903801587af76743e15ca85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3190a791e356cd8640d8cc916eb35d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514801b586be7bbdf77d37462b96c08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d051dcce43ced0f7341ab0a73523b96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318f9629cc9236a2a39c6f433abae35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439cef3509313918f31eb5e4faf11ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a91dd5d833037c12e87d746594491133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76493746a8f01bc542b9b0851cee044134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f0c77ff0f3affddc75d27b4a61e5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660f962b1a7b2935f42db3346f77c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba839f6b5b1d9dab3e80570c042157137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524edf3ae291895c18a0602ce92e8b7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47796eefbbec96fbedfadd149b2c5d04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83f7243ec427100b61421799ea556d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c43014659fbda121069a6c897a12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57529c4ad34cce2ab775c2ddf166ed04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2d222204b08d83314d12710c61a70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ee704768d8f79208b8e630e281445144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31fc1839ed8935e12646177177a2e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725cdaaf49bdff63ba6321f5630b4a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2c2050eef58cfdefeccd1fb9fdda3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be76cb0d8298659b702ac25f9797f4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d48358c818baae62ae1e933a5fb36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679018f6442f002242b0fc8db28092d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342000c08c00e6668d08e45eee3c434151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dfb1520d66521ab3a3dcfa168b454152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b239b65a1dc23ba1b3a7d59ca06a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221497fbe15e9609d2ed9a134f38830154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ae4830137f25262b30751e14d444155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b21eaf4284b002267df5e2c100fad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe56ad81c2eb248243785d5139bc90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9805b2c2f652c2ddb94c64bff05815e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfee01e240285acbbdde93978cee78b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46004e172b568f42f77dadc25f74642160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4e7f8f5f5b6c4b1635b8d91af8c6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ad3d090555e93e077031b07b472c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84166d0288616008ddd6fa520512bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdea3ea7c4cccfa6aee53f4160cee2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb11e954de01407ebcff6156507848165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07da59befd9b808b757038f094777e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1df9e9a96999c0cad8cc4eddd4b06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b584184f58b2207cc38bf6d69eeb42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a2863da7ee4211fdad349744b0be3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b560ba0295e5e60239122d89cf2ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a63e4df0744a7127a7dc5bac5719a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aabbb9f9bee4724c0b840862584f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e25ceb1674c30a487075dee0139f2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fcda62b5d4a624178fd0f93652e41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895327889869a6c8cb73631ce8e5cc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b0f6472cba4a372c1d178c59a11b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbffcdca5ff7cfb204f74868e5685b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4f80abd24bb9e133098a750f33c73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e5a05457a62e9c6fe1cc00d4179eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fec2e4a643c82293c3aea01896027180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b1448e87df86265c46939bbd9e860181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e98e60a819b7d1011ee3f7e0caa3f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99facb13f944803fb5f6fbd0b255b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c08df042c857e38f0ec03808549ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf2636c946c7432ab151da4068f9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af091c5bf74703f889b613be0ad1ee8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6b6aae3b330b781f7f5f8e3ec22f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5858b7161af190512a4a8c47278330188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d058481ed7d3976786c346026f5dd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657564dabdca12a7037b4680b7e63657190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a61bfd737fa3fae3d25d075c3a1b16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f84381326de8dd8e826b7794e72ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c34a8dcc22c754d6e7aa54bdb074d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f046182481fc841a47502649c3922d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc8e59ec0624528b1a286a53586ee6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193ac5344349f308a6d6d3d2075760e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a0a66cf82354498a8985b18bb1b56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1323f09023f9c3a767497b8718d7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138930987dde93bc60e2a33de3b02e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4ea7e3693d88e544a8ac4efcffc4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6ef6da2985808ce1fc8cdafd96000201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6ab2239269a51cf82fa68a9065f91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565ad73d3ad89558a5ee1322acecc5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe77e84ea8de09ecb7e810b52db42d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0cb7c57014da2be12688637ffb4ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3efc18e2e899dffc6ad3734258fb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622d589e41b4d349094bae89f973f53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222653ec1cfe6dbac774ef374fb82b3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ede0964fd0ae5faa9b91519e25b18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d6257d4ec1e685a50ff9cd79933ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c455011878d7ab615fe4f213a7c0020211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b33a74856d4805764c9decf1dd2cef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d44629486cd4a7f5d66e45cec1383213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5011cf3de1aca22ec5181e2c0e039c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8939edadc582fc5e23a0a96acc085215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806311e5bbef996bf559c3a7e7cbcadc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1718ab53a353fa93e8287182a33bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048df66f50d3cb71dc63430cfa9cc9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79304ce9bae731955ddba922c87c6675219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e17d99569c84cad698449c27496e79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da25727711b33db6609d68ef4e1c571221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f03cec515138570424559f5aedd31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275e2fb1b2a248ccc9c521e23cca96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8152211b9ce3d215d2fd1f7911698b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc5153c6d5473c6156bfc92c99e1b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af09cc592087f0a3680dec4a1a163e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f61515f4362ab2a52075f6900f0e35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896894042ea180c136535627e856c7f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac3fdc39367a0cc3b6ffb284d022f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7889d79b00ae9d1ff05f3cca63aff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8718307968884d9fbc81dbdb07202231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9bb9e50d3a42caaf14dfd4fd79302232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd7fd7cb9986ab821210293bdf9d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2a511a01ff9536baabae2625c4fd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e76626391b807a12cfa82c12e4fece235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e743fad7d8ae2349c263687b69d3989236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad52d0f5184ac865394351f2c78c60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679766a612bd3df61efb22c254181f7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0eba89c38d42d952892516c186493239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e998d3cf191dca6c0acc70716bef92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b45c568d081e4b81f7dcfded477bd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382ee766aefafee6eb37d3224b975d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea27d6707a0ee3643ea916ebb49392243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b77a00aaa20b113647da5fb206c883244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10454f12d74b7b96ff3f01d7bf12e79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b306ffdc27ccd67894dfd4e67696f17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e9eaf5e8daac951b34150beee6d87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011182bfb9857f91d3e3b097b02e8628248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b041361e7639b86600d75f0dfc1da8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f83b77e5375a3d9b8f7e43180b3ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4fecc77bb87f21fa08525f32feab4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07de91f8fd7123ca3e0542708a0dff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b67e764cf875822c891aededd35424253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057f0c087feca7f2c68dc34009229c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee6a9f183d5a18472721112f39ef13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cab3d9888fdeeb0f1da5200ace8ef8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044727f930a7f788301cfec74bfe325257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252579806aa9fd49a33c90c2bc4935ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2827190defb7981bc87fdf6c7fdf786259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc00c88c172c73455f82c61f459f8be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d8a334d411975338130c1752e1cbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7064931ddd61f164771bd41a173f33b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb08a2e436792913ddb824685e65735263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c11cde1672fab025327c9afae6eb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb5f53e67c07d0345b4165894ba9fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e782b71d2d6f7ee76b54aea83f1f180266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15370fdd07ae5e65737b32fcfaea435a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee92d659fd7f817565b0afed642cb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab072fa269d406898db32ebd8fe4a3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd25d7cbabbce1e4376ef73809481f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ab75353b7ca3d857736e08b2b858a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12689787f933ba8c9a2b460f76ffda93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beabcb7714d77febcf4b5426dda6c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8152a6541b057f7f7b4d58b57011671274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a6bad1d7dadc465ef2bd510c1c898275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b23c106ceaf6d87c4e15ab04109c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef7f8d38812c168b0a53baecdcf4cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7878118a9ab61443b39b103d28ab6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d58980681abef0022d6a0608ec583279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7770ef3bad431920a99dcaf1886291280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5371197d2e6cf8ec61bec32e90c0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae93c20d8fbdd122131cd6d23357cda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489da6bec262d6a1ba033748fe23779283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6356e63998be9d4aa177a918ee47a52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2915dc241189f122cf23e42ea348b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e82c985bcb605740802467113f8396286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532561d5ae87582c7fbdba0263b1b171287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7dff5814c59cb69c197b41c20578c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407e003437ff4689d4a43fbff98e48c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687545beb209af56247d5d195bed3f24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3a0a1da8c54c219b68ff14eb2fcc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaa804a3eff16de0892cd275331926292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d7a0774d57011444c480cd735398293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c18d2fa54fdf8087f76c1c53fa7751294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd46f6a075a0f76131214f968f13eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424a70f33d57d7daf674b51b7914cdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b99cb0afd91169aba3a195963043d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720520040306329eab78abf8d30dde5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff00c08fe0ba0cdf30fe22be8d246f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae2dbaf179f259868d82980471d904300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321733e101ac19671f586ffb09b3ec4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb4cb2ef47c9dd8a8da404baab56d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c535a2e5ac87c131fdb5d826ada51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c6bb76755d178c33041c5537386e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e018e8d35bf2c07d5d92c1ca7036f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226d88440956dd1223fc0966a2548da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc605c52dd38ad914b3dda5860a194307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f152a9f7df14374acb7a671f5f7087e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0569c619f0b07637b1fe3bbc722938309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9c0f3f31e940cc3873e158934aec6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61566eb259a0c4e42b2e84ff252d79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8cb2c313ea9204807e5bfa059329c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307fcd3caa8f90d8fd51b0b2dae6d8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d764f34d7002b10dd9fd0703258a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea85e0e262b7d30c0e22986fded1133315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8a1fe5ffac1072bab97f783e14a9f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c9fd4236cdea7b5d8412c1a06ac54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7e4f952a4441a8058bb37ead1210a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1176ce9f0502af1279b103623bee6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bfb24edffc3d9c14ab3e861372f1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa95770ecb6c5c1a6c420e7c1b120eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f8aacc344ca0a3ae686750ef9687322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4ccd6c59163fd3ac9534b292d27b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff48a0a7628d591160666afb830a9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd470e9e52093300c0cfd39eed049cb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb57948e3c5d257d5291d807e0f030d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b7f68a6aaef5e5ed45f1be946cad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc31dfd93fd25c37ab6c3149ed718d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a5cc25ed2b2e8fe4b934e1d92ea6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31aed74901cd8ab5bb3b3bf6b5bffc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4da0eeea73d8363adf705889e89b8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344522ce7dcc2cb6bd9924b05b92f5ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94973386db5d0439ae1dbd2ab5eaca38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2a7da1d2f2dff23c00acf386f711b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ddc9635b689e6b9bd81025993604335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccccf0d91545fa9fac86ae5ea3957c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42bb80ed90bbfaebdfe16be2df69fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508c11fcd28a41138df08aa798731e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cabfff8f1550f1fa12df4fa155347339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eb2449951fbac45632c9aa7b0ec50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80259f0d236ca0758020ed7220e40b2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0eeb605d8c79fa681cc3f4961ad90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dcb249f1c242a5f5b807b4dcffa6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbbee3d8490d5a53ed429c814b7774344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f17d9c84f8c7bbcdcdc66d7a3848c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8e8e1300905bdf02792f93c6275c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326b022289ece3e1370f70b457a3191347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e7f85bd5f91790779a19b5c6c9c77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbea0dba4136c633f993b61089550d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e70613a1315e556296cf7bb69ccd51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba230a92f406a8c68a14042bd8d55d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ccb71911abdd6ee913f9764c3a820352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8eda0eafcb47c1745a39a2db60c60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31b4f5cd8f7c39bfdab934e4d1bf51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b556716363b4d81b67933716169949a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb36936c7263e2a2749911ace8ceab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1804c8c939b1d5be2fc4b33268406d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d694836fd1456ebe207db1146f25b8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4abd69a1008b606ae0dbb4f767368b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc03a53aa1ab98f8bb6e980fa672495360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38317916686e734516159a5046782fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c75408695b5ead41f3fc2b74d4d8dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4ca136f3c32823bba713daf5ca529363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07844174ea64d1c5f2b3b21d364eae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c3bc1b2856940beab2b3ee065a6cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42b4bf779bd3f0b0b6b809f513faa7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204832bd1f0ab60e1e378e6217ac59fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e8d6b40f4270c2cce8f960caa1a66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfda4b3cf352011c522483d4001f0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4c65340d011e1f8c1545dc7ea1b73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f550ccc3e873e5718d1b2549cd364d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef92c4fa08eba0b4a0f85e04c5bc24e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b134205306cb43d5cf5cbaa269cd058373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ee9a438cf1cae54b034a92aa4e4d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f171c13f9cb9941fb359b93b193019375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11da3d8d3b35526f604665d419fc1c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92123f683ae024b0782a337ebc94b89f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f69fe2c7884f914a2e55f52028db6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ef218c0576541230930f22f73e8c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa0129284d6710745c3d498fbd0e9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76730242a2b2e263f844ab179e684a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54713a8f035e38cef688ee653c4749f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af115b609afa200e5dc92b93ee422c08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea4c8d1ba0702c6548bada2f5bfcfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1d8a4c68c1584ee6c7264ded217a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607240f60a95d15be00263e28ef1e30b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e29948cbf3dcdc9acb65e0c56efe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e08832a28fa240955692e5dce401b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f64071057fb9f2ccb743ff2822c4e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1385c99df5fc49b808e35788cc77056390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5e53150830f21fec03efa0117e52e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb1812074d9ba82c3308a266926dac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6f2a34a01e32b8596d55a55ae343393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd230356f03cfb26e8c6a86d86c2d98d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e75ea344575f30496d52e60ad74983395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ad5a1dcf097906452887431a84fa7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3505a8475ca46fd24e780e99dd1a25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54411a96cada9510df4233385d8cb15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dd11c3d3cecd6d584bb4f0b68568a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48292344137f35e64dea15002131cbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c57a8990c7d0c004ed535f7ca70971401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ee82b44308485660f9f74d14a299b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc50c08a9fd0539286dcdaf26991196403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aa4ecb54aaebb996d04c129721256404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc349b31d7a6259d27626f8544ec64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b894294ae6ea394cacd282b94aacc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b28837085063228abade31dc69a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079a270daef56543acab256ea8b9b86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a7d51ceffb30939e5ce293883dfa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47539b8acbdbf228ecfe79147e80a9ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923d078655f54c193005c56f88d8051411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b50aea0c7fe55e537227126bf9e41c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979e692077443bb8e65e0e8a1d1f4f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53270ba71eace2adfbbb5d49b86fc658414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3be2e63d33ad6b8bd6eca4e475d05c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca33c1b24dcfbf4b65a72b941c3e08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859fb7c04ad7e80ea96cfe7e91726e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d723fe1ce821a5a28756a4266566ddb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07192836afd79a6656512987465838419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bc2dc22fa4d9781db0926945b8160420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728da4882f7a1aea6ec2edeb2195a29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82049f5e692cdff94cf90dfe639896f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f988e72b6fa6edb3ab2b55b00e278e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713a33418d0f639a6a55f5ccdef8728424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400c098ebd4db8ab079e88d09d885da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e718b90508c0ca3f3a764e5c237cee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75989dc8068b8ecaca8ac24851b4e80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a7e54ff28a7489b4e369b32af30a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead7867c94d1a6f1bc604db0edec6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fab3d478f7933cf4a2762e6728f34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aea2561891cc3c47c8f9d1e1d5fe3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd553e6da21c59d54a6a32e01d077432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d78e9d7f62d3db699c4dc532f43d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9d5779a9966c32324f2e2fe370ce6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d98da01b1b48f12ecc93f4fe39c72c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b53ca22481a22260f053d937b8ed2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60fd49139cc03f9b0ae961dda1f396437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f78562b20adb9c3944ecf4278b53a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d57aaf8f2e25cd2cace4262fb4031439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657f9b8f8de21a61d5a5c47ac912ab3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285c3a75a81e8cdf8251dba614ff282441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674acf1f7298f2662d6928bd255d0fe3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41b85817d5d5f55df378361829c1d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d62d3711b283ccd2e91c7e1c614be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558b24aece0024a4933585042766e4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23982a8e43ae539aaff5784aa10cb96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65da92bcf2a821c51e379767798bcaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39b106f609c6cb823cd66c684765ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc6286a3e76e87a3e228374a44e0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ddf23d1b4ecf335b40cc19e60221450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ff83831701ac681f2bee3d123aaa1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1bf6e4fa10a403cd4264c06d433e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174df97afcbae05b212dcb1450515ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a0a58fbec43611c84dc91de9f29de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16932f6f7d1b69f0993234b8e1e0b1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66604f2d2d76031436dbfde08df59ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7ce916535a3c8421c4d31f9211973457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100c225408f15e54e4fa7e7b3f24e6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6913acd92d2400954784959172b0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60e7151f2aac778a4abb44ff97a683460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb95983f30899a7f224a6d1309b1c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55019bf1e4bc18a4b1d8c0bce480fcb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791d9949d9fc6cf0dec9d5650733963463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f18639134fd4cdad815bc93f15047464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de67eaf9d58ca9a15d32f8a03b243c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e27b370c2ecd4d2a8bdf73f1feb7e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766bab4fd3409adc5ea71f428af8bfa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b99b9b3a6b695f1c7da2541bff1bfb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e3fa243a21c2a3ededb69095d7233469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3838834f82b550fb5ec85d7f4b14a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17beebbc4597b43d9f9b7e99167caa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cf64df6e301b576f4717f80fa2d36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c9875276d79389235c688dc94b2c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d48fc1e84541e76d48615d6eb44ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000dcb815057f59485e627fcc741e28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bac1d3e0df47eeaee7228f35ddbf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037b0a2bf0a9d18aef3a86a0e391366477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5390091546ffdfdba661aa156a7f536478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46545f69d77198947b9fa6875b2a3a22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bded4f8820ae958e007c3e22f0d5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6fa01271a4ac3f5f0f190786d392a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ac83bd2f490560525a04848070eaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec85433125fb21850b2edf75b1eee3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f31b9e155a2d512216bb6491abc53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcd47855f56d27433c291ca39a9fa8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72742e3fba153c7473b645783dc19d68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156cd25a1412685abd23a7ac38d9aed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60e4e692c519b93f0ca6f66c248138488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1c42b51d20e8c894641a4d53369e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63786e1145ecf44692f88046f4527992490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c3ff973bc95ccc92e756e1df834af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445f518ba178fdede18a2a90b223dba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb484fc41c88c17296445b28378e39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d2185484dd4f2c68d7b52ec3888be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff477d470130acafe827736ee149af2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9880182add940bb261dae58ff1dc84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b5201ab94a7a4d8c03e0d0ff586ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1bf4bd696e786d1e4c6d950cdfba8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c84fb79f30b3b245d59c289274585499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a03c642550cf5cabeafa09b01f6f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4467bfd38f61c4d1246ae4c3d0f841d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129342704ad494446119126c52b8500e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910624d68a555a271304584d2a6169af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd333b0fc2c6eb105d6b7a7e69aa9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc5d420107bdfb255add056c628e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaab17bc4af21949e28ddca5ceb176506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0718cc283f5c6dddd19d9d2f3d153d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67113eb097d8455bc3b536bb03b12cf4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c1785d4603f265aadbf29af8d355509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa218ef31753ded5cda6a2a4eb5053e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2bff46b00e5d7bd1af50a6b9b1df3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74927a6f564a7bc1d7ff88232f130d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180284b62291e970e15fe4a9fce96df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abce27c6b3267e2b8413c382dba318a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a20e6e275547d153e070fb4bbba9c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8cc9dcee272d9be5d773de0a31ac8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59abd41afbbe6c3cd2be845f50cc44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89aa1257f8a0b81a164629944cb513518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dee371e5e6944b458e071094c48c02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fcb2c659ef100d676ee5afe564def520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b78c933e486cf3be5e89ef0f1bde7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3990abe0158a1b622c15e8b224f06fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216eaf33a0a2125f713638343c16417523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab909060f703bf1d44c3d7c93fc005524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bab961314c4a05c39cad94efb1845525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad55378f71c29b037300f18fbb93dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397da5577b89b260c0aafa1750779df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e96d61bcdddeffea267519df10748f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25ad0309291656722d50d57a0c3622529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b99685da4b322f866c047c85f1157f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a73fc0d576b06165ea8c55213b012531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1510c5754551eebd6d212f662a60ca8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05731684e027ffa9de7afa024c5dc378533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a7d723a06b862d8aeb988d344973f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65682c6acd53db6876b318c31714682535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d547a9fda4a9ad180f153cbd9d0626536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca3ef916e5a0a075f05df5227e61fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d0d8ec7c922ef03ec5bd28f2cbda3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268af9750e7a2311fcd4b6c601f1870539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547028c7632d570eb155b15ca716ef5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3f8501d6baf1278ffc5c255835748541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738801b135cd43b6f74519fccb7bf587542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e24f7cb29284f575db4ce072673ad3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4dd8f80f96e7e04dbdebd1250cb1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0742f7406314cd7972afa3e5b01f227545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33187ce2e9e22074633ca64ecef6e2d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d90dcfba9b4c3545d9a1a73f567f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18f58235711180b790e24bdfbf0e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1218c7cbe60c0da561fcba700db304549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f1d11d9c91268a8c874f702c0e8ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962b5255c42d61a4c3326040366644d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab4012cf469805765a69bc480b50d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa0f5800d37b4a364701a0c9c73416553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9645d6dac5cc869fe776e9338e45dc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154a6d5a81ef8c81893befa6691a5eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef586ac9a5cafeb69e82318a6e686c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeecf33fee95d5a785066978b17044557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480421201ff034c1fb029def95cccc7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c0d4a8fc951ff3cccc3cd735ad24b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f02711b91cc36a3feabec95e2d8be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691bbdad54848107619b58d29efc393561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9e82161aae7abef22c377470aa99c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e75b94b145c216ee7f977eebfc77cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ea020229cc0a32761ed68d5d44b31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3023465846f623df5783146f6da8b6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785defb0185826cd823df5dde090de7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4a509b41b7cb8db6b3ce7a0e36f03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880487257df67bab3a8717055a9970d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90d675b2af9d2117aae0e9f0a99c5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac38c92836be91bb4adf6c5fdf499e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee6526ceecbbc3132b06fa70d1293c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a35ccc20b33b7a08aaab241ef5fcb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead1f5ceffe761be7d2994994e9e1ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4ad62132092c5671069312cb85f70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c42ee377328a0af7b32caf4ba2587575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff330325ede0ccbc464b6cd63f0f5e75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccd8882124b10240956714f3fa59f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195fe63167c2b252a4c49a28b52f8ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ad2d348afdf347958899033e4abf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e1a69857af272aecc67548a6d72cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30150cda20cb2425b9e741c9aeb299c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b72c5a3ac334b9430807e66800f91a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d97d8e2feec034e30491fea50e0668583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd8a9a4d7c0b6d06963890cd3e95a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b349c8e8ba20c5379885b7b45fb253585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb634a059b51fb93595a421569c5742f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a04d14c1f5ec2a861d0cca178ba43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eea07e0dd6988f6172025eb1603f74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211366b670568a466408acb18080692b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bdcee89e2bce3b539ef1937b70554590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179a25305eb9ee1ddd93cf4b7b3e143591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1149d43541d0a56aa8234f558a18b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00c9ea4e23213ba9805a681cb04541593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e9fa746d43270eb65c3f0a02a13bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec2cfed0cf80874918401cafa7fa3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42741d6a1f86ae739152331dc7f725d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d400eb2bd12572e9a8d05be184e0bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24f37a2cc119d37194aec27eef2fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4a652bad1373e7b967ccbc2d1af09599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f0421caf69513b5f56f9f4b322e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8258bceb91d5c29b4160bd5804126a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702d04fc268aab1e537ea6dfba92aa6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e707b8cd345a830265bc12609433c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95104dd7b2bc8444dbda2255ced99be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e7919cf6a78284c1457341e20db90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a681e92e5d2961da443e4007e9dcaa6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b137cce2f28d5fc856dad2eb6974bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7229a03b2ef25dae6bd9528e2675b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb24d6e8dc0db6482e60641624bcbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000f36f9c7b87f1f339a05e33f889bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d3704e32daf9d5958d32ef3847863611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b098436a3a8d0baf91e66629162620612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7942d4a28300fe1fd6f2bba550c86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd867683e0fe408ad811c11285e4b11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e517ab984a24304f7ceb9ef1116973615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14d8474d6cb9601eb7a22be003ba72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8daa864258a3c1aebae8e4514ec1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79609aa312e55ba6097ecdd35785b286618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df49d40ca454a2e741ea89852ed5b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5a5b7653233e36a62d9093c45b196620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084ccdaa8f1ca8e5a41d709a9362d62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15c53031202dce2479cb66d6d07774622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ac0e9e5d2ec9a02daa6a80beebc22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffbea0bce198e19a4259a0625a7760624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cccb825d3a3b2d7c3f6dccb7162b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a033e004c59a4701e4ef64114bbccf3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeec2e6abd03fb06c88037ba0c3eac4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec649722a581274f693ef67fe31af2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5bc0135e43e40f74cb9c9eb8ad807629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e586e4b6eec15211a81f1482e8e33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938832b09566959c3d76301d2db2ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d0a04ec68d209999ba07358a84b20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1b5ff0ae35c2a50d70ab428472092633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ecdd90766c2cd1ce65e6a686cdd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac640e4d9c6c598d4d1ef12d929cb54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd9d8d09e9914f42b00fa447127523636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9a9f1c9f1659fce3fe2af218bfd0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6356c10ce7c9ae2703150bb12f33d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689c06a04f5dbdea461b8daf45d2414639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef901d844dbf24a28a2d5a1bd32db8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730b4a3538d4c52f8b07a02714490b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f511255e87a953f591eddcac3c10e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3e711d5ae231e0000d147116750f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7aa3bda7b8c5acb3cf1215054f2ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5253a827a23f260dcd09771aedd9bb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb823159f40f1b01db50ea161ab526c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9475ffa933bd2ba02a2830a2e65e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bdcf8bf469f2ee340dfa5addaca63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d3865baa3f3f85e3a5c340b53d927649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedb0ff55304d2abd1cbe0a10983752650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e344924b50518493022d8a5e3572378651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70fd13b494ad6fb6498851f316d5c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff957725ea60ea6944ca0da50356d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6a641491c1888467651f20fdd8bf2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15940dc1474db945fb59428725aa898655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0598b9174baadd08ce9274211fb741656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4277d72b2e118c049741176098538657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49533b34ee1d5cfca8d897c30a40d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb71bda4af738b15ac5dc53d617ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a627c4ed76fd3bdd21a125f66c9a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c702a860acd1f6c141c5131afba58c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f55b3887f87ac045cd2983a1faeca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c85fdd53bea455862b967e1a0c011663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06193542a7f1d9a178acdc611e872ee3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc78e4e995b13a4a8bde085d377d99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6c2b7371f5b95bdcbf880d2cc6ad5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e1574be85ddc5b8cdeb18c110a4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28745669be55b4d399f3d49197741b2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c9d279064c85ce5ef221f061b8527669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b2842221fb30b9ee4b822782daf54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf91ab0b6724a91395a8ecc556a7cd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700f6be182e9a9adbdf83d2eda31aa9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f38fd5bb3fde66e0eb42d4e21da47a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f264de2d47bfbeeb4f937fb73672674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3844ce70cdcd7c7f8b6938592a8d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168adf921759e17cb193cfabee2d688d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf34bc58db8683fbc5e2f29cd5e764677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c292f96c505a06207c4d880ca2b2e2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71398928e40e655a5b3e59b66f56216679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272265439175fb7045940436f3aeec1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8cb057cb5d51531b1dd210db0632f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905db3aced5e8b29aa2694d07c39bdfc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff87845ce41871278a3b1ee5f8f37c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0d294006a2793bd8852e5dce6a477684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fdf33c4bda0d08e9ebfc3cef62774685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b76ac25036ed9de14f347c384b0a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d29e61f00ca2f410bee69deab4b8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c915d8571efa4630475ea63bd03828688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749570f1e1434198ecfb0684a6ed1e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e2302854f65ec7f0075d8dd3a3cee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14161266ebfcd72f284d19ca50291d48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ed40847b70b883d2da36c66c93273692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dae9386ba011eb7f8621057cd1bea3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd737c824b288001c8e15824237ae8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bd9a06e175438773f424e903033c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ebcbabb465eb521e0ac3fd974a6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d377607fbe0f40ef0b67823860763697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf93a62e2ef57ab7895710089f9c1c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7628a8f37ef27c40015c3ae06149d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18062193f747722856d6da37e0dc2992700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdbb70f93a9597fd9614a36519999b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00299282f0f277ee68a3b57c117da1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceda253f4a860c2c9d0e7d47882d8a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a882347a205a9d73f9009b6548cde0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685250b8077aef6db107baf3fe36cf37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec99336109d99b28aeecb36107534ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8287048d8d117eaf0051bff0945d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea2fcdf46b1e7325b50f6f6760405b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25896286ff93f8b8600dd05c902a0ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dce1c635fbcce83684bcb98c489c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6ea650eae124ee51d37a3b53da7b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d8a8933af03452599f0907f393760712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a6c52f96c671754bb52bbe42482b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3da3683ee8f7e342564c7133f98a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef22144fdae98aab237b6448664d4f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c258dc500c5cf8d6d361afdc556fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5198e9f9e665081c7ad6887ce4bde717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9ea42e2c9606c15be7e92fd8d2d2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f546ab72be9c7ab058d9f15af342d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7dc62c9af113fef152ee8df8d1149720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f2823cd87055a4207ba5c313ad472721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d5923f5422af7e3d575954cd263b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8441ac52ff92f395465b38acb142eb8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8109215ddb7d6f43cc5cb470f8759724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309ace9b7cc79d5e4b2c68078910fe7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aee3d999d4c488e4033d8b1a545de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f38c78cc8513d6f5d826923d2215727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984684dccc016b5c92b2931207e6408e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f89fe1345e665500c9dff333efdb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea482beb96634c8fdd0ee2b100942f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0136862fc7a05d7ac538f53591f3e2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c3c2493c59f0ce748b20a3832a2d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e01dfde72f357e123020594ed8fea6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3089a805b1bcff1e9b5916eedd7edef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad588ca6de25ac54c6cff33c2641d77d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a92ef450712de959e90829c5742f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cd3911de08612d92917b050712666737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586b73fd4933fadf863a0a8e7bb4f46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e26bac5db124c44ec40cdfe6c447d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86745ea02e1d1bb29c7ad5c10798a91a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fe365ae45ddd50e57f1026218e196741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ecb68a7aa5d0f1d4d37b7187d9787742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e9a72e4e43103f44d16c89b592321743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d6b3c6d9aa5fffbd268bada644dba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcde2ace636ea18bd6fa01486a003d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab58a857fe8fe4a5e9f23353dc0c65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb3f49c0a73e54711226a36b5636f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c7ac73e213f1c32eb7987b08daf0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c39b451cb0dc7f0bc2f6e56a558293749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07e1a02b2d4b65ef6ccdc261865947750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995cbeb5c65576ac0da8bd8a76dc3b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238d9405c5cad109a1e1911b9920305752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e1c0118de3a6b2653cb99a2e86ea4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06014b7bf7e2eb4c490d898e244b9a28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f8a65b2266dd67ae6ef2c8d4ef284755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0e81d798f24cda6982c2df1bbc840756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f57f0278d1de5eb123288804a8461757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb931f6d3181ad5fdbbe40d3d5f4c1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575bbea12f17f7d2cf20f601bd21d81759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fdf97805e3def931e53d599e6c965760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00b1329290f5bffcd676b8695c1d49761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0005393a95c212f1dff4eafbe43f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59bebd321e7d166a75a1533995bcb1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0d3ea748a302d1fb623f1a1591aeb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cf4e15afe4782f4939e7ca8fb42cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80144ffbb00d121101bbb5a03ecba57c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5d9304377e02ea9448e909a245f65767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>