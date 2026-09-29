--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac907bf0228317373e9794876176319a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab241f4552b527ba1dbd290667bd6b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78847e01f1a267379a689f9322110b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947aa84a19c27d70aea0e17970fccd24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be430a28b37c0c1569c43a5d6c9ed35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444e0a3d4916ab8abd4ba5ea1f5c9ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a72dea9b9490a45e3d709d2acab187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e017c3725345a8ad6b9787a20eda4d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aabb387b93d6d1983a261112561fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4171af8e44ba98e9be75a8dd0b5ea5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89e73807014bb354be1e4ad85f17dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfaa137fe5e660a5a699308b2cb4bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5d75157be81f1b66b93e613bac04b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0965194078040d0bf9244d874bb2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091ace6fe075d98eff16a74909486715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da85a0313d2b98790f23e7a90d82016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84061102a71ed50d4ab547e926d6ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1562f7e254b628a28ffb4fa891b844018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68f8a40805796569cce26ba8908b1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a05320fdc791d8fc0c91bd8652edd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858331d461f030e12fa29f6b2655a3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235e6cbd4b2b72300544012ce35d2be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1721fa7b1fdb1372d275324a0add9d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae2e65e48b9c3a91133ec6633ce2ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ff6240c6bd6c7690bfa3e229243bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49931a5beb278bfbbfb26c37a5d1d4a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a0772c9d064ac4ff2c43f56aad55f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79014804b87b389ba4ecd90d5382cad828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a768a1e7fc45de7822990fa26d5f9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234a1139b086f30ddd21df347181c4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299c749911c307b4f95d2b9691ee31631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b10be06862cb008a3bef9114bf4b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc37b0435182800a3e56da2b47e42633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47af78febb86bb2fcde4a852d65046834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc727bcd6779ee9850a00ab07392fb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296aab1850cdb9c56c93805a7941ddb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64479d5514ddf432dda1257d8f6aa13437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060c74b468f8e6f9f2ebc0cc57445f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed42d2444da4aec79b2f0ba37bbe9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed192be448d6f9dacd53a10b5b8b823040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3776de0f88dd019631b1597146ffae341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14377bf42a189864d355188911f7d7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeae8288cb771d7a7695d18e69e8de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b817e9082e69c3682f7b2cf8430a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875c4d4524ca48c392b2b8f746e025845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7250082c7636cd49c6bd152967368146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877750ee6be84226b1d34cf7e5b362447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99554a06c841a75d0f1329142459b11c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2554b6f285630dce25c76dac2858bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37599b8e5d98babaabecf90d789959af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6cce655a0a7a89a030b2807373da351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca8f25da10f9388377e28078f5f7dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb1f9e6ab77a52b28af4f8b8e7446953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0459288c931b1f6aca998e9aad4c5ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400797de67674755739b014821a474c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dda31d8d1f6a64d3969f3bce89c2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323264e88247a7522fd44e40c82656157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ed4cbbee74b97ff741643fd7e94c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa266d88dd1499c263d3c65beee8d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070e3fe1bdeb2310d898ccf819cc69d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f3646be6f3371d33c93a62ca6f05161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12b11ad75ea31d1539dc5854895d4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2e47ce8d1896a87316eb79425d9cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed10558d7f9956d206540cb48f68dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e35f452a1dbebb2ae0e971cb80bf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dc00a35e100284c80e6f2f43b328d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078d7a20dceb9e9c1cd269aa2544e7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3fc6af60cb7b8895c5769c2db626468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240c1344d521016a6cdd76b3bada1ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e3f57415ba510131ad89261b575ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e12929d38c008def4b19955a06dffd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7d2be4d7f909dee7030c6c4d4539472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520751a32f1679533095f231db4ec9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143059ed6445fa94ae1223a5cbc279274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77594a919031b05a622a91011a5af5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c986cbae765e24ffffeed4456d62ad476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a77901127bb7e879c8472e9a6e2bfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c505fef9e314b297701986cfcfed2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7938d6b2b36bd643deb8700dc4c6bbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8c71686796932130e76cec672a56280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9df57cd3e493bd9b81b9d771c0eef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76c4ddc4ef2563eb1d64735bbf073d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80da216e9be1ac945983d27b300bc5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc5f971f532022d33e0144c7e6897684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c54b82a4607a860a040326b3ee83085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aac26b417f5cf024fd65ecc563874286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06791c028900343fcb559c17af3b0ab287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a2ee45984daae8c803ade79b8634188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb249f047324fa458f2fb25df62aaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b913891647268f65be24abe06375490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079a6d881241ec79504987a01a2af6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8dfa59aa77b21cb30e12dda46e0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16f5e68c29e65886b6ca37875c3e9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6142a0b099ab0fd3406472ccba5fb5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4c53e5023f7d9f2098ce395b4a31c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af4c6f9acc50e8f2a0ebc51ef21eb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e60ca2e1b1a08493c5d8f21491bf297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ea241efe3922d571590b008b8c4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a3ffb3cc3eee6bcf410defcc20ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a4722c247e5d1990fcb50afbd0e49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959cc9be48b6b15274d6825b16fb916101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c717a784abc5bf771ecaf442f4a571102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a68521ac9c058adda60109315275103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560efc3c97cf385b2ae870371ec5f1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec785004c52627c6d0fedda362a4ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b79add355e5cf37142a50ebdfb4ddc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a85c0b3e0e5dd88dff69078bc0ff03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a298a185adb279a7855b8686d31e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7d3ea15720d475c3fa819d43fdbba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb850281b60cd31e4c8946b656b138110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131ee13313f5bfdc68f872ae1a1b608111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d91e2fa846e2ae401558ff2b9a87d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eda71370e88249472fc064627b3757113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcfeac3c42b0e37cb4be0f127c46d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd87d096de9da0bf913c4790c88aa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d73006418e8bdce84535d8bd29688a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df530a86dd30d6956cad827bbe921a03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72088ef74c40fef088a4758c8b93cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ae253e5b18bfcc8476e83e86bb8dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78686b26d5fdc7950fdc166ea0727c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacd6c82bf957713ed823241ea15a74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f92d68915b43b00062d9aa6b058b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0283231348f60b539842b5af89429123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b7bedcc50e2a9904436381ac49d8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8f26da17e7c0ae1bf9ed4d0484788125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d72dc4ca7e3b5bc6dacbb9b6620e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745e3bc6d12e473a05bff2d7dc2b203127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e8a3f8f48186e5ac6334678299278128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830dbdbcff063d267aedaf67de38f18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb754c6e9cd33bb6e32e88c8a79876130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9c26e594210f1e449464b4035ee44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0819e7fdcf4b6190d15688500d889e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e557ded99b0419cb67f6566ca939c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5f6304baa93f8bde8bd1f0522aa6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94951b8878e980a75517917d5a5927e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82298fda63493bbbdafdbbb10d9400f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4ecb7abb814bc9252c0b7e3c47e99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd35714f9e0c244b3912cec129cc68c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05d1a50d89b2026461029d4cb9cd2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af049ef406186c46a3e13f5b35c0ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5c5efaafc80367c54378fa1d2d02f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89001d6d060693cc14a87f36ee7e76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b934d1886761f90d023a71853c79427143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bde1865c36c83ff487b0e4c0ced20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a7a724ffdcd76f35c9ee36a8e1c42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0e2cfeb1c02698a8ddd95aabead57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662aa09331cffad34e9c5a5fa20a18a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2901efe392d18e095556033eeac9766148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f63221dbc09f4a009d844d122f11b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20a030375c7b7621f06587b977ec39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d703fdc686923844597835a5d7aff0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c9f16e1bdacdf9e525903d5f90ce8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d87d5c2adfec913973d3ed96010f42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3225406b0f283479ffcaa81212ba9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbfa31d37c3989af01d6177d5ace8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf0d997b6b9f9e9696598a10b07626156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83701fefda622cf333f83e1c3ff2a6d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340b1c9d904c3560c98109aa568e910158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a06513d136d471cba916683c43ae2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd64b6754676391e1b8032aa460fa3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ca170f6ffe073d14b2c7b55e5542d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fae4c4a903d8924b8f0402ce2a8f45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17745481ea9f97fbee033674aed9ce9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b260f634060821f0f835bde5e45bd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ff0523f865cb4d10713b9edcb45b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918c8ceff9939aa67c62add3c9ca367166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec322d75e08bedf0c288284a5cbb6c78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252eebfd524997b8a6e128e56565c48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7674f19e484997fe86529e0a450a25d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267de5f9fe7cec87c8bb200e1fd5b160170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1e702a83d30d339cbf608a722d8de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef66322a22e04ecb7621e869d9642a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e350e4c2ebe19c7d05fa1c72316c2de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc7dffebf477001acdc238719ba6a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f8e9a537ed9a28d3510e87b4c7202175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4620455274ce8f0ccedd72185ac1b58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f85dfc547dd5504a3de87adc4ca68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdd288197414f0caa2717241a8b17f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22630499b99a3a112e75b67da36eb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ba559e19812141a0be2917f652451180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5621c3165e1931d4c7a611b0a0a14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841e06d24db78e9d3582bd51d4db29c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aae933189bf1ab4234890fa971e89c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2581dd6fff1eb21eca2238b8a687097184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d445c88d097305417651dcf481f8f81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf40effbca380c2f02d13bf99e73f3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229543e39cb90a286edc054c2d6f0c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff6970478e98b249e2577c348ff375188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ba185604db79edfaf67f6de1a9c62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04560dbb225f458e153e34ed0db3950a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f632fd0039665ff7d5b00d8388f038f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9a37a10f98ac452bde03fb104a6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ead30b809761d6a9838d7bd2a9fd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ca0ad2a2064dcdaf2fddef8c490da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e179b5d51395eee3b34d4dee38d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6c63912d98dc8fdd6af69edbe488d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e9a4f7f0c4a9bdccb0d0b00dae95c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29257b5211978d8ed139d3f2c787e5db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c65e8a09d6450f3e1327d7e9da9a50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080232b357e1834649cee742b46800c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e33ab50c7a78134940b800d452323201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe295497a9c4890c7466f9064e4c9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adc0b9922fa2c1bd1d89540d4379c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c518967c9db3b6a4e66621f77c813204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3d0fba75f39c6c38abbc70247f515205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829355765ea65ec6729ffb35182a33c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275a266e6aad5786554db1b0bc9654c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18be8f63d9151ac0eb42c532cba523208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e140b6faff23d27a98b7583755f75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881144bace43932827db1c61cc1b616c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dc53510ba7455fbf6516dfba67588211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edcba4de23db392f6b7c1b1cc8c88d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72776ce4c8616366e72dd79772cbe1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd4c60819853e2a3cfb39a5f0e9cd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133476e1415b99a1ad707252681b5139215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ab917d190cb67684360757460036a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02601a1b8df44575f8c9b2cfab42be86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f658d3d49e69856c47ad3196efcac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701c48a46f4b4bf320eab8450b5d209219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224633859f7b0a99d39947d1f09ad77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d86a68d42ca22d07741aca470cd403221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c31ec68e4d8b1f9794948907433f62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c1e15f099d926a05e81a4dfa53be5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698bcdb0abd6a96239b65da64a3c067224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f49e86fa5353a307cfafb86ff5ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d845cdf4c8a32f2b3ebdfa610b7c3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ef1a126a933c5c24c8942f5272a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675bec0717128ceb944e5dbf5b33b7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401381020488111335ecd51d6bfe0df8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981de3211ad35a59cb7cd2e51b45564230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ca6e3b6d831f9620a370fe2f22ed4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4018d9bd916c6d23ef8e81dc7f9808232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df2adf7c3572cb2ff883e98cec908a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5b80bf0502aabb78af7b32ba9ccd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7653ed2f5cb68e4f0da4bee35ac8f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fca9afc0908b622787c1764dcd3c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1c0a39d67acc50f56b53d119c10b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67c039d92b98e0603ff01caf74d7b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552df7e75fa32597b73413244607d1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff86152e00c4cf57118abbc506572a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c878fdd066328702c6b89343e4e01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c181e9c6f1ee4f61193b9e035e268242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52de497b991cad72ff84217515e01f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee6a6a5c9eecd5ff4f9a814c6976d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4a3c3993f75893eafdce2f0d1395d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6f9b59ca7267c8b31dd0c9794abe6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9835e3ae5b83f7e8c09981eff1766247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6a5cca3aef3cfb39810824345144d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497f01e15c0298db844bacd6dfc48ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bff8a4e2eb1bc881a21a3430d2adf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a77bb5e59266a67e286803c718918251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7544284f0a5c805ee566d6fdd49785b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170f39232390e05ce85bacb1c39bd2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2f48e9a6db76ea88579ca500b482d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48047c6af14120fd5cce28997245710f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfa2030b94fe49bcc0effc2d0382db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ff24df6e4dcc3c7d9303e832ddeb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01900a7531f6a5e0abbe2337a47311ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ad2c244c2a81a8bc73f56ab1b26eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30aad484cb443ffcb080ca0ceebb6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c048a346fec511982d0c6daea866cbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca4e2bb72b8c36deb1324c4a863799262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8033732123e9128cfcd0901dfb9b244263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aa6ac742a5ad42ed2f5f8e427f580264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581173175e0cba164e4b4a7532ba0f08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd7792c6b7d5d039a7260600dc2a08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff12f12d6bd9aed71b956ab054483f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d79d340ee2aac9c2a30f805a4cbeea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d537c79a57be07bb123927c1d3a59cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3deb80d0e0918c2c58d9e3d0e7f65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96fbbcff38fa97f3551a25228ca52a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331c1229d905110054ffc03b33c0dab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8864422d1db0487cfd4ee5cf17b87ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46da918021d5e69c1537ff1d1db35e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5875b6ab5951c0777f3d518a83041275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cb05ac505eece0bb5c345f405273b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cd2c674a0fdd19b0b6c98d65efbb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92dcfb039405398e02ee0749e50797278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d9cf66292a0f1f19200b937f869e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4222463293fc1ebfef59317ba27f6ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4899914a4f08e4e486aeb9efeaa0b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2613e793b5b861361e1ad68be6a68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b5a145d210e656d297e2eb9d4736a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e16d680afacd9fa886e98cc239fa81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a046e699f22c4a42a76c6720d82fc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a26ed8387fbb83b0e946510c2fa0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f56d3431057460594e7e914b4b91f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea97a8277f70a742ed52670aba3fd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9691161f7a331cf02ba9d9d0fa4542289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e64d5b61174e7839d2221f24ea6970290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364db1e43d8a6ffafe5a3fe9f608da1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde0f9506f667f1011acc2d48fa5b03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb7b22dc19e5f9c99b0be98513efde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c7bf875f0414ab6a20062e48b4089294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86e755fa46391b9588a034006ea944295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d8aa93e0a3f7840e4eecf4d172bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98824cb2dc8e5a54dcc3e6b0c39eaca3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6892835d5963c36a79074f58f12e792298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444251a5be78bf1d62579f46be72565a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb84ee4aa7f56c8fde1dbbede8676300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe458756bea26868043276201b4113301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af4321bfe810314e3752f730b6dca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26340ee938fc48318fb0ec64b197b0f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318b637c4786f14c129e740812c3311304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dff4d5ab6d0f8610b3f8046b1ba7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6e619562a65ed62e28e2598d4d43f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df7ff456fab1844f3307c13126467307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae7149b4d7676b61479d294b91bf8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca56e3f500fbd0c7247fce4953f146a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaaef29bc1cc74dddc11527146c25b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b45bc6d141fbd76171be8964f11585311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ba2f5ee7a39b4785618e65b1e1198312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639a9b7cd6573413aa4e640b9a0f3a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428b2df1e1f0ceb927b3d0b42697354314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f68f4a8ac5a0f995a44a69f85c51b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d47335d466dd0d244fd79060b06b6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416adfbe96277eb589383e4a573de4b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66493cc8336019324aa0e4ed53af1b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8ac131604bbc5ca347a33d3880493319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543eb196b5874e6948cfd0f8c0a9995320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2f2cf9aff1081196cffed2b37c7cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8626a2ec17e4c8c6311a8372f9a320322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903753326ed40f829698ec4b59c209bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88ea3fee7e1131d846feb1693005b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbaefdbfd6953a39aa5faf16b09b6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d457a3398881deccd8be90f5ac6985326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c0e36c87b012cb4d00f8abb9e632c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f3a1bab2be287e1fd19b8a12da120328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cfcc78629f9c0f5ef30df77095bd1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9747667bf378c9010b459decff97b3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94823fc2dd655ea5c97db4fa005d5d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b774f23b06dfcb58cd11a5ee45a14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b500a624bfe9c9e645685d76cc2b3ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afd898b0569c29d79a1716ffa8dbc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61591420e34395eb578acd74263d403d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94a671e944d7cbcae8b95ecd698db6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2031ea62c397b72cead8dd6e467ce44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae5336775a3ad08b5695646948d53f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9116a9d132ecccb388ca03ec702429339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a160f7d939cb2553885718bebdf5ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df39935cece50ff4695a6104340c25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e3dc326692e1d632c8b53465aa73c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb834bd5c090331d22787c7ebabd5ea7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f5d3af879a62671a838b4ff9cc167344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2d8574ae61e7c6cd55c9c09a08abf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8534a131779b0dfa3e65bc347471d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca764b45c2db60f15b25ef82e2efdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db8070037390bc4f730f8ce79b102b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63fc4443cf18bfc38f2843f13789cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ac4aed64304bc37a056ab5f593e64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96836268b340246e3a3cbce1679740351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00da9e16d6089fce507fce63f6d8bbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2136a3ccc50a22f02fa422e10ed34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c5edd31ff601a471989ac67c599d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace21c97ea568ac6bb23ff05341b65ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c5e0c27c147799a4ff4c4bea42cd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0f159bf963a5b9f1b07ef63ac49d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d347923387eae0712b530e73bcccb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64436af73b31c83e6d7c7a2b7ef3f18e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c412e9c68d7087348cbf38610d22c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dce2d5edf536cf80647695776db49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19e269e2db03fb0e858351a2560747362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efa1547611b001ad7eca1e97bcbb6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c76158208a0b71324dbcee8b1b6146364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de297b33a2c27bc185e78a789e198f4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f034aa468fe2617961cc8ba5bed1630366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739975f50afb8e7642090af05b7b6c5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964636da63cc70cb3cb54696845d5c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fe2c4f20c46bc3eb87d016321fbc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d07301201c16f333c0d5d9b3a1455f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e609b8844abd0e8d955dad1d40548371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41689395fcbe9c6b33a4eb53c8aab6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed512200f6e16db39bf8a9bc1726d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e17bfde7fff8e048a43811a181b71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c00d6646b93efbd468b6c9199f80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ef552410a433301dab07e4c7e7619376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb3b0993420cfc1fe37e38195f4ec0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fd1fae73a61218edbfd5dd7829145378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66509378f79c0de381d16d1eb7afdfa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3644fc98e3709f21e077d9e717d3dc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5ca159066ab9d145f114b73cea93e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a3c6c2d633f32da58242f37ec7516382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cf719ead56f31782d842dc1e6d48b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65173653f5f76bccec90b3e3e788088384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c01ba414dd95c215e3453e23078b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39fe1adc1861bb41497a890e000f45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a78a862b61f0832fea525399ea30d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8944734e0adb0f93eb5fd9ecec59143388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cffc6fd6b6e994ec7e040866f4b75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fe924ec7b6ce89eb75778455b42c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c38fc43e864b258bca76b283d9e6a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6810e22a49d4977f309c506f83512392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de26fa137774c5fefb3c1d18e6babc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d12596eda69fb6b0e63f817e9f9f34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244acd6254b925f170d20ab2206fea87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa12aa86488076af7e9ecefa04286a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2faa08d135d489c55cbb06ae3a9a99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26765bb555b5323e3a173663cef8ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e260b1c70f57ba637638f43054806399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbaece5fbf3c7066ed59c617a046b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c188a2d93836ac5da5084830b91dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8904244140ac644b3b914c1b794ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e465b15bda0b4f0aeac86521af76a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9770ba6a975212d37a8b3d17f18fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d4e061426c0e52786b65097143543405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52329e48cef8ad950af15e946cca27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3dbb0b37df894c5c0727420beec75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef8be215c1906f37e77fb48472ffe6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1662cb34c30b72f566def25e15cc7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add8bfc6b47c1ed3e858c96d3f1b0d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcd93d966d08cc2f37fc20a64d0f3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f694ce2a65c0d8b90e159604ea1a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564f05f633f2f4a180aa48403c8242d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129010cd52336ee6e1b3790bbcb502ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0784178a68608110ccd62a4ce22de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cf7fe420361792eaa047095a08c51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2e38432e107e89a062204edee253f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14c463a303dfcc85acb00a72abdf67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852674dd597c5ca4b7d5ddee582ddded419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a945e340edd76120f58e48c6d5ef61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe4a69030f4a36ad9a9e26dfd37690421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eb4aa977f622f9a0ec52b68b2fa52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a3ac18389502bf911a311a32389a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cd7a9639b9792c161f0e88ce319b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd74e05181dbb4bfd24f38dce396352425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0443aa37fe73af1dadf35a7e967fbcb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af024cb681ebdccf4615efcb50e2911427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d38f3393f600bbc6a70be85cff333e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d947464c94ef51590a4552d9fea8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b57370e816ac50cfce82473044e6cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b759f0d69e46c3b983ebe518ffac4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f26e73c1b1b307a4d0b3f2ddc0047c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55015ad1dadcfa5814ff5793bd764957433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48578a7697ccc2779731cfb2682aedac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6205b9f0ff7fa46fd4449f80711b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb23fbfc7bb75560b6dfcab5b0966c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bacddef40e70ec1d2ca87c146aef36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e04a945d8022ff780c5b131db4c67c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc879e2cd3d8d2416e879614924abb51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a879dbf75a3dee9485701a889c4fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8abd98963b631e1dcd74eb492b341441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83b2968f76d32126cfac97f6b84dc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4369a901c992ee3b95dbbc3d1a2eba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964056428ae27d26fec360723f0e8b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c82991a804988c4364aff4cedc4c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3851fc0b9a5e345ef9ac5bacd1a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db005942e42d7e7e84beb4c93c465d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87a1eb6fd9f01c6877ed3605bb1c7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422681eb4e3816fb3728b8ad348569c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56e2ba73e76d375a58a51e8ca1f3fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884840a11feff2e93ac7f956a311e67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c2404587d0b65dc9d78ddc37552b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72517bccdb1948b5820f640e13fe84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f7e9877e6034ecbb2c896ff57051b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d6ea893151fd190a9cd8d2bd816ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db521ca92149e6351ac15b96aaccb45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8e6f353a626df274a710f6ee7b0d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f84c30807530b2eb14b8bfd3ebdd3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766159a5c29be0cf5ee0b03ec4650cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca63bb219f215c31eb3c31cd0a2371b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae0c31d55d0628ae6289420f8074b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a2a84e3e298efd3e07c604fb063ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a2210daa7e2f9f54396878e0b353f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8791f222c8f5083266709d8c599461464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd74ce11e20353ea4566f91e7318a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899f8ba6507cdc20bd7469732a5a890466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1a5cf1fd9978bae14c31ed2ad3ab3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba745a5dea8bf10bbf6ab3895889b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62782152ea6dad709293e2637707c659469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c99450f3ac01d030c6925f282af6f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09962474348a787f5646e61e52e2c8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829ff7eac835bc275e6fd6e8fa298f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09230fcd60909b8c5f231f874f82e1d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d279ebf4cc00bb4ac0ec24bcaa7bb0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06a279821ad4399d5e29efe72b1444475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c6cc3378ffa2d39882ffe506dde62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cdffa5969c9bda4b73ddbc43f9899477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f939a420d729e26d6547262fbaf629478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48da112d22c66ef0834bef8ee8d48c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81079f0555e8952e7e26da411cfbf71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25428f2ebf5eeaf9d20d90fb462618481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c3c301977957027b8164dafee29b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5555f2db5b945069d1baf75b30159dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b687c6913547a02dff1b92ce4188458484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed660722928ed500b1141f42164305485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a15378311b26973af80aeafa664e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb439c01232018ad2aeaf03c3c826432487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ebd5833672323b0bc5d7e7bc1ad4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e274773be45bbbb3ba2463dd3e96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a3fea456eddf93380bb9007e663e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bb91d5dca8c729f3462bc83fe318f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223a59a95812ad384d761dcba891a51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef808bf074f840c632ca0a31beed49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d574883683d144c5095881dbec6d2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be717ecfb91df6b8c16b9fab4554da6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b724f019d50013a93e912a4dbfca9f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8b07b2971682d5197ffb0560f8391497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2987fbe0a68dedc42f640befd1be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c7eedb7f79289b1ecb494902d7083499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812ae9c26ded71b7d7624d8f74f9339500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730b08ba8932bc525c7abb477d811a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887979c14b98dff5aed1698d384dec89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d516a2e9e9f5e9297171ac48c829215503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2518b0e7a163c83391b265fbcf5a979504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2638ed0adf60205974c21479c29979d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b1cfc46d5066c9e54e1135da9a012506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b88a20bc472ab34cbb58c0026908b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92b0352520e1c874d847f83b71aa0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fc2137407812b3828844ebdc53718509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30aa84edf86f1bd531af4244e0ec66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2d84aa975a229fcf2fb81f1b9b99e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd4b708ad783dcd98518694f6027e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092c02d0549948ac5fb3769816083a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5972d1eddf1f55290a3a39417fb51a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3a769cc365407b2fabed0b28413bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18aa0ddd09fa1c4aebb81d8c356371516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ccbec764a58a14a1b00bdb9eff9bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2d569978c9cbfdb27fe75a1e1b5b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab13a34a5d3b6db9d8c25cf7e5670c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b557acdf6ccb2fcc23f3451393a61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7995d30bd3d9c9592c1c12ec3d646d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311301c0510bf44335060fb03b41c62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad3e7edbb632765ae51468aa5ddc7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb675dd9036e57d69000ad571c7af4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31574d74bf6ee0619f0c87647252f021525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961ea221ff0321b40cee088b9150bbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef88acfb3e6eb571c429285f67185a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef675513b8429dc1c22fcfce15e2487b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ac2f1ad957d53b1ee9d39369698b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c9480c20f3bcc807569ffa3305127530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b449e36f42ec42a659f8f334bd1502531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d9e59ad69736f0e1355e44e6b6f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036e9149b086352ea19f17e07499175533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6463a6a163dc733b95473eb463c4b14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3eb13aa5b8f1752d8a160ca92c357535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532766682b1b83899a52c045148bb63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760f97abc8326c4b6504e224da37d01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385e93db25b891effc61edf6ab04bdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cffe32372a9d9b1be38a15a6cd8f90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb090030d86a441ef1182581ae0baf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9f21b8f17b5197b6ded5b03f07d96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23a9e86e02e0b0a6da8184d1f1cd51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31a04a99b0fc0e44199d5ab783edc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7207aaed15ed13fd7f82e36295448544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da599981dda4847080c6b89d3658875545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba03b74179866c2fa66b2da8354232546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a823f605fc50f1a024c3c8afe0b893547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c425e27e06dea623731eb8a9354741548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52e79ae058c361f6b4af2220cd295f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608115f84d640d1e5ab7ba5e1d3e83cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4a6b3eca45db9d8c0b10f72805104551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f36ce97fb87871848f08918c2d80e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cc8a3c1eb98a852bb2325a84918e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358b143b2c448b38a50e62731399210554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfd8f0204ccd0a0e66e2768b5b89d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0615e52c82ee2874adbe8bb0d46be8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ba89226e53e2a24053d8b5d905b73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e680a58d7a5084e96010921377553c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4284685d91c6ec9eedef3df59f6bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59923f4a8a0d54d08677d8ac3c9f0c4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaeaaea2330d6a5ebca397135bc358561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab63991b865a639e8cb23233b6b9545562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb902c52985bcc76993128a972f7f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0aca774c88d666b8efe1e0c7ee7bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffa38d49ba259342744842e500c8cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f435d6333a2e5eac45e65816c88e9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0815596cf971453f7c5a4c721ff531c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8127ad58439825e075be1691dda5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d2bcaaa45a09763fc191d34bed642569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6519a86eb95c063e03bb2025f8a94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a1525ce50a4eda9d043f69ab30792571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222c34b745693abdc9275eadfbb4c93572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09e85ed8cefbb480ce9fc3cee7d6bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a94262649b1ad3c23c2dd433ff5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e1f1d1ed7216cd2e04daa8911c95e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53302cd99cbb5b2967a82938ba77eca7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fcbb49a532276e4865cf6f314df70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fbd883b0b53533d6f0e68fadbff8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faea06fe2c3e481bfda7a675aa0ee4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3273b62bb00bfa0ee18d234b09a5e7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12845f7132d13a815a3d2e2d5e0af1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1103e379f39a037cee5a75b0fbf8a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8e55cb14f59709e3d60ca86baf685583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd2147c30b1b9ba2c714634daab6dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c8a3d9a7f8706d96b9b697fc2aba1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff0f62ad8c1a7c11ac23289768f6d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362c03088edb61212157b515353aeaa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca375661bd5f0d526a26ea51ec10919588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a4e464c160333f685f9952553378589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cee078542614b803b512740cecdd89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513647e98b92a1e1e25877630eded00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413507db9865937f45530388ab011859592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2e57098225ce5022f521b6305df0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53fe614d3f6550b7b5f752ea6901b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f310d6e964639d0e99ef7ce83bc884d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c492854f7fdb702cfe0c76e93d97b4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324dcefa82dd6cda5860fa9e43cb86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0483d2baf125cb0e4020caf0930b854598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1ef01021cf7f2bb6646185038ae0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc1ea63ed296f807fe83b4962f5559600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4564d232c855572c4c9ddee4f72e43e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa335d59bac684cce5874acad2375c26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b488daa3ba7a15a9dd223a58731af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a27caba8de9b5ffb511fcde6afe3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3f167e9186b9a3468cf527789bde1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c974d37de1a0bc7aea63aede0432d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c57b8ad6910d1fc31baed0c6e09b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d09ad2f8086618a6761d128bf96f6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7932a025c6cbef35a3ce481303fa90609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf849d5a361be104bd44098fbbe9b7b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327e2f2a19399d214e6b80ef5d10233611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fe3cb6071580ecc6fb2e0d5d7c05c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ae2d8f68e5cb7fc5440f445f73ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbbcd34edf9214010cf0e8c5fdf215614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4fac03364bd94ad48cbca89f6660f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0fbc768ac5744537b875593e4c0f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe684f4d637b5cebba0e0c8b7259860a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61e8ff4e2adc7511a4604d197aa16a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ead2f57cd2e8ccc0e63cb65e08454619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbb273a71690cb48bfb102154ac8a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04668bea1c6cc47ae1860de7084905621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb27c31bc9d9f5725b287c8cf73781d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0449f5fa4b5fe04b7105348d9429bb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795056fef699d13d0bab723ead55ede624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c4dce7b6945e6a4298498ce5fb2fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bae43e70c14816a3eab26e753f8c85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c16b0b75b49e4370f41528e9699cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb40a30b0ddb763aea8652526445ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b053174ee1f14473938f79d56429425629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26be3ccd08a9fc03ed28e8bdf69670630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3394187a0b49b835d936fc32edb220631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70610d55e6e0fbd32ede6583c43be98e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b31b552fc265e80f4f9e7caf0e523633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24010678410a5a7e54e331a03f7430634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851470024f54d478fe361577b85d863635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b096915bb0cd53b62a3851404343cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15739da8f46eed58b3396a405e38b7e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14e97400ac010506dc829821487251638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b60f9b3ad67f590bfa3191f9a2f2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f621b6542d2043633ddd63dd284bc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd2d783e95c2a9dfb4760411aa0687641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bc10cd6e98dc9d71ac4d4b72e15da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b06f717c0749e248f3770379f0c5ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c69f346c77c372a75e545713894bcd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e0783014ef2a15b49f62727103ea9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9841d4ffe0c5a5c151c0476e7f458646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17673eb3ce722275cd563727d0e45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f253087cbfca93e661d6f94a6e05fd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0387182ae199bbdb752946a44e55c33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926ace9159d853413dd21bf8ae5c978650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d6fc84fd5d900422fd4549300ff63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4614a0828806ba3b0b9396e500fee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488e167827a7db8c935f3399b501efc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415efd6b071f1b4637680fc09db7aca9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695e398e6ae79e2a750e578bc6fa32f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a55657e810240ada5873ac0915ac8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077bf97930e301b6f4878e633536d00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd41bce323311759b03d15191c0fa0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484897a91eaff2090644d6f3cff9cac1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470c9b5389e49c8f885ce71591c736c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19508ec2bbdeae53e2d7b9235248b320661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c54e2df94575972781c9c173123572662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce82eefb297f8cd01b1c52e9a01fcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb557843c3910c39c6ed21d5df5beb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecddcd9fe15fcf0d4501b11b99f5c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4a323c123521bdc039ad91915f92c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8274966a528d3d91b8d7a55df20f48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bd728b4b6d635530c7d4f746ca30b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367dc93b6cf6540d5550394624f630a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508d23dd800dd22a453039c37af1a8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c5f128ce872984242350439200bf6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f8b487b351694bb69ba73971b0dd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32791b7714a3b842c17a5764a74f809b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d4102c891605ad65b7f7ae8cfd79f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cdbca069e7c1a2adfac1c6b553817675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b6eab20b1fe7915152f2a3b01fc6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993104975161b5425b7800e9b0ad7058677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c58bfed01041412f02dce002e2f493678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d707af08c9b812f9d87187a8af4666e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7171726842a75459a92255be5bded680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ac26a1466a2e3e670f4c798b19eb3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1fb22f0c4d95d4566c6ba3fa677e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f5ddcdff60ac2019b0f263af62806683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04733e461534899d8c56c8f2cbfdf6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f17013e20b2eebf42437f07654615f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe37080bd90f1f555c953aa03c80c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90063633ec3230fcca77991af14d68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82c51130d8cc67d2a0309428e4d6f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962a19b75dec6163b3822c7b2108b64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d8005b74f330a96a07581d26c485d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d50df5c4b3170b27891e78975b956691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82212b06e31ddc1b1362ae7109c522692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f82114335d786246e439655ef3adb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfdab479709c29faa560f2498ad9b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c53ccf4fa37de439cac8a212419c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09771a3b6f7a763eec38726c9240b27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0657e342e172879b66c197210106696697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db46ede51f0aaf454b121267d03129698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4d850eee424f669df133e87749ed5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd925e0dba4d7c259a0959382e428374700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e218784f53b873eb6cce275801036e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e21540a01e1dbc23728ceebaf86988702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff0a4d6f9993e36df5c057381289fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e202197f7375b4c32b23bd0fde05ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94acc6a3c4c6750571212dfabb57eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270922b4a2a190b85531cde1b327556f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b432176277b18714dd08d5e6f40ce1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2a8a660d543cdd6034cef6c45300c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a34fa1d3379e7b7c7080645c8755a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73caa31601de4092448ff9e766233710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952d0d5a401d62bf1f6ee7517c44691711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f94283fa7474a81d66e833d1ab3192712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39cb9cdac4c0d935e83106714fa167713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406bf6a1ddc85136f65dd4cb0c85902714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1fd4998fbf02c3dab6fe69d86fc41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aca6556353d5cceb02c8dbba61c881716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79e0ff2c0cb4aa051cfbbfe86055bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c60e58f37c3e583a602b2c670425ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ccf17b9bda15051c4c5c6f30ba53f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6466db1ff3bbd1b9be82148c0774a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57e0f7e8699533d31aa7b51172e123721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea24bee3b735d37918df97527d73c9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be8602554ac608f55bc72bbc49a18a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eaff5c28b6e423d274ee7770af650724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06826e57af41da3fa736a129a08099725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136c99b8da0b10fe50b0b4b6a942fca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2af123761e577cc6f6247b63668fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd75d8f54b3e3c9f97fcced99e1056b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9753ab3be481a8cba778fd5ad319fb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2e5c93b631e61821059eaea9dc6ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be60154ca02e6ae0fa678cd6e8f6c46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508136a3669f618c42ea6b4c69eaa19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3126469cebba9ec2d94b14701662749733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c21321f32fb2d2d59ff7097124b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45b431b18d84438887c01d3a0fd99d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450c92fe5969c008b6f95cc435c5217736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd78c0fd7d9469038de066d0c318ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49f491b2fcaebed9504cb905790c88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a1cf662929875fb27d3173b93e389739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaeb9bf843d30ea34988295c9963d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e8e840b667b583e0cced3f3d091c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf5f77dfcd5200972f80e5d84d9237742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2994f43a15b64848cb2f9f24bc76b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab8240506f3c381c9476c6f0e43ac3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5647af4057b2d7e4a135192c269126745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e604b0c1b13243c08240c55af018145746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba819ad6a4cc9cd4cbed72054fe9be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967628ea945c6ebbe3c3ca0cea60e36748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdefb095a2362ecb0a6d084e40e851a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea20693b20617bba594f5c30b2d85c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d231902b63b62532948589e98b2dd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4157ced07693b9156781a3bd742a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b2c5b579c061bcbbd1b2c748a0837753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3647bfef65ba077c531e7d7724f1c48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bf13ba0baf7fc380e7df5089799dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0aabd607ec948b5deafbb3d9ad6d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1b7d0eee482c68cbfc02110f96a31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bfda9d4b3335f38fbf76b0fa1e6ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46c5c60a2cd4b547f01e194d8e5215759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a49f6a817089282746373f7443a4c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cf7babacefdbe7537f1acb606ea01761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f569cf1d08c6102476aa626a0f32762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533286469ab30bc9228fa6f4f0565ea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69af0bf8f5952c164cf1c28fec2588764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3cc204b418e57cf6ed880a64844af765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bdbe6a2240cade838559b6fcfc6fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6728e46bbbf597e42124f176f8c7bd4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8873e72adbd66f569ce16a1b55a4b94768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c82886b31b088dbf9fb857717167c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9565894b1badcfb6e3a62193f7a6a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03937e1c8f94797dca889bbe59cfe12771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0730c0bedbaa11b7a10471ad56c3c05772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897fcd2211272bd139f583bbcbddd7c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fae930c097a98347f6ee6607eef3f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488ab0893a5ba4422c66307c87d009f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cf66daad91158301cca72ec73c93f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb94f409bcf2716071ab6e53542577777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb41693a239562a025bbabeea26f7291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a78819d3c0e279e0637ec4075e0812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738320e527ab2817bcbf8cff45863333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e982dcda93e2b5cd49316996a073a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bcfaa01957f0037b163f3da5864965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1b3b7b1b1fb886460ab403ed768256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab38d795c0b6d8ab81759b221b318917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cab24b8eb18da7e65baad398ffde248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becffa363adb9343c27243fcdab450f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f028d5c6b4ee006930328edd1ff8b3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16819095bed56b053e8706d7994a623311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91326e762ce7417ed9554b3b75516e4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c9e16ee57f42ebcbb2d753673e88913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c53ab5a9fe2bf64171cda6c5df18e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8ed1e29e28183823d2f1224955ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5aa1bededc7a8cb0bc97d8623bf8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778766d6c9a27c9910e4091d9341bbcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603f08ca5669e1605e5456e18b525bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea01d69cef805f6805259fbfe97967f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3d822ab7161a5a506d60500e6327320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4aac6c26f97b5f838fe2f284f7d7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63540d717476384db6f2226737a0c0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4d4447bb96dcc87b95ac7da8c48223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806ca09e891c3b8464e207805506bee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22029f486c79f3645a8605dc1f7291ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573eaf2a1a0a05c75dda965dc7a2b4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff409c50b251fd55628d1b5c3d43dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bca662e4860d22c3c3707fbf8298a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883f149ea2067067ecfcb4b9bd068b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64087093a95f812ef1e7013e0244615530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4809b27b990f1da079e2c2f88c6eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc7b5ea7bca3c5adc616997fa8848c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac2cc9c409028e56264dd1e315ba3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6745232fe13cb68bb3f1e1e3ea5a1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabee9e44fdf307d86a5743ed90d832335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9b50698ab32cbc6676c66207e1a8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766f2244757fd11ba69c6699299ce6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a677e9e8bee99c08e8c25499499fdfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa867881545825876bf528f1cb3590f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cba2a083d7654eb25d1a3aa1da346740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bac7ad50fdb9e0b170b45698f7687e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e748ca31cee3a4369772b8d6d651a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7d23ae367013a48da61bb1607baee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f090f345f8e74331f088db2936138144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df22d867408685f210f7316829664045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae673d5dbf4c99cdd793b362a5ffcd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881b72f96ab6528499abb067b09bb1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da210981485bda656bede771b82332b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6e081d1758badfb2031d50644604849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1418964e1dfec4f9ea4a459e79bcc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522148886bbd0a180b2b8194b282e8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682eecb9d7d3b5307c8fcdccc410be552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3786ac23d5aea77d5f9763e259640b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78914b6202d818a7f3defbde77a4d2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b22ffbf63b36490f4398b39a0a4f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c768ad93031286c3ce30d4172fa9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f13b1d43d6c978baea0b4f502f7e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd09a6aae199c98850da10a633a03558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a07d8b439bd42cd4e897a1769d5ffa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d616fd9831e10895ccd9266161b8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e24e6527aa8541dc5f73f490c1575f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81b751f497e01421d0e895f777e7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082bace0539b6142f9ea4a24768102363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7bd360fd2c8211db857dc11a92ee964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e14786f2de182f226856e6821b413465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4145dee46b61e0147629ea858d3bff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c051843de6c48a9cfc7ebb7b94a28d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9732c88ea8d02f70b1ad431985607668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131ceb0fe61d87f8aaae05ef0f5588069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a220aa65e7d1122e6b0e996ff7adbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d4a635c6da83be36a3018a899978f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770b602cec1b1588241d81d60995c7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466db05238fe764d1f74eb398d7d4aa073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2ac9683a6e6dff90a3c14a5304a5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19b4030a129dc810662a2618672af975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f66eb5ae7ec0683d4da70a5e43da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27635a8d35f6812b7a2776dbec592a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b162132a8c920e849ca8c5abac37578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbefc7d1cc4f35361f60a60ea2c73a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0667216182ed08fdbd348f77805ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f5e5e37eddad31dc7c213efdccc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66880ada64773654eee5edb7e31c8c7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437a46fda1cf8f35e2efc9c2964429783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabc4d37e1841100e8a56a0b8e600d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007554af7ceb5d5cf0aa12cd5dce43f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc4551001f11d605a4f6b297704a6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa7a4959e3a326a05d40792b94e61f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8efce791bbcc9baf0315cc688553f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821416ce283467fc294cf7ed2e49a3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc0e6ec03b8ec0bde4db3b2d29826e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d42f0abc07965885f96f10a4c448db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f7230a1479c6f24ff720fa7c606de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6779e048f3921f085bce6258b2802293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eb8bec38371ffac819ec983cb89b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec7c563d04a99a8b78f47f56e0ea1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4774372613e57f7ec7917bdd768d36e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71b0f3cd4eaa855f4983e67630b35097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b33b2f5d6673dcd455321082cfcae098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326d812df04f54a12e27c1785ce490999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e263ddc27c4718a287521ada422303100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f7ea6a08e39b6a64ec3e6099591aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90390d63da53d7e08040ca5d919ac84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a80bbcb8b6fd2d33310dff9469eae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae947f48da218c97b7f7ee82a8cd963104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea66c4f5feb18ef0f855ac2401c87f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6a246df558a70935a342fa1b1a9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3c1f64c2ebeba076138a59096f070107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63192ae812a043a8f2e15062b9b1afca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f9ec9f181b50ccac52e441103a7b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120b5be1422901dcb60438dc567963110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9d1bf91e20f8e4bf516a8246009dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a271445816e084336722d69c54d996d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd380124d9b30b174f807c1c36ff04dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1f0e63d6ebc5096a20b6f8529b79d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3918335545a95ed6f45154ce2eba773115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa419bf46fa4c85c0e2cd7a217e05bca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e50f98c543e55eb30ce48d7893d09c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fac38b13af9310d7d42ace239de2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf526e9db9ea28a2b592bcbb70f220b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc92ce41b8672f1614bec12fe6bb9aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cdb9b64324edf23f3a6e716a14cba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58d226751f9efe6d3cb930a6e0d96a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbe16a3c49f51979828c2d34b3ad25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea971eab136aaa4ee6b404058a02465124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf0924b327f3c937827f548be8742125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea7d63957d1d6d06a03524bf88db29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e075cc1ac50777cff52b45707ecea3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a3e72ac6050531dcfff1a3bc7a3b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0054f556c1a1e13b023dc1fdeb9c53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccef313460ebd76544c861a6ceec998130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c558d68e587d4637b9de745ef26dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1415c5e68176edf38637f9e65121cf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d18d1828b8edf58c8113a52526a8d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5287fbf6b3789e104120106579bff1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95f5e30bbc95d6c2a582ed94ee0ffd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b4159eefd19d21c57b263af061f43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b88ecafcae40979eba2ae63f569ef4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b0efae3aed09f44fda38fd55aa79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfab19026ec2eb34253b675a9b375d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ae635c78f1dee1fed7cb9c21c2cc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eb8e0a5f2fd224a657dbddcb94c36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebbc62a6bd428692b81ed861d1feb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16b79176f0af35b378b1b632b4a590143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a1251299f9c606d45ecb5f638b037144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af6a235ea272c12bfb21aa73b2623145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6dfd564fa88eca3698065eee61a61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70f837385a4fd2eeb0073d8e598eae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874392ae2e20d141dee71ad4168d752148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bfe3e64ef247d7b3de8c76a5e7d26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af61ced47bf5b7f3714fc0b1f6bbe8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6f66f5037b31901ce6c2447d2b73b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16257e9df2f35e84850a87329bdf9eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad10eda5cdbd6ce56bbfb045c88c76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df6d79d6d0b62b764514a043096cbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15737dae5aed8ce308e6db01f3a8829155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cbbb97bdef848d1256c6104f1691e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b9b4a205f6d2ab8e5819016974257157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f722e80596a76ead36a89f9de3c50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab91d08ba0c0b05c1d438adea0b909a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c35fcab8034a73938a9d308f35a59e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5574bad2a311e1e9f2746bca55fa5a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9bae98e5d514632881e2c90930f27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738659d8184d690218a4be416a7a7916163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19118b0d0fa2a0c88eef44252318ccf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186efc817a85eb02995224921c7f00e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c750c1cc78c19d929c5496b1982b105166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec50185e1c42c7f3b7bcd27c0d11923167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1c8fa6c593135f1158fc11bcdf03a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfecb9ac94a921dd9235dda3c12bb34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643b0bf359cdf7ad9e09d0f1fd44d21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e395b9b2579e12f02ba7320a14f7320171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60711c721ac394967fba8180f54380db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d2b49776517481928a19ec5a2137c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce690f69c3312ee7f91ced0b30b6ee4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916b96fea566e7a1460e302c5e35bea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efd122651d160123c9af15e114f74a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f6d0ed8943532c395acdc5dd9b556177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f294c83febde5ac85403487aa9a9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc432608fd24a73832040ead37c4bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d154057673969175bc236102c26451180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671903f36e84de373bf72a038051dd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22411f60a8f6c43a5750c55db5a810182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31ea73ef2c3a22ba7ee0a76d795d86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e132d2f6d84c7aecb0c7987980006184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca4af7a6d29fd1dbc11725d356ebde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ba6986e02f80e44b3f0351156ad71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb01cbc8008b591861fb98b6b539ecf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d32212b430fe9fc6af1f028a6a357b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03677625543d203aaadb43c6149e6c89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60fe08c0d83e68a91382839a840996190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e7d2de96065dadac8c013871e91b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21830ee89dcb8c41bf12fc6904b69efd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22142b51b429bd559f0b4655d0b8ea4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be786efe051a26fe35985bd860c30f94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c63374c327e5444741daca774147e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398da066bc87bd16fb7c4f5c3bd02051196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cf3f01f9ac5fce9cbac5a4a90a26b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b857a9f0b8176656f9b380b1d15f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daece951e65ead6934b21841790106199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd787e22bbb2510c1790ce2ce34a0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241a3205e23b7f5b56606ef7759d37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93756df59c2f1fd29dfceab8afb2c0a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b43f17a75503ef7f0fd336d4e1fc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73842f76208bac7e11639378a4076f85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242af9b11ec865cc36d116759d4eaff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f2c53d7e11efd59a6ddf9d6a910b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09ea2c6df633e9d2e09adf4823e1ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78389413a10e86cdd2b17ca93b9b4ec7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607ef925bc6a51c561f8869aab9b1c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291427a5ac5491b1a87b5b17613b177210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e0eab397ecd8e426c6e6577834b9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af26c358aa1c0927d397fa3b5e32cab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad856ac64d49d805cfb8294c794ac2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14495f26be4c95828e99917754065f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba864ad9baaccdf7a78b92eda107ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ac7cd03a57d741658b1b2ba7c364216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a9f028ce78e85c29e914755376b6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fcd5d3617700427c36cd8106cdf5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9defc054e3ff4ef2a7057fca0535f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf37d9e1dca07c3d5e9290ed9cafd91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a68d7f46b097b42eba2934af7588e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7ac491ba4fffa3413f43de90dcf68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424bb6b45e2dba9a08bcaea42ff370f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09f409129cff45c52b408e59c71a49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745c17ea0986ee623f9810f7226b08d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08cd74489d3cfae48f66e77640b7b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d26e385d82efaa76a6fdbca69ce1de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265bffde9e699e20f8a01f48d3afc91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873889e96163b4f84214854c7df28ab2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db4a13babe60cbc8662a81707d696230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d4e999cb721dc0d1a0dc750d27b10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e569a23bc683b127623b0ccd0b4abc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476370213f1b3a82e3cacf07880358e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91dd536650e1d06cb5545643d69596234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d305ee34b791b015361b5a2cae5b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d1d07e7496543dcc57341916578d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b2ea1fb6faaa524516b61ca5f8aa1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a91816940143c0cbdf35f56aa4f52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee780626e1f2a4789effcdce90ff9fc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594f98b9c68a7a6167621f7fe714b7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa42214871892c6ed5ff6ecbbd05e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918e871327c5a1afd52c7b41edd20e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f543cbf021c0a46913db7d7002edc7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa469c7943693dd4c9d01acbe91eb77f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258c248a0d1cd1ae1c04bfc3a3a37b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd21ba49c7cc95c830a2fd9de7c9b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f08cd1a6b9d6643a957a470dfcd75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f015dfafb414918d67861868cf5cdc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca01f87cb626ea8e0b7be3396042b11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd61a8b8c30a7c3894e8b3a97bd392250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446fc0f4b7c52cf5073c7e83e186ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64718277963450995604c35d2fba340252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922218096a64905a2579e0efe1133f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879faf42bf1b0774a71fc9fc19f8363254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7866e9fd5855b33f87b91046ce03e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa7d87c548d7d76487e907c3bb5a70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b870b037652b06fd2912a41da3b62d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6ed260ba1d5d942b542c84ce2c654258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef4248253be7bdee762f43509713a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02590271988ee9b0d00847eb6b938b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e7ebbb3c77d04ceaaed7cc05b2f08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3365b07c77de394c0c4c34af37d8bf4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7df90b1bccdb50ce996b2cb1f8d010263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da4aba34f114088329dbff54f97035264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658aa536022c18d687963b5a8c294db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5bbee6432a2de4ab017683ddcff5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d624cf97e142c4f831cfcf0ab6107d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616ebb095494f964bc84144c879d3ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095cbf6396fcbd58e0792b279ce58cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07972559bd6fbf68759089885329c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81a9a1540359f02931ebfead811918271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77039292c09c3c08932747864e2dade6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57362a34b87c0e10a2258b957c84e92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326925e6c9ab19d44f0ee61c0c767d26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246476caebf748d9855985a0b19f100275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9044c7c541606c2954baf70dced4e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d261766e51bc0d7308c85d30f627277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a855e422439fb345c48962d3e5327278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4fc32898c132c18f3ee3332dedc42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604a5379565c402c8e49927a548e12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cc902671081a391f4f7f57fd52406281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229a274d4a7b35d44566a166cfdf5db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2366de1128677f8ce75a07fc34e70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df999fc39fa9065de1f636871f5be514284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c5ec4d9f8b99aa0886fd16b5ae28e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de84a7418af6bf7bae6b0235a24a28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88757b82dabd821aa150141b0cb5099287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303af1f8ebacbce144eb37c898b20a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75437a9d82d44ff0d480f4a831e682e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede707292adde133078fcf2cc326217290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779d6472c79962e05ba6e805fbbe520291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ed9d34812f5408b47d65078cda53d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4c797ca8132eccd3bfbbcbced0971293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335dee3d0bec02649b5f2b2edc86313294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79258e085f2f0a2d89f32b02e3dd9775295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745c2fafe2bdd9a423f8f8d0c4a2059296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b2ec1727cccc67856eea02a2faa99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f407bac45718e6c34a50fc12653916298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd6d4a2f4ccb2aec4ec1a3370a4f70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45972b3912f29db6f064af68493d7a81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728a91ad78e53ceb6e6bb0fbae9f9d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236ca1e3874ddabf623aff3e59569fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751e9a60e5e769444b643a62665cf53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f38fa4bed3d0b4528e4209aebe6e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7f52bab0d91bc84a8e4efb8e49097305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664534b9fdda9f7529439cab706af885306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2544f1765381b3038e21380d355f3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bd6e8fe9c9991f1c17326cbae1569308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb106df247f46d96174c87918cb3c984309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aa4350217abdffd75cd27017149c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839912fbd68850cebffdf50a333863c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef26b8e4c72715bb2099d71028c13bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a40d8884a966ad47c8aff2c52a0f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8d0986c6238396f92b98e377ce1e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d197fdc8aa6152c43830b2870f3fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e218c96c8fc0fe034f85b9e5ea910316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db3b18f99fb6848d32b47f0670e4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844623f67f6538ae3955a9f809301076318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a6ec56462d78a12d5177a61b86b25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760264b6bceab17947238b5b56ac49a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474a6499c0093e752e1e869770bf3f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9007d1323be374c7f837ddc37e538d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c297f330f3564644d3322b3e489067323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bf4d85e1a40401ae1c0eef1829f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b423c59bfcc70067217509f1557a78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd13f5262f35e170da7665a78b966a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313d072e21e1132d65e7814d612745327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47187d9d30fd8cb5f237e3148cca729328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8b45dfa4e3c006e97b1e212669fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd7676fad03ffa262ea233bf85b0ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2dea0fb411926468d6598ef933c9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0059cadd466ec83b577c2371dff171332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99d52c5868dcae908cfc3d3159f97c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcad8c591334a4bd5c9c30045c28b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8f4ad3ee7ce51c819e7b09d571800335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495241d8156fc86e68f14c9413d38a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8859bccfc2371135a4181a308b9806337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27ace87ab11c6b6cd6083e0d475139338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc06d92c459fc975fa65d1e31a16b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f3af9aa392b4fbef9ca5da0e507b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38c2220069c4abfc3e8c4457ecca9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90a2b0bd596c09e4f4b376f9d4ea0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b4b21d5b162c09797bfd351e7bdfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ba79df92127c36b1829c3cfca5348344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9c4000fe64d7af6d1c090ce3a3412345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654da08572070b01c023c43de085bf3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa83cf1460c138738d02b893ba8ad6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2cd6c5dac7d550fd1183d05992e6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060542db3ecd5b251566cf2731acf60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebf18d6ddac4e1e7962434090410b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf5532b5e6d82763dce637d49e8781351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb023b8934dda9087cd9720b81825a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a189df1383da894cc01b03604b7120353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ff284da926217c9777fd0fca2835d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf40f20befa990b3cdf3d69b9c746bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27c929f095e3a69556a5f910375765356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255364940566cac2e4e01df7175688a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7d4258fcb16ed721e37be4bb88f89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d135fdd1ba59a14009a79ba47a956359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbab677f7178f4deb3399a0e461cfa1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add33d3f4abeea25461d392b7a5fb62a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db9d92caba4afc82c39f110cc4a085362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7862b0c4181af08f95c4c13f64ff6c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f3a57897819f0a83ab7b4e6148341364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f9df1eb812fcc450bd5ebad0b20b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230607315141cd361b38b05059d58af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b03f1cd9a1011a7ac23e388565732367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c93c62ca160b378899cfcdc1bcff32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a8c67051e769d31daca1f6bb8122d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110463a70f7d9fb9159f276f4018da6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcbfa20c06eb50eea5f6df34b45830371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752c6beb5f327059b1358ae70c961e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604150b9a07bab5cc22accc6e328db3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df317fe06775251218dd0c00ab5c9949374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a621c41a008e2676eae567108f5ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe4aa0fab2fd557f94f00d4512972d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c425674efd86f98bc1f49d751e1cb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc5045f735e5e9b655fe0076865b9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da068b16be06d3d4edaaad9fc503a6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9335b10a00d9d9c3365edf22014685380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9a112cccd080f4563b40c1ed27231381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679ce182a4d263b510cdfcbf3e683ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c235fb03ecff66fc4c08a4e2c8601383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f1c684055342040daf102d1416b46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef0754a9da4bcc62f7f22127ad5ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e059dcede188363e6e58df8ad0124386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4431715abc2ea9540083e6da286660387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfa4fffd19c97b828680389384e3ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef9a6cad2ab84db52cf74833c61b63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f74c04eaee28a0deb47e824dc7ec8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886f8cc9f4ce77f6bc7789e814bd3b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09506a99d43ea34d710344939bf483a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031b672da4fdbdea2ae135bb2cfeb23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff046097e7101cc8edcdf70ba9a92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21a1e0879a580b398a4db48ec8faa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c045983919591138d0863c1cd03885396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6caefe7e50394b96f5f4d3ac454e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f988eb9bd6077617b0a7505ad7c32d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69573450f6d15071fec40634b03b1498399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7492e320af4ecd67e203a6c115de15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285515c22bf7e33608738a881efbeff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf9da7089edddc0977f43249f65473402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f1826abccb9746cc065889bfaf458403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ce0a75e59400418c1284c7c3c7fbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6a836a2ceddfed0290f0b5c6f71b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04881db27d45e7c3527f9344b6e67c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2746337254fdfb3447eaf1f76be1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4cdc89d33b487b0a8cea82811c028408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce4c2b4b3e3c815599959b3d0e8d78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955415daa19f34ae706ba9eaaaf5975410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b7fd06b90c52d19d320868c54752f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7576edcad4b567249b4ae4c717d0d44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1aca7ae029689b4af1053a3d2874c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a237a90216a53e619f659e2990a2300414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fc8bdd1a5580be8e4701411c2bca5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c230c931d056b9c7b65eb783e44d05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff3bdb0e684036e2de189ce8147efc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a936e244692e72e70c21651f012d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaad6ad39af79ff0fb1f5504b5e77ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc53222a68be81f642cf32e35c3e15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44718fde9ca291887e244b46cf22a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa813ec8facf84e642ed2d21d3038c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2892afc50dc6aa5a70b0c6e4cb02e1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bc882383be6fd003ae89eff18b0a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d720c6d0438f4525dd76acdb61006425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac17779cc9265a6ba334838714a2f08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d401a9b9d6dc18cc7f15e5bdcca3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e8acf5ac796a19709f4b9035e7040428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62c894e2096eff29bbebcf255bc709429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a6ad81e29a14acaac1a6d171d9d89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa8254640b786219719b2801617d30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96fe231bb2f51228948a16ace2773e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964846893f19b4a93cf99cb2cf31c307433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71601658dc972d35b947803a1a9581434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33403365196cd29a23196366f61096c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4523c0e339f50cfffaeb5ab565ee86d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572739675ff7e9e52155c227b1579a83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70aa150c4612e13817a2a159f3eb88f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cf08fb5fe97669e77494bb8f79a3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853071d61281588c4639aec0a54e5c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f08c7a70fea49362aa0a6a1f5bb2d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882afaced791b3c0c3a6fac74133b86a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b901cc4abd1382332fddbe8556db7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b14d5879cdbac4c54853f321d113444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24232de000258ad367a3cfed47723d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f7f8bba08dbbf1eb96e7f95d53f85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e3c308b01278c1ee7151bd4032ffa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d203f71f07bebca3f398304d5f7cc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a20a529c74fa902f702530c7430b7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d071f206b0b859c5558b42458f9c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32893d959b9ed6a1c84002a290814b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9b778abf7815e9ba1986e79a25a6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd3c6dd7984805069408fae1e8fc5b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1969ade818d2edebe9b0f87ba58f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f2ef5ef4d42f17ec7406a2608f96e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c272f0cbe539b5df4aecfbeec15dff6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625c5e6b4eadcdf1b57d8bc80ac27e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e638e6950559d0c0832076193f080bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3d69da8cc11142344704a16b636a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272045506ca5c07274e2bc204d42cb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a52bf419462c4d10ccce0835cd6b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920cf1106806a8eb629c05b8a71ef74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890da827ffd5bbd099d044fa01b35c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4aeec99d7db37def1eda0f7ca6910464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aceb9cc2b6052d3801b87ba945f9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f597c0e7b7f962a32e54b1accb070466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa43021bf22e700fec849d11c147630467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c502b8e6929be424cbbbb2d5e68707468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936a74dc166a88c3638cc9cfa22c335469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dccacbfbfdc6c2e9a1428d7e56d3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274389a65325bd0148ca75d7599597d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77007d59e783dcda37f2d556af3462472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300ee27a1510e6934861b6cfc007863473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb89a5698e2b3aa3c04ab52f46bdd48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c8d6fa25ef193ea89553869c47c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9ad5691bf25e995b4278fee13dc7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02fb2472122247237698c5979e8204477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be7197578099546283c781c205790e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb85916c0315a34fc65091f95622e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20097e54ec1d43d4ff3ee142f5ddf9c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3c360161824c9c9857438b159cdfc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8d8b27afd1b0ee9527e8c849555c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a23d67df4b411089a42b12c8a7802483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624da80de3c526b36ebc19d0dfc0a44d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1247f1cd4e7f15646afcf9f93ce9497485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26062f11073ec28b8684f21cf19a336486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c1d9e9fa6011eab2dececfd42817d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a462698007da5d10d0d451096a7494488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5845ccd2259e4a3452a86b7788c3c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a7a2913fe5b3e167d0f5e49c6dc8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b441d32e856514c4292b4d3ffa6e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579af30c1bb641349b26a31b36782a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157be5377ecd645e8c9a3d6a35989cf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12ca32fdb945183f527b0ea5aefa14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8418760b9afc85dbd14bdfda172226495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883f8cf604b550d10a142ddf7a2a7c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ff657590c2b967a7fe68c3066328c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b058c4717d0dea7bc8f3187abe29d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf384f4b29c85bbb5cc2a2e0a20c0e18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685cdd09f0f10515c13df1252713820500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb81f9c5473fe574f199f9637abb45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb450bea97838acccdcbeeb3696afa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f5fcdd0a657c0931419c28d313c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c05d0ab45a956c98363cc3bfb81868504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5762f2308ca9c23825a491f213ff0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb33ccf628752fb9c1ae99a381ba87d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438827024e618dd0be4ce7385af7bd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253a28a1d410deec7b292e2c5665a80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5cc1555561bed0d1345316c07885a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b80feef411df45e4f3d5d24120de1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e81fa39d81de02c31a1f6e6dec4a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9059017ac97460c917543b3f15d4c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549771be6813889a604dc34a1b45c94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae1250f8d55cdf3f29a98f04ff7e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d36a7587dca99eb7c9fbbeedc66423515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b41cf3c38661001e35748c9653ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eac640b2150db48b478a24a3f8d624517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378aa5288bdf1ab1aff6bc6e9913805518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb4796e5cc8b36e1037e293f6560b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18804525fca17e28b990bf244edddba1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce06655a9995f50d3fa72c9bcabe1c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c1b5d509692547dfaa1f72c96aaad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee58e13444a0618c699b1369e84b60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc2e273c2a11c646e0a9f9e96fd1d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f0befc73003ddefd9b3f4364b33b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb5246d5aad8384a772de1c90d0828526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57715883144b143e83bccd1c6bc3db46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e49dbefe77c29b8219e3064edd7a24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bfed6a2c70bfa2b083498cc60dcac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f6ec8f00710c930ea9fc236f3746530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e46056f6636380e785abf6bbb48296531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38476788511428bbd4c6bd7033cb8902532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7be05afc402a2fc981113eb6f4b3ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ef0f7b36702350f679b46499b947c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fb945ec88d9ae2e09c4330195de7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55466a1769f87d4ffd4e9de05d49c017536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af95e531ca9455e4d61cea9faa63e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afae94f766cbf581856b81751e8a45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b89562890d8cea07a255c2201a47c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3eb2a8d811bb00b0a5061032214a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041449540a31725872783969504f83f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8952d6ea579240171899066dc6ac8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bb608774346915adbf28cf75874f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a23b33d0d61e3b70acb1b34beb8df3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32b675fc3d5a01cf19353593a5a304545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566e43521eb7963750844e54bad7486546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eaa8a68ba94b5cf322a454dc42d3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d1c8c1f14e000f1fabc3cccf0f78c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65385a321729ea33ce9aeb4e8edbdf3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b166b6b11f39efe470e950d27ef92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0710dcda198e4d64a1bfe995045fee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aeaf192949af02258613668b64aed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d195c74da78ba3ec88905ddb55a6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661cafa130ce9141f653fdf4a0e3442554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e610cba1638fa95193a584d2f923239555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ee9790d02802b974de71257e93979556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289895090c028cbaf1f114747befb07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e73f72e291a804438f627f4f64b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e7627c974f08a62eba1e77fb36628559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a077db4aaba3051c2bbbdf9b4da08aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a412a5058e4231dd80b0ce50bb2d1e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac656a7998b2c32312b2b938e156b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5796b0ccb14af2efadb7d3d52377798563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482d161dfd6d2a6aa77b3c197c6a8bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc64c6b310c8dfd21384b87a9d36e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c76797d02c81dfd528fed2b06aab29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84258d90c408b9f700e04024ba6d9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5a111af9e1ee4950a1e6001f5d3b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230975a22c69cfc45d2603e81b4a9c95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7918699c08aac4711e5c43557adcc33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6acb2107e60688cc7a9c551dce3de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612f5f05d1395ecc9fdae0683cff0aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c69e8e941febb389508030fcd1f67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212f412ca70544c26e9b1b7a999cf2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daf7df9ff58a3bbd8b3bb731e34c26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6145e1cd40be4c00ca3b8e0ba1cb7eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad1a04ef5b726127e1d5d9362d318577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c64ada27121bc8cd8ca194a9f566fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab98bca407a8f84b28733ab0b4e849c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726fb9f05b4dc965fa8a3f32fdb42e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e5162f33f5f8a6fa775c3b04e5af0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6098948bbe1c933f1416005278f62b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7bd8d29e327d118ece90af3286e60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2092f0cf8062473e7372413a393e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cac30dbc43df835b137df1b4796dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825a8b879c3eb094a7ddb622c491467586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817c37151aecb77f750dc379f823734587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e676866bdb11b4d3ad6d0db24e3f13e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95487a3db3f9eab56da48825e8841e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7605bd331bc6c6f79ea09102e648f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f8d99b39a8f0a18344f631b42dbbd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544ec0f54dd0f70e0a9327a5b4ea05a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92edff051f8ee220513cc4f1c398be1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e3c435930935f02bd4b934155f1da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce42e3471661e63fc2613e986740f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc97242c0fb3dc2045af10366f739a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a45583cd538d4e99579d9d2e2b5040597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498524c32a0d495227f9da983d3953a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7d8f94aea694ef054e5c3fde286aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c8336e4c7e950998d1cb6379c6b06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c7ef93fb37f53f65ecaab67acc76c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425212a46e598bd231d52fedaf2452f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6087dbcb83c83b79303f183bcf154603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bda688a12052187c1bc5237fe82a2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6bb33e8563db2cc27d29859d89106605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200c0fe1aefffbe2720b53a6db2a900606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afbc35232c53315b3322bbebaebd5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde0b7e21d82c696b1a2af52b565d7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d2e574791c89a8888eb10fd166ac2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3abd7313e752453907a166d8b30faa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20310f9f810b87bc2d106400063d6f97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39855a5a6255c3ebbc11d1e2f8720c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe1105b5324cbb6d2f2f25f03286b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76074685425710061c6e2ea43cfc43d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a385eb0d34543d85225eaed2de7de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf107077fceec0ae3839c70488b996ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8a9aa52c35442bc8fa3159c33f50f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa957b942f785b490d0fffc2392b3b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9d819b559340e87ed8b4aca85ac5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a37dcba68dd42ef47020436edd8c96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561919d5b952d2470f0d62fdc72b5b32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60046a221552719214540336ff63071b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b868c0c7a2363f41412d48721f396c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92a81cc8eb1abccc4f979eca914a01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e7cd8cfa13b69ee2399c1896e878a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7e0721aaa1ed74ee0d4c958013185626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8f062d81bba09336fe4afdd2f023f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689f6df937a1290ec24616d489312de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae8c0bb9155d3b575780f0cd0ef27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29729361ae8711dccd3654c22486b338630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a9c6b57dd6ea4d421cd1812b2d1dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68ef541e27d22f62794bdcb208975632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80627d3e39e97cde8f9544aadfd3e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60e84f5e92f6a6635f7293093c8d92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8a94cafa25aab848c02f3b4315d3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe51fca21f48f794debe9b28f09bb59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4618234687b26e4b4680fe66dfee5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b7fab2ed7e9620e4059afabef3f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911f52f33aa045f3b79613bcd99b8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc49d3f8523631d8ea6ea7d92b6ce8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903eb899695cc9488953be3e1a2dc659641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28140fb19d96bb6e759c513a58093d03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d8e5f2b51fd71079dfdcd954cf684643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488f2fed00e135641df32972032edae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927a1b5fe86ac6ff9273e8d497b1975645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecac94a29c27a545c8a689567504ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998665286e8a62db05a3e63154f84720647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce78c04146c5da8aef93fcbb496558b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b682d1a61c89193cba53faf063660649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529f6ade9fb7adcc0eaee399df1f0d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85d4b5c5ca3512c1fc3012fcba6d2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4b3e5e8dab6bcfa84c33bde0bbbb4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee477c8cf7e49a21d6b57a1eb0170176653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d35b24b798bfa52bb7b58d6c9ea92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ba6bf6cbe3a0a3733edc628f7cf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658e92bb3dc7746826422d84114f246656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bf9e8cfcb0c12b318eee03950fa95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8c5973b3ddad841b203ca6f300299658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd4c17f81e0478b33cb5ce25153f9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82b3b10742860682fcacb10f91edd7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d74f2bd6911bc941266bdddfd82a51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad2717123867620195d3cffbc812cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d177b49ccb4ace35a1e5fd4ee82d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69076873347bae0e8ebd5d0dde1edb21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb028a4586f2f94295d290620ad994e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e23d63e5f67e8e028d1ac3da97d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d2fd5a5a78021cc85860f9f35281a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9293f62f2e44bd30f0f7f112c1a22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846801150b1b666a3dc78276aa7c3d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35365daaa5a8c7ca12e4fbce23f9154e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2a8f151f7b83dbc6f8691e86fc2a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a7dd6505050e1ef0e0a4c2c6a423672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03f638789da7b3d5eb3148bf7e10a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857378bd83e93864c02d8444e33a1b5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef6a89d5f28cf73a62568de764669f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2fe7af9405e379468f2eb693de3e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913acfe15ef713881947a73ea997782b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039c9d58fd7aa3b4dd2471e1e196efc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97698012ceecda4b14798c42be6d8e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb95e3df99d5b6b64138ed1bb3b8d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb214a5977e9b39fd27747647a6a15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426b951bf1b2526299b90605671e71c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07ab835ba3cc812aa6ab1ed59a2010683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df82837c4e0ad31fc17547e6c6a8840684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb10183cb2808e64eae3109628f26b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a72d21425383e19210ac220bca5dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaeb7e8b4bde99ee1aa00ff691ece6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e37bf015c5df61ca1b18d7b1a59d50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dcf709aabddd4bb54fa59a6f4de0f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9729919c4f0ec8be25a33d5a3006d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c5650ef41f0afa1cb0e8af38200dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7b2503bd750e05da4443331b719c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7797d7e2e1551572e2d8f3b0965203693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9d24a953a31d0fd74d9004968a81b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52a0d28da21f46ac9493d4965dea0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6ff954d5440691051bb25d8df4c9c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826f4ebbfa976ed6aaa85d17a28b230697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b5ecf7988a5bd3e84834510240504698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54fc54cf1671a663105cd12f4f12aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25de35a8a8674a6a4186135671d95e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c947980823f4ed2b0f47b00555dc43a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b0ca688ea5263b1a158107fe37d3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad807897446db4914397fd177d4f95aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18b688b46458d20524e3fd5ecf1b4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55aed2f4be1c56f8f0301e74ab0302705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729045633c79cac0e73a5fe5437c2903706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b1579987c1425e7c01296318fba39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa474f89681c677e5b74488665f3bf9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a56ec02e01997971f404be778382709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b18044b34c7779a17eede378dd3e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155221d2565ad29cd2e82a5d54738e79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172f75071223d2430bb94f19859e6ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9272d09f4a027189f38c855c045ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64357ff37b64936b9ea74327d2b089a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f2af15f15d551e831f08b024f1ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec35417addbeee9b23eb4313228200716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b73a622eaee298840374b3bf84571717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86f9175053abd34e022c810050c867718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a3c67990ce3b8019f704187d4bfb0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719d5997cb0d7a540cad14dee6a3a3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975d50a461bf0077860ae5d03101a3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058955c0a996fd3b3da488024f1f886c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b13769d36952114c565afc78f7a3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc98aaba12e054f339b9fbe9707a490724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbc99006a2f5baed3cfa0076005f19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dbe6d469fe89dabe57a96434977ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ab5fcd51de8b4da6e24346f2a7e3c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008fdd1124de6534d08704ee14c7f5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92788dd666c8a3015c70b84f05abd1f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec352fae98d5e4ff3c21097e7406dd79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bad3ba55efc63f64e7e12d4bb6259a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf69d2070bc387a1fef50dfe953468732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb136cae842c3f37b21f3583c2075d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66334c7cf9c55de9740afe6843f6d53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094911f6ca1d16828fdbd75ca8d6eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967ad39de3e6b8c4333b98b93188147736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4dd905de7459f2b030e719a7046b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e7311d59321ca62ad310f433f9481738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981f2f6cdb1bb9b671c3dde3279655739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081290843cfadd86cafd5805c1f5166740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2c7efa3760548410f2e2cf6fe34e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87985dd070b25944f05c5a4d0abb4dac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01ea6559250d0bd8d182f2359c298d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110e239342493f38211cef44cd3b498744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d77bec1a8fc71c615a229bd986812745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada69d1c27dfa0d05e37ee10e5909cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deda14df43532f40c77a4c67dee1737747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f36113d9e65c9364626ce5db324e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed90876388f9de253199a5300a7918749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae9c17704c61bb66499bbb9ddc1620750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ec8a5a54e451818f67216eccf7e26751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2435edfeaf002312274f1d1ed783a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03319fd938cb1ccd4c59983e9c39aef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026814c8836254af90d164b7768bba06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c85a50834b7955c87ae3609b24e2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe152c78882347d45722e265444f15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a918ca12a1557023295006b2fbb30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded7084f87217030e2ad11e5df4c1d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8769e4fcec948fd6c69bf48ee82dd00759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f11761fc64cc1bc515c6e0f1d91b80760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768060b318621cefde4a0f77f636365761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212188d70aad19af0c808dbddd139cf6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd370ad7dd9325e6bcf6750043543c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6a61df01d9cd31c539a6fe2dc740b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6064e6c058e019509d92e1f9f0e971d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e10cd2067dd6b0f7e16aea6b51f21a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579a089dad2e17f1acb51051d794ce1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f153e1d59f1722975e9119aafcbd7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3f5b0eb16b0e4845e885fb0bcb685769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f91502bf108bb1134299dd0de1b38f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff915da255981df8d44253dc3efaa9ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801fd31f513b49669af1ec8c5a19c8d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd65de72899e02fd97cf5994deccbb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d51d77572ba1b0ff2e4f623242f731774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9cb5cf24589eccd7e11796a35440a775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>