--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338be3ad48431a723c7dcbf13285521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34911f9bfa5d903d3ee9df6c547e1fce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d43591891fe441c74a9bdef4a7126f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388d11f6563469748916ae9dbe5b154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3b21161f7301c73d83c31aa1d5cc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fcd9c2bbc7b640bf0c5103aa079ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a620359ff36fc8aa2698acf226e7137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34851aba795ad3282050252e083b838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d7f0c87e4e66268ed1e956b21a9f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fdbb4a01d4206d8341d4fb733a20510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992311096003acfe8568cabb81440c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0266e0e235623fe11ebaebfb1820812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ee9768fd1a16b083e238bc87809c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38567741a975355a13aee2e49309f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d3196f31cdd5625031945bee66d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c40e58e9b3568de332457065de4ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c771ef79350a6cc835a1ebafb0ded17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26814fc41f3723ec45ba704f22c8c5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bbb6cc99cfa642417500df53bcda519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab354daaa8a4465fbac5d68b3e86c0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b135ca4a38cc1424dca866063e2ecc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5eef085a5727ad3fab784b4de7c7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbc7f9e24fa4e04e44f203f502e41723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478b7c0cebfc7c2f8bc416cf6d64f4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddb0b675d4a0ec5fc3df6d7318d26225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75148f5f0d5bab5bd59f3a23c05558d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414cf9d1fe4733142c01b2eefad75d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14f234887e442cf70d32f2e049562028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98922ace9077eb4b8738eb2db83bde8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952a6f786647732411d229d3b942b8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829bd12d7539ebfffcf46647ac28f3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3455f24bd7f929ebb7037df852fc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17496e5a83948c438b9929afcb3e8e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c743b8f0f6420084e0e9005ef028b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec7cf28d683e92be538fff0352317a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf1c244e08f4ce1a2678fa680df66c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c96aea43dc26977168dc7f4ed955d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25190208fbcc6d3333d3f105e5b46fbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e76a9ba11a41304e311d5f575811b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e7078e812eb794aa2173cd0f8805340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5ce76fbb654c499599483089925f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65752892597f5ae1d844601bbbd389a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9242989e8f606c57893b17fd7766b8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea197b011c965af0828ac2b84e4187144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beba2ba87dda2b6d83b49fced39d2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601c153ccf2c4655ffb3a2986f7597b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8e9f6904c185ed8514f07dafbb9d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899af9f0b5b2c2e8d728e453240140d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224513d7463667395e88bad7cef3e7db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35604caaf9ee7e05e60c8d08bed0b03650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58464d37c9e1ae213ad6a433da47b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f760c6ef00b8c6a714ebcc578607652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a982c1f31be5088b399574114a0a4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60678f9e63658a372af1a40c693364054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92817bd671dec47755f034ff3b454ac555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2b43ab4b0940f85508187aeae46e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de452abd08917116a87383090a32892257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366ba0aecf3e15e79898569a07480b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c13ea3612fb70cd00c21be9c56bfb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bf8d6c17ee6a948db00d3f5bd652460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d070dcac58ce4969b2a7c67ca507361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc410440b36e49650faa646d6cd731062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaea78e32624bdb7f7a1db103e5d2e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707e03fb8312ee6faa1299262730ffc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6af1149f4a2ef397853ae348aa10065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3f683993bc06fbcda27b51e15f04266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a795c6e2c05264325e8e6e9df1084067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b06578a0ef094ff6d0834a6babe9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013462efccd8409ff0f63402406d53169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d775f421a2008f001c3e7292baaa1ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a84c17a6e8847abbf459b305ae3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a03e60223ec7f2b680fd7ec481b9c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894b91290201c43576d0d70dcc5172873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62ecb19c2ae5d1b0df87e271c1fca874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf56c28803e6b59e8a4190564285b4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286e310e7129728f80ca1ffb0415a2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c44abbe35524e01c712889e49235977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5140f634d192892434d65b2acc5bff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7b755c901545ae4d2ec27b5d4c38c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a496cb8dc87648b408caf4a5401131e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e92d23cff09355056f9313fb182ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3132d07c9a14220e01445b203a939882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a987c7df2e94cd71bc3fd0feac19183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a61e622e3383beee88cf2f24b1d94584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e5c1c786b04f4b40dd4dc8c2f765a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47824563de0cc6c3ec873cbee2d15ee086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f298d1e82cbb2f2981cc6e883a69dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd0a08d99bc91f328eb18a570fb9d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6e3f28731e6254d7bd94e3503ea5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6220e02206a6a7e7ec324c4c838929d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4581d6ae099cfe5ea36c5652a9ecda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6310141d55c92d286dce2cde08c356192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3ef3b58bbc46a83a8c8c466a0ded393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10cd696164958151bf04ca6165d0ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912686cf5da590be302aadd5883d13b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e89d0fc9a2e6a0f85f4231fc5040896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc5ad2af899b0df6ae777d8ef4b5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91e3a986d686f2735f81146c82a06998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37324ba5a9d5fa7fd2e73af3652d46cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45631170c9b76f8a351df6d7d29cbf61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d961a052e99a4dbdc85b4c2a2fe17f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c93e913039b539e11ddd5dc125a53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ff2ad80b885d40ca8ff17b60d44d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4346241a947bbcb7c3e572b4db92c84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f57626614a5b871aef4b77e72168b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c33a0abd99a86d610065907bbdb17a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986840307b3c7274957bc7fc87d04a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3aa343534b51b17027b3033ecadf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb9ed6d0ab3531f76a4772af8ed118109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a55ba7a809c30b8b492bfb9333600110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234085de6493d1cc13acc138c1f312d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419edc004b75dbdf3cfe7235ee2a057d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4c401b99ab42e4fe6bfdc0ff12ef1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115e240a2c7a1bf539c2df01270403b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b5a154bc0af5742233c2fda5cb066115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d157263e30cd81af320c219e921cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a26230b75f785df9cf79aa4d5617e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee8cacee62f5ececf5df87fbaa23c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a88502c3acf6b3c012db0861f5966119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2cc4c5451cd7fcb83a96fa164127b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640757f9ef292a19b51b70822ed9f1e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6893c6dbb7ef1240bb5867d154a8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fdf9326f5a08e9defad0d703a9dfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d490492608f3ebb305d8f6bc7d4c7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f581fc4755912dc4e3a283785c20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76efe93aa9e552a8285c813c826c5d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6607c68b42fe7c0e968df7190d69ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053016dde4ace165143a7c734a58c02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b739d5be6ba9ef3643095e738c5514129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75e08208ec23f4d8b00119485f67b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d765c746b3e26f5ec8e2533d5f6c6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8594fb8106d0dff0cb7f70bf56a1308132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf9a9171614581cc47bc674ce05380133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdd6e1e15cd753c1d5b60b1fd789d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e576467447f3ea15019e384f303d269135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c939390217b6a6f3d786b1601f59b0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f656adeba9178e6e9c2195c3df1d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e34cf03570ed33b9a6c67236a0d17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73b09ed2d55d7044f357fcea237a57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490afcb8656201eb27377d228ae549f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6df352f24c88c11449b85e10f5561141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4146000bce359dbb3794888a4a0166d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8400aebce599bc84ac3393490d15a3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98a3fc5d49aef83398e5119745f6d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b67b77675ef2bb0ec2d874e9d5e0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a5545e350cbdccb16a2c7b95d6e5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d62a65f3776e80e014589665bae7d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f96fff844015e7b41dcb9e2a2b6f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33810359088ea8a9203f882a72e1cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b3339abec68517f7d2db9e86a3b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cedcef59b557e17ca9ed726763085151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af88f613f7624e2bd5de8caf156a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7775eeee1b347577d61b4efa07305153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb548b11650e906602baa1b696b4c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa10fad13a397fbb2fe6008a8fe045155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64991634ad9bdab928a5e8bc6ad388ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4e615b2393966aef15377568175a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6fcccd8ea0a74d53942e2c13e6dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37113d2437e89a92f168493ab2546d69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543506258b76bb8851d24e9d7eb34758160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ac4d9f9be6c5cfbd07c71ee34476d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc9e0809a9e93f989243bf2e193a90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb504237fe01003a177628b1d19d36b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2441c7952d96ef201e474401639b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e5824d90bf55410ddbc96f6eb73fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8798bf818ce9682ea781622d14aa148166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d5526a1ee5462243b841d59e2fead167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ea21dbb27fcb3664ed537c42e2942168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e73b76add0eadee65482f8b91ad85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233280e7ec132aced3b4e97139f8c5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171137599f6b870a9f2de0f3ec627c1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2607d3dda8be324c350019437f9035172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cccc59ebe38db7b5704f48a68a3cf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3383830ca5615c548fbae6428691679174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e3542ed2221f22243420357675af2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba69ce4aa55f85b1ec2e2ddc5faaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7739d468cac2e7541c0d8ab1a575ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea29079ac308446cecd3896c5d2496c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff71e5ef78f37fad46f6342bb5824f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899912d541032f4341edc598a9c23c00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df31c3bef776c06311bdab608d501a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7603720abc9e78478fe85ab0a5bf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b5a33b0ed1b69188487e14b268630183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279201690220c237f939bde934b437aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb65df1b475d088d30844cb7c5bf710185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d03b48daf49feb02b0a08262bede1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e60433adf752bc3ba50ab028607bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437256fc4a6eb74d8d073cebf10914a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d063a9403b575d5870ae6802a31433189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555036abf2c0a10626c0bb0584548e02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950a5d323474dfc5a29a0bf47125e67191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d23e9180d6fb9e8fcf30166b25acb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356890c6ac357db09bf2d81da61c11d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8979ed02dc563ec9e51e56b97f6406194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a750961a5f3fe9a6eac4cec1053378195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f4291e3625a61823a5c6a1725e85b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec20ae0eab3ed68469a6d3c7f5b7fb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aacfb82db01f22135e85207fbebc3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db9929d2e154e4a13fd5ff1b8c84a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e363fb691e55e42a2e4df7f2f73c668200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b9a7453dd08c2e035f3b7f262a94d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73b2e2a127ee41521f8962729d10b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3716bf292e049cfaafb9187b70e2315203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850210db18fcb77c09eca326fbc4e24b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f11e03679da41bcb82b3f1763143a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d157ab8cc3a81d24e339a89ae1a92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4c433d2b7ff9e8f5386db5db75334207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ca26c923dfffda680f1ee5c249800208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50635ebfe6ecbfb2b1bc3b95b584e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5c30ce7dffb7a99518bd43e8bb3bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8442770076669c0e167ca4d5b5443211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ecb0a82ce867a33873d1418e0b2b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce45f932032a33bec35e0c216451318213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb899c9b3bc5470f2b4ae776c59704b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723edfa811191718c6a28cea6bad5c98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666ceca4155ebd2a8ece40d78df32c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea245cc2985a024af805e181bcb776217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ee970852d2228b80c27dd608674b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca9fd1169ae1951e2127ed8ea15c6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e950204f3fc11102fd9a86813fac9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235695c767837b928cc5f8665f042687221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d245da7375623d8bde4d44fd3dbabda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abe98c1e3aab3ab0e8499ff92fb955223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346a63bb8843683cd070c5f1d9f355224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54128c2a432d85ff446a827a25c95b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a980b6952ed7f47da6ebbdedeab0df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee7ee5ead78e2a8f03f79293bfd73b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bb3f913f9eafe5239d3de845ae70d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6030d306cf2a3bab6cd70bb041e66229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e611c77af9e58fc91b4865f1c34f59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baad06deacc7613a9cf596215f587c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbaf3d95a9ca2d32f3fea520e38c8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a353fe5c48a898216dc59ca752855a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2b0ec3b5b1f954373b71e212f481d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4b99624626c6aeffcc1203f9ab992235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e369ebcf53eb6ccd2bdb54fa609c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7506d0ea4fddc23d9901df367d02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6208e1dfaaa17664536d1a2252558238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00938e1adfcb2b0bc8b80bfd5d4fc7f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce19f63493be247ad0e3b044433d25b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021ff56c9c9b4f92929d4e7c2b64ed4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6664dfef8311adea755500880d8fd54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713457c8b31fec95d6dd48aadb1c3f41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a2b304be6cf7446d502318d23eb15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a85d6880bc06a214e0ce71da98440245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e2f6751ccdc79568e29ae48946cca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1579de05b9c67f56bfe04b5fc145ada247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee198e490a2dd35658147a838c5a88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2660a277f265012273f83910734a71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1642f912ee10c527012f8e7028bb1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d56fb4fb333bd05be70781e2f6f27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6b5210978e4d5828ce762dc9d4a13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125240fada3109395c852a373addff8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4902b79b6cd2131862ae395fa1ecac9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758b2964aab3d6586fcc440136e73e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc398f70ddcf1f1e9a6596003afe55b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a961cffb209b40e0d7f3541abaf95f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9e0cb04d5fab5a8ff99733070a18e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622df0336f6c5c22ad57c8603f18e841259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c159ec9ebca5dbaf74e167f74fe99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0734d2aadc49633821a452b5ac844b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ed103f335ab86c32f15cea7e5e10a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c2616bf9fa42481b3035a0bb57af6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796a246a6e8db6c25c9c7b7e399b1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55279d3e98358acce89f2f1c21062717265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e56bc5c19c7fb5982099c9dc4f833266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec014b239c02943b7893def1c48275267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67ff084b0b2ebd1a5734ca13119b37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c147efc68b2739c82963b27deaa95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1de6947e27510f36e885c365e435fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074004a27aaafcb0868b0e36b021440271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d889f341757fa460831ef1b6f39aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7912e2431a70c0dc308c0300e434445273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba770a5d35eb0a512e56fd7239fdec00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74fda19acc5f56107d00db482c9e63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be8f6a5d4ff36ed40c601b532cd510276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3c5428553d25335b42f691be16a63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca16e451b4a4089e5c565c96e236e60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eb3ab5139e2e89a8580b6ae65c66e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7a4c924897e402f13cf53f996bcbb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f21acf0939651e3deb6bf9ee47f732281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd881d3406664d58ef8d9bcb94d6be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57972927d06504b207c49a76b4afb877283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd045530879eac7ae825b8f5096eb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b8c67b5626ff007a72838642c3bf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef1bf126f8e237b2875ae7ab084948286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af77a33b5b813a00b6e73f7ff45c8df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ded88b0f55952af922423e0e8e690288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370248d7128c2d64d650a0dc662a435289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d833a7f5f9783675572cbc3ce8a6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566406939ade4b62f669efc83008814291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee728c3500aaa582eec706c4bf51fbf6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a10c95e580857b8d3738289a0f214293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7d56304c575362037192831c8b878294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dd77e23d1e1ba7ba92d500201e6a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6550170809886640f63052c2df17cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e152d07904f2abe68eca7e771522cf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a5ee65ceb7052748dc75421d86520298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45c9f516e57d889c4b29c6af2b3149299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b46aff19da63313950adfab305a7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e2d8af12dc705c9d9ea64041bb3de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fd212fae4c95a68768216ab923f1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0accca380e0367c706475f44c71202303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d0b0bb09df85c96f305536515f2ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a023d54fff72a4de555e739bde7db9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223fccddbc918b7be5b9d1fd925194e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c06a2d94a3bbfb086429dfc9a5d41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f83066334f73c78573c0a72aded535308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5862958bc035fbd839b6fb19558ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3893e42b4a9e4945ee758ded33d7471310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac58a8219eee7afa42a5f48defd6d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5f1c3e71c28851cd3b7ea4b28995c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fe7f2e9c79b7de1be315b6b2bf6d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc857cc3d20523863ef651dc5d9d22b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb02e28b656324f88785b84f958c4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6420b49b185975000d7f98e1ad3274316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea424425845417dbbe80416cd89e9e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a677bb2c28e9d26ee7a6e508028ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938190b4b53e9d23c49821d80e3b13f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1b6500bf9f46b605e72c73462528d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab02d747aaeecaf9ad2f0c9b74ff9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbc741bcabc04ccf8f953a7d93a89a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7953c8e2624fd7955ff4b97e3b50312323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c180c1143838c2d204dd7c56835ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826e5d7195be3d994457eee3600a11b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571336ae19caec4c041a3cfa443d14fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509747d5f7691132cc0da08f83f0d74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d9f3a3f7b5e36f6c7290509a93bd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a0c60ad87effc791f158aa02399d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aeef2b90fa057211670f6538282d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea3727caa197de76bec4aa6d0f7521331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6cd512f8768e70e8fde45fb5c9454332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9bf96a3cdcadb7e7b4b9f2fd2d5a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bb78ed759f382ab7dfabc1e50948a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875285fa66cd4e3689334e9ad1d0aa88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6650bbbd6f2be6a38a1ef98c7232c54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e477ecc04950755d9845746fe987a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be2f1ced45c4b4b35520b11d548b8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e16b051f95c47d87eafb997a300842339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b3b90540dfa483ba485442d6fbb39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59a66430b95b1ef75b6a226661799e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc7d9938a29cd3cbdda69c69bf5ccf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f3c715bdc22f469ebb3d66fc5123f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a88064ae843d50f7eae2b9a4266814344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b198bee41278fb17c828001fd72e092345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c574508224ba8ad945543cf6b245346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c151ff3cfe1397a49707542f21d2d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f528b96261f0b411a1dc798e5164dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba0fc6cf17affadbc7ccd827831cf7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5ed78c4fd47f9e16baaa75d2378b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01622a90ec01f17102397db2b6b902ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ec051bacd636347774ac2962b3e66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1a52198fcfff36cc445ddbc9f00ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400b43a2fc118feaa0f7153749c6140354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48595160c6729d2ccf720c6d05f6c680355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbed0637b45146e03fb8baf28177cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0026bef2d93ebb9fd3e2abc259ce4a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53582ca9abbe8992b228e25373ae85df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc827e386327dde594f5cde71d9c3fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231570358805bd2222f86b3ec8d2326360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4599144cc48494bf90a230db9e068e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dc5f2d1b2ee3c7ea16987a1727fc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd49bd0739f2672dc403fe76774812363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087330c2a525579fc755c7753b223c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfd5331834454e93689a80bc325260365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee006a82e1eeeb6d2d76df503b7a214366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3886bf169ba8bf581a17c6acf6c28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c6877ab97bbc2667e3ee721533523368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64372338b3acf4d84f9748efccbbfbf2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fba976e1de4a058f9c5670842aa20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabbdbd9c573e26f2ea693c15faf6bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3457b07930514edc9ab35d5ff312cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66413543ad7889359318ad6dfe1f3f5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd3f4f3fbeaacc680c525395054d3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9d7de2af7080476d15579e5d204e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78046c6046d41c669973a7456ab635ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17dc6d5ee5af658cb80f0c4644be52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb80d7ade088f3a9364f07acd454cc5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ee515c38a945db4ae9d220fd2acd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09406bbcf143e22fb0816aff81c4a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510592a71278e4c14e221a99bea4fb20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b0b9a441bd88a468bb4d10f967d5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba11ec875da4b87b901bf2daaaa2f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47dbd51cd04925f226621283967cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf789edd3b17d51edef8af02a05a4c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441e5ce4a1885256dcf55b1119e6028386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70148ed1e75d9049657be6d69dadf6f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43bd5fc1faca6acfc78d9bf5dc80f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbaff3bdee0ef197314cbe79b21eb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55846a5903f7f3361870c4a2ddf9612b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195db58c00a708452a9433468365762391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eceaf45ea3f9a913b60d2b4881e96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb85ea1f5d7d86f0d79aa2569bee8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308bbf893253a36208a15ec0f3dbb40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f504ccb99b3c78ec83225e78b09d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e13d27cd390914bb4aadbe9b2383b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f8b25e55049ab0cd2f68f0ffc90c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7efb25688c8a617cc7525a7a406207398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baf540cae9bebccd6bc90384b68f17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f256fb8e315079e27efb33e43419d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36e4de278963957fdf79e4445767be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f615ecd6571aa787cf46bc72ebc752402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431426dff6cfc6d04b2a76b12aaa7e3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237ead89dc2dde19eb9e415d578dc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b082596cb96b3684de39381c2bc36d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce6471e5127456aab73c2b1b32077406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c30d9300f751f34aaaf7420fbd012f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ccf0c16ca7f6330388d799b481af1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e1d20ff9db9a044b2779e8751c44409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186a70598e2101113cae6d50dade6e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797e6f2dcdc6f61c5605514e3f1f78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36369438b9a517fe58f8aa1d66708cc3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80983e5b2d50d8d5c382c3281c6c272f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680c356aa587e6db4d22065a7e8dd82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ea208b1c4b1987d512fd4112bea7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c8ecc674ccfea3115e5520855e411416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70265ea980d7df90243d2687856deb97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b43accb20643a8d7ec4b61042c0445418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705211622039806ef94090e5990d8b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45952c59ebb2b200b4981c44917e28b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f86235649a0d6cb71631a76e142d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c4c054e1268afa9baa8886caf366e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc765459fe818a013b51012f701ec75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d762ba991825b616cd18768ed5c1a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f63e00148d17eaa13e47c92b0ae15b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d20b2b73a181f0dfe4c4850acf6f0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0989c21e2ef6a851185e61ec3bea44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c87dc41e98c11387aa40e41b14d1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6a89f4a274d6c95d97283258b3868429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40fb6e0f4387182c84cecac8cea6ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7945ec0822b8ab286fceaab322a030f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b193f40e1131e7185b65c92fa8026432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198b3881327a4ffc80d85ce095ac773433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d200a39dd292768d170dffc5e44781d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391ec3d0e1d7261c149186cc65e0a71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2ebd4b8fca43bab3f1a8ae13bcbd6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed913b8188e8d90148032bae78cab3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588f2e5813ec4883737cc198487057e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebadb8b6c38beee66cc6d1d464f86b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3024efefb4cbac60bc6d6a4f11b95c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334e526a654b1ad2ade9b9ea129ae07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d0fe292d1e92d30ddb78b91a8ff39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bee48a6ab2afce3c427fd515848bbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a79bb7c298fb15c2c09041586a1a5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ffb7807e74c2ebe9540fadd6c9436445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fcb5299634b9046a7c74165df397a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf608c6f84a7c57e016016a31f85103447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47b194df896e9f908fb06d39676f60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84edab5c193ed1caec9f6125b0d345449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd7f49ecbc7ff5c5940d8b70bfb987450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047388f8c7807bf86d5ff49d92db958451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fed8c3ac80e4467fb3ba4dd7a317b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f6793076e1abdccd538d64aa5d0d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad003b53aba942a49bd587b64300f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59454be5a9f337ef7545c55642a7c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009da690613c569c9c417ccaea0b9ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e215d7204a0ac8879be1d5f3c0905457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a868e4c673b0493835e0529b9c921458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ba95decd6f3671f083142f5cce898459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695c0da60683681443b278c0b5b62e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8bc4c77ade8fd6630cd2ec516e1b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e508acacf7665b37ff0464ae8cbe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ad9a59213ef724c97f63293ea3cbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7738f35ae3325ae66c332dfd8abeb06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c69eda189e1f76c654a9e7e351e32e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc80b269075a71eedf276326935f8e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113cbbd25c812f4b9c1b522d157e3e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a316850b2262f3aaeecc91d329b7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b9fc0608b7e39f3bd83064967ca24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a5a9934318213d4a9be67b7205f26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3862b0ca5ada826b76462c2aca3c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37411d4a242a79b982937a564f42a8d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dcd5a43fe514751c7605636756788473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2dd7140de276b85606c8ddb641f05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19595f1ef3c321440b5e01ef9d3467475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e00d8c2e11c8e4de6aaa3394a35a2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573839680fbd723199ef4d1e5a3ae526477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dead366ed57d2f99d3525ee3751b749478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236efe84edc14f2b60c200bc9924f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f116deeff84b85e19cc196eb0a9d86e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1034574daed6e27adf544f297de24c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68c2ee6dbf3a9faa7e3e9f8bf0febc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df8de9c3a2e1d31483c990f0e3108e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fb33bc9bce4b110da76f3966fd41e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10591c78e6d69529768fa12c04638747485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a190bdbaab093fa21a167d17ddc56da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128e86b2aa62528fd335af32d7de096487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301daba6dba235ba89cae5e84c49e1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824853db2bd34e4e80792019b3a45d04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2ac58b14fc58e6313edbe612b72a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c9bf7d143fab4d0058d7bc9e0056491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fac84767486442f00480a03f20c55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24609b171b9509b407bf9e6a2e2cf5af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0988c134565444c5bd77d568f1a18f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34906a2138aba830e8504041db6f52a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702d2ed7819963d9f1de70d9a944354496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c7346b7015a5dc7a9b0cb3503169e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59b58202ab6f55fa1326a70d0e4e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979bf7ab05c6625f1dac53424da9ec6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a79c2b458a7fee6805f49dca4ea1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4abd89518991b70a266bccd9ca92d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368fdb1f1d9ce6e9277e4a8f0c411dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd379773c0c58122033ce981f9afd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac021a67b16b1e0567c76d57a2cc89f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd0ea7719a7af21c722746d48c560b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e22771c174da5e6894b2fc74854839506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3111c2e316ef7e690baeefe0134bdbb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710fa8a3a1c8a66fbc21f4ddfb014f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3714fbde916382a2fbf8e8f982e24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba262c420d2ba84a2d3bff7124e9c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384d0d9f43be7442e59f0b3b6be3f6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a338f282433fd94cc499b25ebdfad0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0968521023758ed1b0fca239b87df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c2a35457a6434ea6029112e29ce58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35607dde8b8c6eb4ab4d557866de8baa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ca71a3ea08e9fe6ffd657e153b9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99752bb3c3474d663e5d643f99be26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382cfce446e61f2b1d450aed3d672f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c0f5eae860c3450b5b97fe6042229519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b2ff41a3e085ffafe6f894afe3448520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67ca0df7cb398547409de500c81cd7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb8fef7dab6706e3ba8f38facfb28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7ab02479c7ff04a5053d434c03d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e8e45874e151350e6b794e2427990524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb44ef20476da4c0a9dc80ecbf1e7b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d23e2659675b3194ce34fff44e925526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0dd5898f8ffde26a315f8249fd50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606310a1c05da4b41642735215510a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cba17fe32ebc7fb7118c7e22425407529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518add5a5314ccf1f0a8653ac85b7150530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb606177b254a2c8624512a0ce17ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f3b99cfe944a3ff1a6378ed3aaddb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6a5d1b99c16bc27e097966b4dc94f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001c4630e6d2354e1130652cf5e1355534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d4fa51067ec63640aa4252b515001535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bcfab66f22accd09e74371bcd4495536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47a392c317757213492b180c9908e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcf29b57fdeeb1ffc4481b670f30ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eb7a7c117f8843b834c22cf1ceec0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0d8a0e3382103ea7dcbc3d8f122b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ab5a9ab2a13e0d7153a82319279a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d226a1c0902caeafc3f299147372542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd8c1f2398a80511935937a96212de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70185f1690772cd6ecd3d5d5d6b09abf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6b10f5820e6124145e8c9e551a9c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf74a402d298d23537dfedf01b6845546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e419e04d93bb293a1cdd09d8cf42bd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deede66b7870f3a41f070db53a3caa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808086f2f6c395f469b1e3b845d3c89d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90506a1e54c642ba6089dd211e88647550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fb79fe8b833c464a3253618d79098551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d9ccefaddfca9b81f6cca7ad2f685552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e2ff1e44e140e5a0a0993208c046553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb4ede9b5e561915ccb9af65f0e782554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75667a972c793d03086645be352b3505555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc07b89cd962b07fbd0c3cb0a0eb137556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e507b4b9186e59f37e47331aadf473557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b26e1d3f449539de92287d69995f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be20dfdfb4cfabb564f27be8b381dad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde94b82fadea77a56a2d1a4bcb852e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d29416eaa9d0050bfd5b9586c84d0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea1200e548ee297a36112f02770677562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3de77099eae940c9624d2f3eb1f96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251dab4f4744984dcc90e8f60e76e8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907908318386238d60a6ea6ab8f3fc8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be87d8f390c134d90a60c7d1dbb9a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d2a4ef066fe62522361db19603979567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd207b991c5930167836cf5bda9d373568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5666999fbad91a62460ffed252af0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762cfa2d1bceb793581c0b052ee8fbb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b044c4de8fbe6847ef804fde6b25341571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be746731046f4f17c7a110afb22873f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055efc0ad4d90d7913cbaa747eb6d05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818132a4447a5c5d90ca92ad9c03b4bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835852c527ff9c4a6ddbe2fd16871ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d3d501c789e2197eaa03df56d3ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add06f5f0bc39582da87953ca8d1ff94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2df7471481ac3703b60a927f6c098578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a73038b1f7f3d231f8fa39a673c7d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb82f3ac51af147cf74973b63142cff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b246c5c2ba332c43f30b899af1b6524581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a212991b81cf9a09ff6df53b1a6233582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47da1cefc4fc1747ffe98995be32b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c26e86ff5dfcc72fcd0459e5abc3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48946831e8e0b1b08834b5df4fc0c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb23b364216124db3d371efb6d342a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a251e7c4d568dc57a6a7c350324aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cf14cb13e78886f9a31eebf4896f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399a356be5c817520d74dcf420d1ba0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7479c442e3e8d8af5a8e50565c065590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6ae69fd6b7525ba8a3d948605d37a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2cff18e796f0a9f7304e60e92483a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51704bd243494a0901e1f343a35f41a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e26cad78dff6e51526876231cc5ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08e5fc945a2a5f38058db3e26f4152595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442adbb25e2e8ad20ec938715c42c938596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7e77ca2e022769bd86fa14b1c29b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf71c28d1952ded8a4c204c1395b32c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3ac2497b900dc8aa15cb4477f12d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574239f02d125ee0c9816a0d19ad0caf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7e15b4ba72af0f19ddfede3efb8c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28737b53a957c0cbc282e065cf06da6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c059efd2838516704c8d921871946603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578533474a44843f37edcbb2664221b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f616e454f9463757e5227c979aa269605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810d2cff88affa97a743e689dffe4ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69193bd233e31706b2c6e12fda74e9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d0347e87a4af2dd3d6811c2cd9dcd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7b5efbc547c9bdcb5fd53615f45d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7cffda3e4534a8106479e864f202a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb567b7f33c819af07d9b90626eadd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1af132e807a980e53e8c7f1bd2040612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01b94340d78803a289cf2db296a681613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1d7ff57616e4532d3f1b75de4ec5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14955631f8a6854315287ba99cfd6684615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de745edc276673a0bf5eb65c1f9528c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d5db9a45d2a4ca5321917312828a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd7bbcb6173c8a8aadbd9e89a30c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d45b924383f42e6c2c7ffdc5f81249619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003a49ee92fd8d58e904c34a4acf0fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4773733a3c04f511c71969adaedce8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a77c6bd9a1577790fdacfe2bf70cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077c4bd1b9d2b0522ae83553eb2d5e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a80fe42003c13a507898a05a616b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39c74fce89996b2c821cb31e084f37625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce264f073e0f0f97ecd4c68fbc3942626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a8ad185ec09042c5f296cca9f988d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c27469a9bfd732f0e4d083af616f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219c57ad02b99def6bdf39874752a99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a09ad380024b523224cdc45f281e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5be4a99e9a016ca2ff1510e15bdf0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d055406ff1ac6da673731d58b5bb86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eb4e160cb161a4d1ab0c37c0e6864633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687428cacd13f9701c0499966cec64d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d952459b87a10a66c834c2108c48863635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963efbefec6421459892164f32ba3269636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09aa176277a71d177dc9ff42b863177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafa8223306a61d296677df8a89d20f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9078ce011b23ac851a0987d7a708e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca619c0d33679681e2ea43ad7d943e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f79b17b1c201e97ce1d3ae2b83578641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118c2e311b25787979fb51e7d840473642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7624a87ab4ea138de63cddb2fed1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad2b86fbd12bbcf1708d1046e42ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde31b363b1b4c594dbca4b0180dbe0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318bb42b0680c2708ec5211180475e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca07f4f4e1c231ed0ab26006201d107647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc61a8d83a5982370874cadc9f20315648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e68e28a8da56234a0830e1ef97e13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e0523f2ecded64529a68566126bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe40b2be6ac035ca6ff2d1c88e3e528651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7777579adb82712e76e293ae7d4f4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b3d3b37fa4283b7a7cce5fc3dc3fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf2901dda3b1827231384fd8a16805654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd2a7fda1ed4247d6bc86dc4244e73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f017e59275aa3e5173e765294a4f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06afa692eebe5ab26724bf7530a1224657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dfa9cb33372d90cd8ca03e029e791658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60570ceb396e19e9c593161d6e5e6e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c75c627b026abba447f8889d28978660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3eda41c1d9b673b7cef4c360fa801661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ea525a9f6f478248637051983d78f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3235374aa130af6914f2560166c7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438869331c840e45571eeb7576f8d99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c6f89f02a52d8a5f67bc1f526deb2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4ec66c4f83ceb5104e0d475dd5580666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348470be3d23a32921ff11065793d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b306a68ddf2873bef0c82ffae0e43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e76065f2592fe8bd2d0eecfffa9e06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933ac8d0a4cb943bfbab430b472a654670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa00d6ac5d615704d2968c0cb54867671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a1a6e12df894f0ec21687d1d3aa4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e36fa2e82db4668a7c51f4e99550a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ca69213a680adb4f2d26cb08098d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9a93d5d846d50b0e6054423ce9c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26f5f66d7b1bd7d400f83e7dcf05a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc43503cca538f30b67cdb4f699e2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873c967a31dd9ae8c43e8df1c438d96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91459689806926bb14b4d4239048b19d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9d123d52b9359967716491ef1b2e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add410a6ecfc3fbcf90ebf15521f31d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9261deaf9abbcc3095220d1a9035d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b31dcf42884ea914cd68e0409e224d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8393164f8dc4331b52844d6824428c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa07079784950850b68bb555666597a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7c1fbaf02519cf8574654bf46867686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8129c18f084956a1a023617a51343687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56c4ae59738824bc918958ce143de3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84f6ff94143599ce78b621ab0e8c13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121b9ac0544f1279305db5cccec763a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4fb1213827a4090fe0a260a47cbdb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e79a77a919949128a1de251896400692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af7f87a683d0b4ecbad6c8ac57c1c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768cac584faf3672b59feb917cc74e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5990c0dfece041287e0a5ed268f7a34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546b805c2755b333a1df5ab7ff24605696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fef1c565ff76afaf8ade5fdb924de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b379d91f2e96a4dfb1e9e457297ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b7bf95c2e0da4f9f44fd1cfe9e544699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169ca07ee7b5f1b2dfe58ab037e0e12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbd5bac0cacbe34a0cf31ba9bca285701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b47b11cc8206774b4bd1a0c59e8fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeb2c909e839b8e921b2bf3a7ea459703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4397b1b98d92f7779575381b9adc30f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c53a762ea59a60458768d093f640a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218dd646f917708e5a9d7d46d13de30706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787bf0f4d59fb615ade175b57264e01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb8caf59b76c11c14afe143625c62f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73f0289360585657a436710e4cc4cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471c8030585fa272e1b859a01fc598d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aa80af5539c80f36fb4a724c08ff0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca2c79ed426997e2eee7e10a5fc08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5306cab07ded33853a1e288cebbd41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7b73344dcd80f22e7087e88381572714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61ac8cf1064c0fa401be1cf846f851715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88c37ab081d29029b15f2bda348d9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0644b62a098b5a2ebb2d7ace2993e41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57865ae5bb6ab37be38f4d15e5b8660718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdeec32b092b84d23f04cce185e5fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5eabc68acd39afb0b3feab65392c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c8a40e45eac7b067fe771684f2e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f87b1a556509235416f703bba9ff6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e74d53f42e73df6b4f60faba0f8dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7fc1edac607d91aa2161d9834887f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c8915ad4ff89243160de4c5a08125725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c0ea211fa373451d4e35ad36996b9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5c8c28cb6c49b0b3639e206073a6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1504d8f86971ffb165c4e41111a5e4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60716b18b8fa442743a19fe968e13b57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600991b72a89332638eaca0a28bc4584730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666e38a13c2e5b340e574a6bfc80767731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8beca921f52ffda43ad32bda4f8a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a43b282100bf29ea4441b732b9b8f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324df176084a37f2f936c52e13916b3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393b688754ff5593a5927a742233602735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933dcf731aae84a27863091f62214dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9837387e68dc113ff4e235ad744698a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2ff7f64cb042d7c434b22fbf459f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c95c1f3485425a69050d7135bc931739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b27b560a421c3c8a70d052ebec989b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054071b95650aae70224278ba04312f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf43301f47abb4ea560324272e422b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad017de79c44b526b1b7600c22b9c1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590982ddbba410cb86f9ee97a942025744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499c1e8154412fb5e2403af458942eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c0868e675e3cf4a1cc17295b40c83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7bb8093bd64381963209fca6dc21e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d1d33991a8cfa74d864cd178c3531748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f61add420c29e84c562eadba745e48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2b076b173af04fd45128b7f2050a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1a786783272763a52bbf1fd9241fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6b35e11b881c9161e589230582550752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757418301c22fd1c7cdc66b8058cc4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f060743c0c66dce1e512b32084e260754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c14be892d704f5385aa8811dbdd3eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8ecee760c3e5f0c4eb3c4d29f8e8e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c01ca3277d772836dc471e21e5b3c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0ff35dd07633c403c0f86989f28cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6deb6bed73dd1dbf529f037a54b92759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b6d0bd999a2743786bda493c14408760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b967ee6f0a98550982246679321320761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c34b5bcb6b52c2bed185f2203ac76762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195daed2045708494b9fa9778d0aa29c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87e1959bcc157a290f9251cf6e6402764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508ce258e960af1b83eb5b77bca7b48765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0324037dd11f5a903fcfde32030ddf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5df3fe9f8a5a696bfd622bf361c945767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6730631a81858fc6944799c8a55c8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd182495d63b9b8f2c48db0bf10ae0c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b038bf718c64f90d2c9d4f31ba8908770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fff6cf0fe338d8b4769084729b4cf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3b8ffcb522a786b40192ad8dd54cb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f6d9e5af00faf31d9341f55f4accc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5777435fd6e4f8961701ddba50209774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eef2287e1f389f57b5a1cbea76716775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c25e504bd7d5a96fbd9c22bd32940a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78979320e863694d82832fd1bff29c4e777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59669057a3225480effdfa6c0502a5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c81d002e3e7a0a2f8fc895974503d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4d37da5f9fb4c42a91debad9eec883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a342bbf634858ab9cef40013709b264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bc207238ffdf0331b3f390ee3c4d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5592692ef349dfa338f3b17a890c1fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e816bd0dba8207509061452fd01d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058fcbb3f5f6a5fe1d1f0543464bf2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ea960a8a73716b14f3802ccbd5cc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a693b00332bafdc3ac543306ffec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48662e165b00b7dbe966558baebafb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b597458f9aa2a5739d98acea646c23812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1615a8903b9faa402498ac33f7f7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a25ae4d3472644876279fea8ba91b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14be92deb2619825bf5e38c2979223115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b4348fd46541bff868ffddcdcc18d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29fb5eedb66846db99128757e226517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed485aeb626363aa7e77374f17b34ca918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d083d0352d229c582184148156d4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ef0ee0aef9b05e593f011cb36a66a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66de5625699d438c6af0c71667654321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61220e5fcbc9e5ecbb8c920d4f6f0c8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7962becdf3fbb15a215a3737bcaceb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e305a2425c03d9da349f5848780cad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc693c131997d7ec9c4b90c6fa72456e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a24a506688bfb5843282f3138b07a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051acc7f9de597efd2a9c03502210b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f23dd7238d42d589b946031cd929028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd8f7639d5dead7218373d5c5c692229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd5a24d5270eb42060c1eb20c1663230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f6c5b9e21fe386097f25577f92b8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aaa1b1c94e68cadf1473d3ebae02532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a12e05edc81057ee94f1a2c988d0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8b95e69d2f322397e4279f04a612434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ab5e02f4a28bbc8bcd4e3d5e2826735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06f9661c378c7c3f71637de629728436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a08f0f7325c7737b3930b090f646337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130172697758e2be67c6938172f0c89538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298182604576f76f5b202ea592f7fb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c35e93fd97439cfe1c7dd8981b80c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843b55b7667e9852b7b30acac52e90841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5238fa6e03ac1fb27b13fff24bc39a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6931fe1ee9b56e585b4769047b2a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02248b2837d05e2f7327dcea9cbb51244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e382d54d2b09ae12bf5034409536ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286c35f5e53ce4edaf4095d0b7e4bc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c17e24c2026132a83786a4e7be40d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09975629a61c2d498c7a77fab3241f6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f050f6e26fec5d89e2e463d5d9b43c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c15d3dbddd4faba63dee5e8759cfd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc52b6140ddb20ea6303166352a90b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e49925f573809f2d86949be95813d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e16ca8be5cc2ade68eb4577d7d1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b859b3fec75b7affa5d8894772cf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50949cfd86a723bb35e8ae6c23a4f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a388f8adeb885a03ae27c0a3e7e5d7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd837d0c5dd6682e37754c84ab3417cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d79640a61d45b6687f760e2ab215a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c9d8cd4f0a370b71a75fbbe0f48dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02205cd695e76eb1ba4d0b1d01624be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e3efd98ba9e37b552da6c80f6d39861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced371bde741c465fdbac547c753b0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae0f075a2aa6f0c12e22f4bcb3555c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003daff308c08909b62a72b617bf84364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35536d44f27ea7defcdbe513e0ef91fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3911a18b0be34831a904cbbaa84dd5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca73842b6ddf74ca58524803f5920467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5294189b013cba5a5ff5648961d609f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45467ca7e7bbdbaa643abaab6400bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ddd84bdf55870ce6f6d659960920770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1b6e2a350add27ef7ef03de41b35e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddee692e864f4dde711d24940b282272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05343645e715db5708ef0d6868fa68e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db83fa38a68ddec01564d22bd1188674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87a5c410f21658953c09858dde575575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c199c32b0e806581cc426f9a6cfd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b819befcebeed3b4fbc68330030f8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715d8a17a04357417a4d5a9dc3024c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79db653682ab1a8b311d538acc6b9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf54bf5a05be6c94206a2979912d4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b585314fbd980f802edd2cffe1342981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60639a5ab2621be5dd9c9af072f014182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434134d26e0cfabc9dcc453527fbc8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22322bf2ca1bf7494f4211ecd34bbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8303dc006357400668ebd4daafc3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deb60f858289d244891131db72fecb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83545fa0d88ca5f93633543bbc992f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad33a461830e3ef4705654506a25488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f084d3ea2e1a0fefe067502600c400a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c5e16ad3d29c621d5d99a48d4e00790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b49fb383e0483e63e8fc49fb773cec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c402c8914e0be14be4bf87c13342e0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d672ac8af8fc03e09cb5189f8bf6ef193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6baae68cbb621abe1f578730b7ea194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f8380a8ffda7d257b0753186f560595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887cc0ead8be1d52dd42150317c53d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de939941623826c0905d20ee4e413fa497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e874336928d96569fcffb5d834a6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146ffa7fa476703ed619830d7345c2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd02ff64ce0b55395ec11cdb8102e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4322f784c1033df2ce04c5de6a4c98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c2ee1152e4187d10024cd098310a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9989f401f7fc531a851253fb56543f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748fbe131db65a7563f5ff591869921104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2db522f580ad07bafcc861f59f7533105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0011386a942a665ac5dacdb462079d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9136c58b7641e170b76d7836c837b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f562f4129c5ab539bc3f01c5a45cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ac69550b26b13abc8ad88c0bd1a22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921206cab49e2851aee025c44388fc92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc527b86dc3e813b3279108b6bb119111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e64396100558a4e4cd7517697c2eab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6ddb844801ca509699b00b36ce0f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f22a802dc04f47197c5d60015e0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650eb1f019179da4475b19f11e54aa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334132231eb7a771df6d8dee0bb9ba6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa68d1229bb4f7290aabc8633641e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed3f832094841eae811d19c382a0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ddf2e1311b5190bae436fc9334fee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6513153092ad4db299ee76c25e61e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4840b19935257ffeebc7fa977a6e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd35c20f7123d6dff38d682108e65f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3840b5217a4aaffe20acaa90dba432123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519135ad3a8545079af4304b93f8f54b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab19edb6267f30804f0a6f24d7a92cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c623224295ed82c5bca07c965253b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3b46dbad533fae416f8074a26971127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c8853bee69c51824d24ac77668946128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd185f06813de2baf3ccb1752edab9d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96192c13c31df64836becb929c576147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429046525f97bad5da6ef9cef4d10f3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fba2d60a5c7e542fe1d0add7604e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3270032b0603826a03baf0facfe76a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2a32752b510e9642bff34be33c5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddc10bc3056f3d38d433a2c7ac633d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b27098e8fd5790740a6403048392d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6c84bd71f62544b00c0d4b496256c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcde0f5d3b7eb11e1615c86811cab9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a270995993f38e83334f090246341cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe098fd6dbaaa2af9ca1df2d72606c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771f34ca09e03ac43e6383819f9e61b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baac5c263a688ce12b652c2c8c61611142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063316c371f80f6502c036e05dc770a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e3e643c531c538d215a6271bea320144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6a85d0961b28ea20ec382874fa691145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c79f2466ece0895b7aff759c5d6f55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fcbdbb189f58a33187ee10ee7165a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbb0044f4a1ac4871b5b3300854b5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292e2ddbba28b200b4aa30328659d7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75d3e47ec75969e884abcfc43ad4f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9635ae8d47da6401de65963f6aa77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a12e30d51227b56c7595b4ca5c18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089730e563a5d1add301885eaf27a56a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d634204c6e8c11af7847540da3d01f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c052102bcb1ac7a4a5d4f45638635e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfc36ebdb771f7804c70e8ca1a0ecb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acd6755abc89b8427dc72e03a3e3c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f4ec3e560a9dee5dad6cf60f07573158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa3471ba612ce56305e0f84f52f528159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149d5d33d09d5840b4611c359bb7af8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d451d92cd40e38ce4c1d03c1946d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba284e5240dfabc12ab96014c7fc7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd5c011b9497826ac0ba8353bd7f69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c10db3ad696a7a79fa0e41f40191e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa76307190654c375b28df80a3728b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f934c78eb697644b3fb07af4ca5069166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b58e6705547f21368bcb89edc0e709167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757becd5ca6a94db56745e4400307762168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edcc4440eaa878f891e49ae8b071c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236443a5821f46c34057e122395c0463170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80cc294f2583951eeec2b079d55170171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5955c3123486c59c2d0954cb38c20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0291703957315db29f185873465127173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb54c73669398fd0e7f3eac9ef42b2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2211f10d6176282bb3118b1cac54d9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be89a1bc92a765dad4cace17f61ce6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17bf5f37ed80da50153827c34129a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18bee820c50768da1a056c3a8b8bb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf21cf175960fac0d765a072c0cad1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaffccca22ef9dd10af71d0dccf4b07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e65d59a8732ce19706c0723a425c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79b8f76755ecba27ee257705e2cf1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9321c146d0bcec7d760c80c1586994a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d19c509333473545bf91452150318184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d990305909982321e01b7a77f6f6ab6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b042c49c805081e59cedd11f70f9332186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f80c29a4383686a266d57fd0204b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4a6ee8c44931d67669eb84ec70ed7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72839d470f29946245448704d767c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1043c705df91329f3b7985576c4f3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098d3b58aa36c3f48ae3924ad6c9c70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3276ae3b723979bb64968284b5da0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c23fe586eb0aea973406ea5f9b02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7468bdfc58f0e55496505bb373c08c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a435671ca16d12f949a79c7c4ead6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c07055ed0adc7e0897c44705c2604b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38f51d29a4defbfe675c2427451df4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b1a1e20209a44994cc435a792b57d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570f37d93e9f778d3efca165801f327199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f308f40a5bd6ceea9311443711ccb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f773f6996b9356fbb3fe1bbec475cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a207082bae4609baf141913214e88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3115c8177b8dbf7aa8b46c6a24809ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692d6777ad15975b2ef52b75d892ac5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa596073b58ec257958583b68bd3e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2189650df3b64da1401c55b13c352206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d65c72ee1a71d056441288e82ad704207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42d92ac7ee0f4f01d5eb8c9ff8965f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ae80f5d55a9ecc8f082e548d80a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461b7d77f35728f8e5197ae4c3ebefb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e8ffc3c49a4e2055b9ac004e5dfde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef55cc7031974427c637770054213a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a66e78a542b9d9ed803eceaefdbaf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0e2163819e05fa296b8f4666e56d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3e99d3896ae96bdde82a2dd5ae105215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d107bacbee8be5d78ba3680e221014216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca48b36346308d6f8e442b82b30bb0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43d2fa9bb6ebe4fe613228ce34d410218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefe6d6b2d35bf65fbfef908d7eac23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01da4248261147b1456a5a1941f33a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb0294deeabb62452b819a8b987eb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba3ff09c3f821b4feaed362b8d8467222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f029494fa5c0a3d8efac1906e23bbda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6274955a243ebc9e296abf641e860224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73f06ae860e19a3716455ec7921475225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f08d4ef2f2cf7a21a4a53443c83922226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d5b28a8707ba3abecac034aa85eb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567af88618c01397b4056d0b310954ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305499f3f079d0cbba94fb8fec0b05b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af8e828c75d1b9f33fd547e8dfc9c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff522862910f92c52b20650958fd92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3336841027bdb2d68fa74a29df68c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c8779b0669b1d099a284373de025f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8aa1d86630f7b944e92932b4b25b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b30f02b8326755de395b35b25fa83e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40ea34deef0126252c11fdf4bb0963236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee923e6e366e180bcbffb0d9647376b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7db6000f0ee6c3e4a46e90b27b31f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddbc56d843cf0181071b89cfb69ec0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c379f8ca05c2b65fcf734eeaeae37e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2ee24fc278331c97030650508667241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524de43a0a270cdbf7e9da4be5723619242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68864b6a0ad0550c223a38bf91ae23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd57f66a935caf5408cf9d682f42ed2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb4e45ebec7d21c58ab20f3ff2e993245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591cbbd6ffb433bcc35216056595911246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256952797e2c88838cbc9cfce9f2315247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630af08325335a551434621846167d46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad1f4bf8c29998fb190cc5ace8b1eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36a72a2b32f773a4415f6ebb55a61d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53153d8748d35c9a9206b033be2dcf1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc6cd7046889f875b82895ae83b488252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2825a6af65578a2df3cb6dde7b2f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32899f4becd5bc5bc1336802f221047254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f332b6df4face1f35510e70c8326a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e31d45550b9a577b302331b1c3e3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d3cf186baa15072b7f35d92efee18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4aecb8fba017dded8370fd06b4b70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ec54c26acf3be17b4d2b4dcebf12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6ef9c2ebeab220ea99a6c78b39550260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3569c4d76a7c9fedcbe248cd59f57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8ebeb8a4a715e5c2d8dfb8a1feab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b09c6e7fee5e9470cc10ed3d0e8b93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945b51c02d4991357ad6ee6969cd9a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0651d146323b021641172112bf6b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74862bf586e6fa15689ae7b5eae468266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd32de2a6af7acb0eaad88d0c180a0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512a8d0203467d49bdd8ee5dadc0946268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290b5ff1f62a14eee82246783e50ce3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad6b7f70e1a750a51c929e6ab4f0c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba997f10b6339de386bd8c2b047a4e53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd0752681a29a78266392832a3bf4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c56894f4bd966d6375eb1f55daabb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c3c32b114ce9f4978f7f2a7797b73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1d96cd82c06d8e893688a84e0d473275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5531c600d0efff722d1770700d3f487276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0143f85b52ec353c4c465851f4c89f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39e388c9fb6cf4623e0127e7e8ee5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aced5c4f6bf683ac705389726a3c325279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19295ef10c7cc7d68b0034e720475779280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505636404dde5ae265e796c8d08a723c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37812a1e184a33585da43d515f9f63a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d02eed3ab94fbb00523f2a65d16c56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbf5375d6cd49520abcbd38dd10dec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8d9e0f5eefa99d50a321f6bbd83d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3ca5508bf48e555634610874aa2bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7450e5b5988ca5d09d69c9f1a4250287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8df4fd9532da78c165c809ba6cf725288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376673b37167e479f413487bcf1c348f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdd66fc94053d1b37099979907df46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0bafa744aecd0ad0b8b1e432bd024291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55b220818f9759d29b58fcbe244e4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d9f92d91dc640956d0d48827617b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e171b9b783f8c1e4bf3e7ccf14af52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eea3dbbe5e5fbaf703cff7a20a94e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e20b40a9b0520c2f56c131c832805296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb5d8de803e55b6e480b555b1e8f34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50028b569408d524b6ff55a0408dba54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd678651bfada21d375b88b800e4949f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e72d6b2c1cc753deebf5042f3990f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b1e9c115a7479d743a9571b7ff787301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be24d25eb4b98aaf2b2b981524c2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff270dfb26d1fd097a48bbf5e6d7c885303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c698fe770fc685dfdac40faadd13aea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2c84006110c18ba56cff2c119e95a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8222ce1339bca788436fd1e6c67dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309b19129e39332adca1e763cd57aaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40dda9068f97f05fa1dcf9aa49e30d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccaf80c191c913d9d2bcf69e0250a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5734403e8ef9b45bf61adcdd33c0b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10147e16563fa9733067744788a854311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534eee180436c75d2d334015fabc3e82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9313ec612b5eee12b76922b75b475313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e32821e7e0cc0f473b69aab7e7e8f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595950801f5e9d063204a7a2d88f16a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b663b44d21b9bea5ac2b626a7aad251316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbeab440a90cf7b78a38556d9697a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780893784153da1e012c3c6d66e27135318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27fe5b3e00cb542da996d738c8f67d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab30b71b07e5559023fd6042197870320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f051007fce780602e4f166bea4ac9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f3f54ee5e917d7a6642d23118fb92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533ec35f6d483de8e75f37531e615bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b6d7dfc00ad23377a1173b0fa2e0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab2c62e1b7e553994e1c89e09af657325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfec28cf70f428c467840400e056d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa6ef0df9b0670dde724a9e1267293327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b484e6a1b1310b51aadb3c2c228df7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbed458e8f49353f8c62addd58be2f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7ea77f4f66b49d01eb350712c334b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f018669a3fc568ba48260b67bd4c276331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191a13d92f44a6811a82b4f41f31b37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab0f7eea00606910797a999e46dbd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2394a69223bbbc5db9496b3ca27d467334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a4c623d79f5bc914885b5841c7951335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fec3791e8ed235dfff7c87d4746934336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bccb8c19bf26f91e579fcda7f1a22a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb476f63108a34e036196f5e645466338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d5516418cd1e40463cb6be1ec0d96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670ef3c7f06efc34ae8c860e56daacd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a834330de1b0085194a27c218c113341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dab6681a32c73a334d525794b9ba38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b658f4703e5f71a0118bda0d143805343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649242b01aef4d17a110123745e7c127344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500bc33567bb6e179db7e151b9f1962345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3522300937497216496d44000c267346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb7491ee84724b5367dfd54fbf2797347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5310331c9b7d07b2e3bf28635146d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881dfdff56770942cb7548331d3760a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade40bcb315b67d0532db10688f4fae7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f7e1d2fe56bd118244051887f7332351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f7a9c4a070ede0a7ebebed040ccba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569f78dbf4ebcb84faaf0716cf9ec5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a55c39c834e96dfef2884470313793354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6727ad5e14c84095c503525644055e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f722d674b1709d2d32a92c3f61b92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c67efcd5b251a0fdd434eafa28c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778dc15685248909731a4629491f6fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b47b4fd8d1ab9af98d4cc1720ec0b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c819ddee7bbf92d44e476a79719eb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaa9999d5a20d07ea131f7b300c378361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07cc98d74f4d8478dba2c395da8fc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caec676a222695be8642a3d82120f97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a78c046c7eceee75863cc26420603364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cae23bc4672fb2eb4c753a9cc22d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6077eff2ecd4f209adb8df94a7f1985366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c43d6043cea1a4eab8928c264442f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84161d665ae0c3bc6103ed7a146c9c5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd62f9d818e75ceaf9dabc90e1f345369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedeca1be0fbda42b10daedaec8cec17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ebc912c61fc0a5d3ec78a4ec4d64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee752762125755fef4f88044eaa16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2074b51c60393de9947a552462268373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db5653644860277ce188fd21553e91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6dac639aa8132d851ef67ff06d9f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5582bbac1b31381da21b1291e4ff4ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99316971cd49830ea425c69b5bfb34fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5fa0ba55dbfe6d241b6e37b5b5063378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296ce49d7765f624fd9e1f6b8210bb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f73cac9db574b609880247c997129380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca4c1e1c51f974eab2c07d30f3de1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdae10332da883fb47736a15edc1ccf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c308b7359aa56fb2efec66a8fc0b6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e223018206f9827c6bca0cab00569ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeb054a8f195a6942c574eab677c27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c727beffde1d0e0e087b2358856f16e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c55f2d6255fcf22c5f45f563e16a69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe16850b853876f8e42fa6ffffee3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a90712f3b7788e3942f52a6276b3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55bb4798dda45294351c46d8761d08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bfdaeec2db765e6df69830246466e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d732cbbb45ec94ad926c7f1be4e07d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e714c1aaa72904576134fce43734f27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcec83232d79ace49254c48818d77b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d890b8690cbd746cc9ba7d17beb2ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fc53c548f1c49c2cb4f28e3959d77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e209cfd56a2ee0f409d6f66dab9f39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa0d0299a04857048b0e5d263259d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195050f950252c84ca802d25be0728a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7f9446766b77da8d007f474b0bea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b0462f8c116f58ea6cc239063cb5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4100ff124f3b2c2171d60def12fd84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca3bff99f1b2950cf3b498af543b02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a0872cc65868ee6b9d11c04f78c80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d103d420ee3e26b09b41e1e3fa855405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470e1bccacbfbd620d3f847d0a78750406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713d62c35f847ce7042a5f4341904fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f13d5e4e7408d13b56269f1b2960a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9cba461e75e48aa00e6bfa88377f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899adf477d9091fe6ddff951b94ec193410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7489d370a50d96b605254beabb9e01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e09916b7642f196ae6f316011da73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8df985e7e2a7d1d9d9464010c78f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7fbfff5b72b8dd88be8567bcbcd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c5969a676cca78551e2c160eef8e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab861413ce4d6be1b2e4148426e4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3634dfa41c4ab1fa4d98e880c3afd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a136c3a6f34ab774aa0fd7557578a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce52f5f8dfb2efa38581ebcca79312e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db2426d8819fc533b57fca393b8c1c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772393e3f8eb75256a8da40faeea04e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1f0a108e32e212865884a2b94ed20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655d0abdbff0b1f2b3fbc363f52d0dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52377b665074ae44a26b50795faa05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff606ccf74a9642bc36a9da13fb598425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b2d1b6b6aecac6f96b893e149b6a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718089d7c8e576fd2ddce47d2dc9e689427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534bab4d6faeb5ebc132ed95927a03f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62793dbc06ad8277b1a811d730e372f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238edcee194debdf39ab81d817e782a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56f4fd6dc52a73c2c3161aec06a5b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daf25b474d72812d91c2e83172c6f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a231a352c23ffddfbe591b919e379433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc406b30e1ba0887e85892d2b3ec37d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aaab33b57aed70e2ff36cfa41e55d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fec70ceabd1cfb7892b612eee98058436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55433dd93b77f9ffbfc8aad9d681f96e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160bd4afce963499b41da5c20d8cc8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262b08d58eb4052b15e61e5a8e1d36a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419c723c98e9abdb7b9b9e870afcc0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e750844615d2f4bb9391c2d98a6c312441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6097c35151fcae33729e69918611205442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29946586c4e4de51aabef9c8f93c8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d69d712666c1b71f5a9d994f5d81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e730100a455625c05b0b8942ffca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25477b276afd88237a7421638bdcf7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bd4953ce54e2bac6636a3ce29e956447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a14cd70b32f2aedb1b3f30f3fb51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f8410dddef1c523057d3c82277fba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353951cd15aece3ccbe513ce0b124ead450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dbb5299add27deeb3bb8187df28ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bacd1fd156a53fa1ea0ab389316229452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8362acc193d6bc87a1f394e6d9075453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e8dc0b5f959f7f966300167b2944a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c64713921c61fb6939118b0e26a051455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75244c6e8b5cafaa33856594a2c06f97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64b5a06592275f41e81a6bd39172ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c44580be1c67ac44dde0723c3ff39d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ae79212ddfc1db2d31e1a10d26f77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78cd1393dacb73a7e07ce5defaebd8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c27f8788440ccae1a745a250a0354e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93394072fbf67e6de0646b4d9b009292462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e4553a20dfa5b97e2dfe01a9289a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58e374b0584c3295a8f30048b5004e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80060f45cc55e9dd1cbf3cff3b953e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216b7960d8d8598573d15a8d9a696b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc896bf0b0d2dd24be131fddfe13943467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0d5a59c361590c75db451ef2005b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74b606d526d75a402e4e22cb227bfa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f23daefe09ce644e020b4dbcf721b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f39a4f82784f20793ce8752f1e10c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbca5f4dddec713ffb85dc13af9f12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00480e91cfc957d0114e4c5b4e76c5a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472b9f4f4b521f06c719e71fc0f3d50474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb53dca2d4214d9257ae6344617c84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1ec963482115638b4c1f96a6c2ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f45634a4076c72f6dd3da4aab3dfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f768444ed58c4ae8381299dc80fe7aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2809febf7ac3c0dfa55a8347590f88e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703af305ae604e62e2953d1c3bf55155480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e126ce9cd01d5616f12593517a88c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17165d968a8f8587b478b0bc8460c95f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2486129de83687c94e760760b8a0082483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7086826d909cc033641ac0c841f3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4c9799efc616e1675fe81f220dfc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53721a5e13f4aaf64b97ba781c3ceb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54c6e1d00ae911370bff3d86106f19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a97a0bdc2d5992e9e9bc7fd748555488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31911967075942cc43111542d8157a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c828cd8a48b9c8ca32ff1acc6b0d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ddd98a346ce633e3325feaa13dd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850fcf16590a08a4a387a6677d41f44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfa367079bb390ba1e198ed5b4de36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7473f3ca6c4f66dc4cf4257dd04e0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2729455ae6e9817dc6e46cdb1c6ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aebc652b31cefffa37c904c9119b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2291a58bd52073460a93968548babe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b75fddd93ec7ef97d268a1b7f520e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f77b6946ac69d690de418177f28af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2494f5b5e7eb83229079b27265df948500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc214f769a7bc2e1f23b983b6dc4fbb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53814cf9818f0d8a8b13c79fb23d5725502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798ecd548529215369cb1848ebfc20d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f64813b55b2521a0af42358b4bdd3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64ad8ad499e84db9ff275951fbeeb7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed95284cee39a8722a93894337a00f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73997362a0d48c836cab5f44eb9b2604507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c964c12f2173e2bf25604a8a1a1da70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85749b956c02dd15ddec3b7131dce358509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62069c2b14b3826069f6fa0e604544510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c19ef69013f23c45fca3bb0b7e84c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be577dcd2a3f16ddfc646fe6745a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f133cec4ed3379311fe00df970e806513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c69f0a42218d6a7c81177138b54608514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e409ee3fd1f5d03d2304f37da7e8725515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b26e636bbd545c735185ed3e36737516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca17b758a79f1b20de7ab88c3838f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22befd08fb89473694888e5c8af426518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8991239fd43b513be0206215a4832519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf907f8d4120351243d09a7e485d03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b7af0a0521b5dac82cfd20f5cd3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b09afff31b521e0da689f8e9a8528522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a7d70b904cc7e671ec9c9bbedec7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db388d385cab6789391b504f25cefb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be32517f6855d13fcda93dae9b8dc82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb557e88c32d40bd2f71e4572faf39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab5214349c5c9acad2fd81634cb4e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde91fd4820136a4e5539cfa6387e9cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2623631931a364256a92fad4c1bb66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec25c2ca46c92b6abd4c04028ef7693530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fdba6445b83271656caff7478b12f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1484629214229fd8c84a8364230e4b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb2b014300fd1422c2c0253914f337533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3570460de380da1c90ccf037b89039534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82738deb23a37a68c79231d1932db3ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253b94134a6ebfe8eef5571e8607369536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0f397fc3cc5bcef290a04802e394d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c712181c87fdfc00320f30e3b7dd6cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1cc250c1b23e99087a63b1d3fecdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d60ebe893d29025f70769afc260738540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a4558b02e28da0ebd3dba72d75153541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fc4974fe2e81215aba95d67187c2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e3934f681eb58dd5e12df0de0ab2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32601e4f4de115e97a2ad18a0a0db721544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6be87b29e9c7b5ed25093239ab276545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31c7f6f892729544036f73b21476bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d8d7bfd585595ddb2a2ac960cce4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f35f28e1b93a46f0853189ecc15c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cecac8efb9e11640f4dd5f993765a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004a316129f0d9cfc179df788fa6a7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac6408eea3a7c336c9b2349ace47d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f0a100aa943cc6192ad6e6e09af67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8353a3cd6a033e8071ba103e226ca9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f32961366692517839a14fc916f67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3e9f8458ecac7ceb567bfafc25054555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b972c70e1770d145c2c14b55d4fc758556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16fb2a1c7b8c84afa11d595c0037ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6196734ce73e6012ddcc70283ede3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3a91039e10cf3ace3bd10d264df44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a7419257953cf1c7834c6543dbb21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d90d0bfcfd553084c252df962f84b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b4765b8c8791a1047b8be561fbdc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c72c2bb2490d4f65ba9d020a8d3a32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ddef1828fbb9726438cb6e17ef0bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392135af2570fed6e6fe473694b8a260565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca936a2ee6219e12b69ff528e17458d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b31b78b139df97e031319a2d5dc38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba219595956afbb398fe8b62d17c40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0086455294e7a146a27d16328d40e2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0247d82d326c25af6770bade63ae6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f064a43545193dc4d2776031035d3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdda00daf67016aa442478effeaaf6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab6e7160aaf042ee5ef32d904a761c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1520bb676149a91397094c8810a007f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0a67c7c4d31b744719eb34ac39aac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938179c88decaacbcfa145f28d8d196d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd12687952c4d2d5db4895af473ba06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb804deeaf958503fc95b4585b1af35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80bba91039eaefc48e52f3d20cccfe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c72e6f3c1eecc41a87ceb8fa772b94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41fa74ba252080b419b03d05bd0698581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb005e18c902bb26e0c7f65f1c96a919582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af38cacc1ee10e25378a903bba7376583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1e5dc19363e0fb3e27fc562d25f90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ee56cfc93e709e07f861c6ac0328a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec30d865888fb376eb520195233e62e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ee865e0644c13f569bbf3beac04b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014053f6d8475db8925e317ee25c9036588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb698e1dd0c675e1196568bf6bb8b4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0f3ff7640ebd6b7d6720929cc6961590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f36dae045ceafa97b2b7e2e831b5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bd4e037bd1b6e754b8fc04ab259f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0618b232b2f3f95c019794b9a82b73e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27158248755965cc4c3956786c015d06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314570e289d01df027aa46c0b12f2d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f76a678dbd45c73f60cfa1df14b3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2c6925ce73c8c41f85148020a6fde597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c743c11c847845470ad68d3e93be3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bf515edbb89d4fc46f87078f652da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74764493382520d9364022e97dd984600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67aa2bf0add80a4270645ac2925da1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11931f3ac60ba36ee73b4fa4556633e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204faf33e853ba5fb25784f3f93cff8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347850282c3c80c052130d92b0788b3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ad55ae9508aa2aba51af42046cb28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47c540c49ef5800e9a871345756646606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d92f6314d9c10b50cd8ebaf24a1b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece03b1bb8e403441a15ae88b3c4257b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ceaca2085e05f77d9e0f9dc1c284609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e0f62f4d6688cac7bd3c9f4edd36d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8a376f531b995fa774eb53bb2a173611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f0e766828338b81e8235910bf8798612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a11d0bade8a69075e96bd0466da34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98255fe323f1f2d1c10bdde7e4670395614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53543449fa644f96bd760e038a41af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03301c0dd8c3e28ca378c418cd4abd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508028e5bbdc5e746633185ae3482ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78f11f5d1eefd9fa868f91c0a51115618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28864ddcf86250722835f9d1ca736af9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b98cecb0960800b5795ec70fa5dd4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8799e2369dd24dcb80f1fdb70f67bd6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f694849b62a2f0d607ad924953462f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff586ec9ea0430833fd2b3e324361f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86cadb1d198068e685be1f19b07af5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c472d992a031f48a543b9e633658a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a404889733c7dcbe8fa1deced22ce04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af46cf6abc5808d789ddb06da7900627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e3d89fd3e481fcf282a76a2cbbb42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8af0429ffa98ff67837d7ee566712629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d65036dd5f79665a23bbabab3d2b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f67057d6c48a9327ec293beeaf905e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545262dc7d4cee078b246c190cfe1ed9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7644f5234e6f5637e084e7d6c59e7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839e91505da9d3fd7003d214b4d59f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bd9905ac4901e483aefe19a61f6d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346104a5c3266d0e9467fe673c46be5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a2b4a8171d4348fef9a5a90e01a8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319f1e6780047d4126adc1c9a1f4689638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3380aa3976e652c08ff6e5b63f430c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bc46733fcb547874c34593225ba5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e6aab5ec285e1904c4435ad226bb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba412029472d318db9f716681f29b7ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d386409bdf3e0482986c25b85e7929c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352973ef6761023c23b48552fda1638644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37c08c892729c5f456da96098a0c08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f323aa3db87f84be3ff34dc80d5ed21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc3bf2ed69f17e2f953778840517fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2b8c26879118c1aedc4c39a13b212648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12414326b69e1662a38c085606c310db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba554814c64bbcced481981dba2f83b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9cf26128248508e73d1c8a529e659651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7340a8300ceb88bdb1aa11b915f40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548ac5b54b6785cd200bbc48fb0f76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58dc5a88d809df43b9f7dc63772163654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81329ad6ee7cda604fd0ca733e8bba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640110670dfbfae394c00ba3d5460eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2903591e486d6bdfd6356e6d5481a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86970800a36bb2bc2dd307ceb5a3a3c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f788fbf1f35eefb0229d047a1332659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b15302d5e5f87f9272aac1dfc2a58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f4fd4edcc5f07d552f6c2d13a878a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555df30854e580d8fc9f5db07e3d1982662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5e5f619aaaf1ad161ea887647d517663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692a33c601434ba7f00082e8f82675a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0cce3d8c0737310803ad6e36c913e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981ba01582608ba33a9e4aabc0ea229666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c8688692c31c7412cf1e86e69e624667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e80022f5b5617ea50593d83bb2503f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6ff7aa339fd388770bbbb88ecdf6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e25dd3bf938150447d0733a373152670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3fb2f17779cc47215931e9147e80d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4cb38ca0b5f622aaeeaca580cffd1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96ddc18a140a48a32e3b737725fdce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797302034f3f4f319d63655524568bf5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476ba8c656ac553d4973cec60358e10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98165982ffab4daa5e56b99f826c19a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd7e5e70eefa6e64c1bf105a7f463f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0594b66158a3cbc783af6167aaec0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f06c673b89bbb5f09f7bd5b75d63a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a60395424c2fe5b8adb07a7bb1055680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac075896ec45d8c81bf00eaaf80dcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6043b3928773b2647778e7c9a7b17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01495ccbc2ab18c61d0d12af124519683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce57ca3e3f691b460f91555cdff294684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b818a0777dabc2ec4b4a76472f163a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dbcf95bd93b161533d8a498b1a666686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1611e3c2385bda907a145922b77a63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be983298c92544a96eed4fec28d5fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58608c77d9a282c13684ea346d13ce02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eaf0129f7cd13d7c567540f4e38ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db250cab58351f6445008766c87da4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aad8b88d73d0a52c1ace327bb67f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13ddc155a01318a52540697b07c1ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6490f7c85739e0c3bb0d6eecb39bef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b1dd3ba4049b7c7697bde0b43136695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cfbcf579af5d3b7f83db131f4a8b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b887149507581bf3859d026a85d03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d08c7596e561db3deaa08c3764b9a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e428f3c06d267af01132ceb0674d0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af98a0c86666a0a53ca545746b35fab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b73e81fd970df97cf3c7d00e653eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13221ec2c809f52f4ccd1fd697f6a11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944fa7b130b96b9187e7b663e5c101b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf54f505d96503780d7a04d66b200c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a406098937355926bea61ebe5abde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7993c8ead8136496d6cc0f0ef66b2c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8980bf4b4dd9453804c30b39914098707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb47e457c775b2c122a083062690c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30379d4b655ad48bf9f3de188ba2de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f466cc65a38a5f9dddc7d66f7775bd4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e386989e3f3c1ba3f35143791d08b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716db2fa7c1f2b720041a07a2f428249712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909dcb62de5801fdaf8086bd33920e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f20f5c1bdea7e33e531585e8683dff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ac66a0558d779f07ac7582345b77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365c615681428782ef23ad3c5df73c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ce2163bf28b30999c259e2ecb0a5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a586544f790ba8297a8e4808e56e27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3647ec1a6cca82eb641e97e7d47680719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089f301e8164439707a700c26bc8041720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9b92cea2cc4f97f66491900dd012a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c951291c5ac77e8723e58f18f03ab7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9255f4c057407e86ff79806391b0b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf9e4aa3539a0001b800627703991f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548be89fcb65eea1317e8097f315280725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cd9f990b5b82fb9f0e752335cabf3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447a4e70d5d4eab640deb1960fc5588727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcf0a36ffdf0a429b341aa6d1ac154728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e948cea9bea1222a995a7dc9732e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db09948cbf086c7355a630d9cefee1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b835c77e858551f70bb3218f2abbc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b053d2eb8ddf9024ebe9bab5b12b93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d3d4c8246073085db324365865ce3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd6f76ea42a571df77a96ec75a657a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f10f2f2dd05a35cb2628ddc3fdd6ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246be885da36d9ddae483b83bb0b2a06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec4b12ffebd734ae9898b8365d0bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5153f655ba9fe141613bac2f2fa09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92bc6ba8e5ea91b7dfb1bb408f6e66739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359119a6b75b8748b665cc152d0f7c4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb6367296a3b8ccf5e8d14b40804dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e523170450701681db22b6b9a652d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4f132ccb718282aa509fb6fc9da1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62afa33ca595eec16039d945cc8e9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cc4e444b665febb7f3e7a52c13109745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a2f0ec01af4d260b4c7927f904228746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8cdb5b881b0d10b8a9ecaabe46c8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad056ca375326e2024922926360a8a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dadcc5f772d7e77c724b76b3901954749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af84493b7669c84eda850bb1565e54b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403ab6cd16d8ddc660275a02825a69f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681e355a65a07beff49b5e669d178c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee5221fc84054139a5e9d71fc340b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6c8929133a9b083752c5688446f75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000076ef1a2cf9164c1e0af2023f88f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ff7c60ad4d3e34c954a6106316c99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc44abf415323436856f0e287b54a9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf673291b44d85dc8d2f4578b10f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3243a0c2e510e04f50a21fbb7ce1a3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117c65dac2e1bc659b664eccebb3290760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820f1b5acfb5c28caf7f5a144f786aa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73b271ab70374992a5af5d64b44d88762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13628efe1b72a4fe932e4b95736fecf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6530059488b222b8604b4c6ea52d9b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb98f8188a1f969282e0a6e4902d4a4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14d0c51b972c20f50782237104d19f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a13c91d71ad5596c21644170d5bd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba535118941a0e1ee49ded9bb99876c8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efddcb64c142d22278509eb04fa591c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663a40f861f36d914249e216cbcaec1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7ab326f54db68e5d038bc3f813570771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1162b09197671b121097e6153398d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca101586f1d736fdd6dbae1ccebdabb5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3370e24eaf521c26eca19504cce6b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a77ac13ceaf4bbebfdfd3b3abb3ae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a12f5c40ac3a824ba9e5174efd179776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b2676d670ae33c7171ac508cebebb777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>