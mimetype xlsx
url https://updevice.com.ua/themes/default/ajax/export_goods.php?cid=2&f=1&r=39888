--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6060e286831460168f8160bf82f1df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376f98f9c4ec9ef934757cd71082b0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be62d6275b6dd0d7210d8c8eb8f79b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3df3beab647faeec09775138b91ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd740604b65fabd2517dfa3a5c3ef675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4b97d152144e0e86a25e1383c30016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792901bdecbb9205baef67901eaa4487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436ad5b2372284c831457be7a874d488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46894d50126b55b39198f1853d09ad49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68e6bba4bf991ce92dc98bb3a0c9a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910d7f5612aed313f401ee7d885f51611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dadab8f5e0751631725b119268ce712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eb626e12ef5be5a5efd4b31baa1c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22562c69b5c46ce9d771a9853bc7d5f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4ee6d49c25aaf132b42783ac924715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c4f9e5f616f8c588896d72e0643b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d552d9c96d92463f82d7e5c28c89817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971010d52bdcb8c3af70b9390171dc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcf8e80af08ad250fa43644f990ad419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe95b882418eec13e15a6b8465b4b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c59f3481551440f2a183ea20819d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c947164c8ee52b22bcc3af96714866422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c94312abe3b350d49695de7303b3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ed0d4b8a1bf6e1b46f6e8dd2661e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf193951ff6645845c67fff3786674b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6db1f41f020dbcb2878bdd7f858f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8531a51d5ca2553dead898b3360ce927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f09b7965875e3ff2e7592f24d79ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d71d77e208b1dc327b1815168951e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0081d1ef8aa6f623b4b1e3cec2322a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b1882a769d8368d5751acf2bb332f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991353114afc4cd07b87b5c75cd198f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681147f2c54a22ae77ff3cb7ebe8eb6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4b7da0997f3c58a38268f10733bba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a18679ce03991e981ea786e26cae1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46665d62e34320941354edb5645806636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d00d949471e5fdc1d22a0f3281dab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1fbf60f2d7cd0999780bcbdd2c50138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae51f01817a2bba36bcbf4cdedad2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e97cd538626eef5243ac5cd17c5e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1062d781d37d2fd60670e129bc77641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf41b42b1ad4835d0c600296662d84542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ef0e5850cec7a91947b7363add1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec6e6fb5396d11f376cd742ac2aa6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd50cbd149bbd3f2aa3fd0857bacb4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b3a13af95221db73dee4af1c1348746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac787417b28fa837ac84275ca07d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce846488369641c92091893759ee8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2523162858e9dc277985f48889efc5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596edb96ab59bd6f93323617c744197850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35baa7708070fd8aa5834e49e89bb6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2632c0fccf7a20f909cc5288aa39e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808092d56cab7754cd6a2b9befa8bcf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f9080e7040b0f96a54b386c4dfda254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6923d996fdc33e477bbd32611ec9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032b36313dc0287637226e327df3c1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69069c48fae41fa338e1eca0c5e1597a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25365d0a718d27201354604034b7599d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab675deb0ec8e568a0a8610de5d66059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86596c696f7fd9f3fad3f3cfab0215e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c4794acaeb64f7762ebd8483601161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c12e124daa2054c41d7aa1dc71d4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411e86cf23e3c6efe252f8943e2cee263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e4444a05a5724ad2d07ef68088ea964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec5c59259790ff3140c7be9160dac865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f92a29633d26c47ea81f6ee88de7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971f2bd3b498f3fed9681b32989cd1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccabf9e56821406fb0203d15fbaecee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b8356c32eb93266662f2d53f4bd2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4a1757a36be0d937a2766ca89149570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c337405d4da4ee5d93579ad55fd0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3007d7112ac2ab39d63906f830893672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af33426f0bd441abbe6081e1bacb68573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076409ebd84dc60e0fbd9eb7aaf24f2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf73e7edbf5e6ff018c668154dcd2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015cd2ed29b367497909f48b1709da976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dabbd28b59bbe00e7fd82adb74b14977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17873dc1b344982c7eb8249a7a95b9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ed1bf40c016c37d4d78728175a29b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09fc00eecea711ec657faa3d784d9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eaa4f2fc476963dfc3675178aec7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ccf1f2aa2117dc560518ef81f82682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e90e54f257ab92a55f80cf354cb8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6cf7c12ecd4290f88dcd35f2ea9c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7f06a87e73c8952e95de78ac21e9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12369965e1183dbaef8d110a44e59b5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faf7525a4880e7d9df10205279aa2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccabb362e8230c193ab1d6d543d427588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eb26b499ab382f347b5432763f18589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42ba085d4fc0b5325b7ea06b346a9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a132ab34644dee494f1efa44c89d4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b5b8db28e7e4283fc5cc00621a19d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a02c4db76f4e722a49544bf6e17d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad302bb0d3f6fc9f9b558573615c57894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3402e5f8673ad347e02a9ba558c2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf33e7532bfd4e027319db58c99b00c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f43cafa37506447107350cd71139297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674d74b49849ea2494bb2c213c143ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b453e4ebff852b06d6a408df61eb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4edcddaa8b29e96c70fffeac8128f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41f2835156d6a5f5185b5c7719d515101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf13b00193528f31f089f8fcca79c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287cfea96c455bb585cf1c52c1f1fa3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fde15796468b3ef33e2da345f97e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4764a716d1e0253b42804a8dcb631105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d747c479c643748fa6a7817b0fb2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a9c4800dd0629ba410ab216590b10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc130525eca3e3eeefdc4300bb9b4760108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d09988a512476ee30c58b3c7820ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41db171632bdb63d7e56706fbef73f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb8194ad5f17ae3b12239a226652b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700537a2c744ce87298b252fa2c12ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e6426d68d4a2c1649bea757e6b6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753311514ca6419be98f186bbfadb79c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91800c913b32ad1ec64a0a6a2fd525115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ed6d0dda8416797cebe0b4364e4dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbc3be5ce044ae02ea2bbdfdcfb0be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2742971e8f055c0cd489878414b8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb0b4e4c022ba236df198d5cafa224119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951e45e84f4ea5e55457ca63ceaef9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350902cc2641864d17695d5ec91481f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1234a18048a11684edcc65787eace122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfad98fe30a945118b79fb67697073123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ef4c84761848f2ca433c72de4090a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64315388e2546273e9c6f35b2d3bf30a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb192702c06ceda3b1ef2c60fecc94fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071d94f30e211f6d03c669249b05fcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fbf53ce9093fc12acadd5c22fc085128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aac2aae188eccbe5fafce6c69efb1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9b605a91c3c090d711ac6e30be98f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc52c3160fb08522981f5306f6c7a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030d774b908274d099b4daeba5b71d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d34bc20e88452a8857dff2eb59175133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ada9cc4bf81a1b352d15eb80b80c40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06871e52d8b7c966978544c815d25213135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7727f075fc5c553f70db33f5d7ebd92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3fe7b3aa6833bed4a79f7f862eec0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0aca789015823f4098003edbd3f9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795cfa8178315fd50723af93820eac3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf680e8012cf90da8f7997c18a7ada2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f106cd39e74abfb8f4dc98af193609141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd90597d0cf5c0a8f412fc1055ed239142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cef7beaf3f78ebe569a4b847710124143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04271d4a9953fe1cd5b6c7feedf50e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2d9b37ecaa3101148e93e6e2da148145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf98a0403bc8552d607609c6e1426a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94069015e740dbef586ace2734f682147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b568d38bbb8a182b797caadb4b8a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b94805be7c0a6cef9f8e9bdf32788149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c45dd5e11b32cf2316d63ad4b1f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdc6de0246b7aceb1a5512322d3038151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ddc505d3488b3a72562817b09549152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efce0cc92a96a15f23f0277b4f37d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a80b62f3ad6cba8dfcfd9dd70be9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b23778ae99e1fa1ca53d013d75a2f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91270aa15c2776f02e6ed9a6f638ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d76f845105b43efc6110e00308133157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b48d7696f76348d31d8e7029c91a82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034caa584e9665daf49dbd0f5739c34b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bf070d4cd7748cb91fdf5a55ceff3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffed0b33a235551d0012ef1f12b90c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c33395d3bee99738cd91853098c2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1717b4ff98a6d0ee1725da269a90e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21ff0f1f5ec686f950e3dd66df5cd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9577a1d6f1d5cf5b2ac2642485927165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510e8da1eaf36dfee82e3b5fa6eaadc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b29600960c5b12aee62d4e5b4c905b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa7bc6cd0287399b92143784c18993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccfd5f12d3a7f08f565a8006188c6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ab16fe1c86701c5d90e463c89a0b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ba0d358e8d5ad41abf05e7bb017f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db778edb6f72b7c1b4a7a553f167abd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076af0782ee256efce3dddb6383674a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4028f3005407c52e6aaf5c88ea4f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745220c8b1aca7fb9cc39e6586c7c88e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc6a22e3597a92fb76eb12af6ebc26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b704f33808274ee35304969480b3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f86a2da4f08fcda7b7243513cc4fef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219120c8707350595e52cb442197d52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ad8be9e8df7ab33852842a8e5f586180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809c303e8ab277af0cfa0d109850513181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32eeb3d11d1024b994a54c34655a90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dbf11f9fdda920a5450759662602f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d57c3e6fe01194c5ea0f3f2a77c29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0dde673161e1418d0ac662763a782185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c80f83171fca8656e5beb9155e87da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadf91d3051040da8339e857e31dffc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076253170a0f804b32506e50b5683316188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f96d6c7dc599ce4c677003137143189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93ac7d93defb8966f354235187d554190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b0fd535822de67bbe0b6f783c1126191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c62f545c34fcfd324b45136a52ec7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff842bcfeedbdf9fb212315f2e1a51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0433c3a5c4f1538e24c09785b7a018194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5e4cda68d91b16c8d8e9b5add0f6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846b687232dcdca50e4e864582a43aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57658710fac16251381b21a0b8d73c9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ee53d9142057b91d88e3d88ac19c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8581f297b3d5a61eecdf8dbb2543e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d71783065df3735895bff8d0a0195d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c765a6a7dc711cd1f83c1945dae1011201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0934ec6ba4ad278879298e6364d604202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ebe7496c6dc4d8e602e69038c54e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eae80b7c75ff515dad16bec5fb793a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1f42043867fd2023b0bf6207352c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cf04af095a374d57147eac7d63508206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd5188b860444cf261861ccf41f59f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28126442f0f9b82334cd926c9e36f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201628f734621569376aebded7aea60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992171da59975ee8e72ad53de534e4b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25783239eb0782b4e2174fdc654211ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da6ab3f339344f8e2a3185caf5b86b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba424e342c35d15345764cb51b75ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74682c67f648076f7700e086a5edb171214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de1a0f497a03798fa49ceb26ffa7bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3801363ea681af1cc63bc2239fd66d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95be1f3a2949a1369886f73337d4d03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60220374450c1ea9fd23077678aca2b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c908fdc8c842f4b1b7d73add39c9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d32b54f7582b2e317ace25a0d3daa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12a2b84f118cdaa4bda840e03387aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f607df16abe5ad74922e437bafefab6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6aa9d2c0810b031bc092ca0dcac77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0e0b99b6b8743861045ff3372b0f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270183f83514e2ffc0678df0e61b61ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a3acfd1b32b997667b5b4c2e332a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2a802a58c13da7b275de4b9255d0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e478b8dfecaa207a175a5dc322e78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42843b83b1b4a2c0ed1a8222d7847698229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f631dd0b42bb40c76eb1c15a1b7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa924da9f76ae8a077d0a531e2ae3036231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d66a7703274cdf2224b1b555507b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dc5ba8d1bd3a34190a00281370d0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd846989055739d528c59460a38644c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ff13cbb95bb5c60de1269439c97a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034a904d56b431f8b4dcc46536fa27e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc164ec2e518b4b68ad804d4cbcd45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7af861d8d8bc2eafcbd9d9434e5b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f381fc4a85716584d16e9b5cf411b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e3e45558e2993e501f7d92659281240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3537880f901c5f57c8f1ad773d9bb64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a80e792288a125003cbc84d9c24f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb60b6fcb712b75d322d178337c36db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d5b88e9708fb5c6e800b0a125ee07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478ca421cd81be64345339ccf72cc8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe212584f872e94ce72ac30811032246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5e8a07c63a585f7cbf2b3cb0520e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2467e6131dff866742c3deacba642f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2a95d2c8828ca056b32bd97955089249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02556cd0cb1c51e829cc34a215723c0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64217090176d387705eb74ab5dada66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d51db5da88fbedcc597e9dcefbb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1732d11b7efe0df140be970f92c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb619b6d7ff5a42bdac6cef3f305c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c975add15c18fbcc16d47a08fca0b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83d09e29715102571327735c774e3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077c9ff2734b676ee6eb9bdbe116777257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdfe067e91daf73a476f4c4171d82c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c632d4746ecb8502fb8f51288b6311259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04d31ec5de709ca305c575dc4f8412260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63203a1083159c0c698972759987a80f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbb1fb7b39da562d12a536e5289240262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372517fc0e6aefea3b0a9192320fcbdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1e2c267c56d2d3c2481bf79d67f36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7ed5290a833988287c01e5ea0099c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f8b091df47132e9870c15b11a4dc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f6ceee7457bcd712af3e38715ac81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877b479388fec504e26f93fd385d21d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114244bbbffff27bfed8e608796de17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a74444432f4ef13ae01aca699b86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d76ce3a750cf535554799d810093f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e280e9db44b2dcc13fc9a12590025d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75d00f509592158fd06a08917ddb9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444857f4e72cbe6d84079dfb4bbdb081274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c309f8ac2b93587f3a72e9ee9865275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80853839d3b61380aaa81d4f2a783c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dc703d5ed0f4c1177d3f02c02f3b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b340f947e71bfbc674b370fc5d9e76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635103fcecf553878017005924307a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a867fb0762a5030166ed49d14fa9e75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88303e9ed5bec1bf30de613001ddee07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b1031d35af74bab94d827c9b8c201282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76953f868ee271d774a9f4675394ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf29113371da41da850881cb208721f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1939f24836080613048f9430a8acaad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fab00c88cbfdf72361344bf062e2bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3cfe56fd4b9ae1a091950b0c84bb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d950ddeb2f96b3dcd0255ff587f35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a98c9b017ee9003e2ac29f2b0dbd3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3e19619fb8fedad3b3255dc012d4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5589aff52cb7326b0401ec6e23d3efa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114418ff33cc96e9406f5a1c1c6a14e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0ec82a06bf23d3527c49cdfc0f265293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eddfe3ef4641c4d9ebfc9d8858a0b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e014e0f832e36043722794d64cd59b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07446dbb18ef150dc6fc1a7783eb66fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c2cc5a5962fed705eb87641a92a93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073ef87941ce7a1ece9ab4e2189d18f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ca60e48a8a33885a5d51182c1fe01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bee1802f4b3c5f50c591b270e7e2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69b07db334f4e65fd2f224a898a36b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0436b8d28797ba0b3d574e002bfd90b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7992c260ae4b3ec86399309827288b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f6f70dc7ca281361609dcf3c0be17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29377bf1e1e292b572b50e6189de74d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508d394988a365d137c5faa92fcb453306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0de04443c264db311c0a3cf297bb36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a351857c13a432dc9160b6d08eca92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b447bf7173ea674951422ada969a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e1d1a3c15035ba0b5d9d12982480c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62289681c43cd9d23a5d5497b1eb8890311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eb1ecc11b1dfb71699a8a2f830988312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b98a345673218df4d88831e3e994a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d2b99345ff46c5348b10ddead7887314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88e3f7521b91bd30aa812a469c8395315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259694f219eecbbdc17252894bcadf6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3e33fc5923877a6e54c079fe0a0a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472df0a395e182cbb2c21c7b8f8cc1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0eda9f73fc2216e02c3516ab353238319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95db11b641535dcff58649631ad516320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e3554351f7d1f3e882031e741857321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5d6ecdd99a738149626c6289cbe2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591abe20e999b33e66237d1308a1c670323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a7364435d7c06922de6bac4aa536324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780e20707e9d338119ec9d0849b172f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3034e065ef1800c0d5bdc23f02037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfac43db0afce62284cf1dd926d667327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be60111749ba08a35d67ff2b971ae0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e745cb5d8687945e894412359501575329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc21fc40eab2e81639256460fd0cd21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde77716a9a2f26447ec2f4cd17f7fad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81d984dbd5326857d4ff39c8489a00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61894054a67439af160c087b434666de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4dcaf254f0e8c2c3a22237aea8fa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452838eb4bcd8814fea0a5f2a70662b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a093e196640c020300212e4974dc4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d503fdf8d6a41da5b9e4df8425691337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbe47e54994aff29ab0901fe20879b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b1e8779d8d641c55f7f230e92bc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856a3f5c082b3dfbe3840cf1c635a52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd66d3541ffefb9ff130320606fef80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675183d0c5523b629a648eb89c78f55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76900ad44735b6a813d88f990b2f8cb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73209574f1cb71c70102a32cec4e8f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553007c2182ca0a2cd6550070ee592fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bc2fcdd9ab1b1f31976227f577ff3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a2f5f26cb1bcb624e219e56a368f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab9f6aec71a3872185dd4a48825f1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5513c8924e9847bd13a61ac0959c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01985a33fb635a7850a67673ffed0b4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dad1f2315cc2f72466096cf2ef548d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de1a70c645b990ac3146d517e359f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1a1a9f6ba2f18c2efc4126284764d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd183bb2a7b355155151a71871884ede354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ff473a56a78e4d811bf0d695cf55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b7a1a99b60713732ce88692d2a908356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42813d702a761074f1cc0a7d59b67737357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abe93de41a7ebda5d1c093bc41dda5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6bea192b5ee2bf2144c98f7147105359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c05b4ad430c0a6b306788c79aae78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1978947e1da44a7ed989c08d85f27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7772ff3c6d51f0c2bb38ff0f6faff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133e629fc987eacab44e28c8dd9ae73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c15c7980e7eb7af4001a404f90865f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f065ac8f527e59ebd275650f7a1f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f354512671c31c20773205ac082f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9c494dd3e8f6ff9fab024b468ffee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715639dc20d209455b1bfd52c0f6ae9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b348e74534f7e9b7a97af04d4b1070d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58695c56c8608b49282fa072b70ce9a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2845a2bb889d55becb3d05dce50b355371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495742dffd8546584f94477a79b80ce3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33549636679d740c208f310f24ec009a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf97c8e5918ce06657264c8eb68fec9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1e197814f36f72ae76f02fb91ac8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b73c6e39797e2c3d4db9111ecbe1d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a536b2ca1a30624aa49ff53c2f93e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e63723d260e1c6025329007d83a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b53eef75646f5c000b0110bb60bb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba1c8f947ceea8a16819a665f78dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ea952d6e1d77efb6c67a20cc52650381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e901986ac64b6f7aabd796bce9cfe1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786d744c7b9336a556bf46b67691750383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389a6f905601b662db73db2184f1d1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79ede9007364235d6410a391284952385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae886364268c72596c540ab8326fa1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fdc22b67eaa33eb7c05fe24148d76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0743474a561b91474fa7537c6d9b98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eedfd65970b8e5daa6fb1e57d8dcae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca37a410cf4cda4c8669ebf1e1572a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e91c298603c00090f8a5923cebcca8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363d06e5ed196389f8bad66301ac625392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ef4fa9c04fad00a7afa3460578c76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c22a736282a57e8d55a378e6d00c90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9ed6a567b51371617f989489f4617395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2bf5f4618d87231ab5640921683b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000495fa0d2a99ba4c35c0dcd68f155397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4656749edbdb5d525079d018b7506f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daa00d704447570cfa60da576803ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d866ffc46a8552caa185959ac6ec4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666329121a7535de9ef3e8706932980401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca733083f05595c65b63150074aa98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751fdb19ddc53dfb540f34724ab0f2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f193fad94579d09025ee6a7373eb2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb906cd709f13d415bfe21005436b74d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dab62a2d096e1f6968d1214ecb595406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39358412549daf5feb1f90ed9fbd7bd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f82b07e314e159c7a82e44c95b879408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45afa296c90c6547cc0ca129564948a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a72d60bc35515dd5ad6ab6a898028410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d04fa946e06010494983ad1f6f0e25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c311ea877d76ee687ac8bcad6eb8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35200f9400b3eb7b5fa102b328e07e82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5872da1f74b16ea20d1c6f80c2e70a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782d14f6443a9e3a1196f199bb945fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913be6474a3384b4b8eaf4e6b9bde4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a401e3d75a46566a5b70aa64d725391417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912706a3bc42a11a8c345d57c3214b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529048d72ad583c6c331f6a1869e02a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c33b092b178b6f6bce315d5586e5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ba44c9016a322943204bd6f428a48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571509f3b7ce722d63d5492c8bacce1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d02e84f7f211a4f20a7c7ea4d581423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac63fe87e6dc2800aa973afbf6329d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127302e3e2ce74fc5521b5e2bb5e56af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba6d2b344fdbf9bc6e01aa04449744426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91230237fdb77d132afe7c0be1ab741427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daea511fe5e88444fdff42199bb4eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b61cb308420327fc2cd07943c5a52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f8a03cb7763542361fd3b54f3bbf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acfad6a140b1980f6978e4365c4eb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9697bc0814749503080b71c8582d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f1c1d2f2b4e18438f7c390c78fd9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68a6cdbcd9f51a8adeb1f33a2b4b44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846abab1451788363b81abaabd35115c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef5d8d2854465d016c33dea63e6c19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b2c7a7c02c1f00dddfe997dce6c57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7b4c07616509805953981feed11cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e14947c9c404a489023e698c626c94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5ac4a0faa74e3610444589fcc9919440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e3e72aad0dc8cfdd7894e505e637441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599e68dd14c96a888d17afb78fb3f11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c566c4c1606c8971d231951c376c39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6161312251afa48a69622b3f3d3ac2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a2262dc802e99fc3b01c04f72f6cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc121217b12dd8138e037d76aa30cbbf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb5e9f7ae50721d410a02f3c307f18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d184ca8d37f59af7ed87fe1ce9ba46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bedfd492b0a8db7a885d68ac42c925449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07467967bb694aff7cb265f831fc1ba4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d69120b7f8e14eaee41d066919a68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d3032004bea36436ff3dead90c465452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afcee708bb01ba8f64fc57670ad1f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236816c264b8ddff68492f05ee5cd17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932e3441474f46dd1230062f79a5f19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a307ceca26f49d494ebd051227b86d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c78e10d7652ab8cb4fee7e709fe61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4f73df6aee6649390b293ffa9ee55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b5a350bfc4ab7c6018178d83e0904459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe437445dde9a2a9e84895ed2fdef1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4336c1a1eedb05f918d7f9c7df532c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5c521639ec8164d28a11252c16fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514ef6d95d8fc180cde923caa2bef66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c10dd419441b1ea1abfb23a71a370464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04697606f48493d059dc3660344ec8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a4ae64816124a33cb0b0f7e5e8881466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d13878ac5373af37fed4d84778057c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3620a9d8b78c477d581e1ddb3725f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4600ebc208c8d1b4df8a454376768469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd0269665ad906c081984ff78ddef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3817a9cade5d1a79178e909188ebd9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a7222fae41cb8b0a76e611c16f327472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f13d0c0c959567685e1989c329ac0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad07c3cd01398b0e8a0a0d639ed8f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7030ab1f1e3a3644605330dbcc871475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e14341b7b3257bab476e26f03dbf1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31c50196682d2db51866302d9d1803477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83f18df228f671dd51b30ab8ba7f75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71561abe3f21c90d9031837251acfa21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac74e0dbf21b58bc847e2f656e0f8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ff33ecdc7815d171c139423843807481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa2ec97b65292fc1c30463590da93e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3fe50091b59fa11c22042a767703b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23c30a8b48892a47a4741005043d6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a91ea5f0af2d3188248b5f01e9d44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99ad6d44b700d00dfdd4395c014b34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f9ab9ed1bebe01c16e629db77b0a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670779242fb857a4644e7019074c853e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca340e10cd731a71de1f86462ce59a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec22c9ca4ca1096bb0de74ad136e28f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615abb6c2af5a8e8e8482077e1b5aa0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06a519905666bc2a8137660ae07d59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab7962812236500c815ed7fa88ecab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7256b8e054c951fa7809f7606e127f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2af9105c735c14873855f29fbf620495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048c5910bd66f957599b2192f274602496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04c9bdc4051199c5ce983f31fdaa96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20b209305bc7d5655ceeea9055edea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba5ad24899bb49ff1b4f227f096780499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e7ba15e58ecb8e1ed383a607c9375500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820e46d29f4c85aa3ec19336461256a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b1feaae163908e5376b36bd768d7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460adbdb8788d27fda6215f5cc30d4e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc9bcbf2fe261a42668735fc69ef6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e79e8fc941332668ee50a8df2e02c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64e586de67ec9e48a9e6f430ff1a7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d412270391f291485bd87634f194b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be72443f799e06aca099e3694f31408508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cc38d5fd2b107312273b4efb7fb70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db48bc2386d9cc0bab9566a8d743b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53ea5a9ba4e8bc2fafb25407531001511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ea6962697f3926921a5f60af0ff3d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cb94ca8e87d1dfabd203aaebe43b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a4868e4918989c25d1ca84a71f4f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaca652c00e8f9e44f94a9122ba2d93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede142d672ed024183d3350405d8900516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97426bb36fa0fa97941a943ae46a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d6993ad9942088370d717073e2423518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e7473ace100bf51d6e88a841ed3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455ad0a0eee73c66d89169454d8594f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a618cb31b9325729cd743101e1187521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db1f0a681525e9f5abcef4e74ca8e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd6890d5939e13e91651c2cedcee0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05276b63b87a491492b95f4d17f8c0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cf40ef612de3c3ae2cabad95feacb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1c678736654e7878c7fbcdeab981d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a4d680c8a9a3cb0f05eb7a796dbc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e666905770e9a479e2b586ba13e1ecc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f42f51b6275d2f1b08d1c07f21f90a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71095ac5b886e7f3b33502d2f5d6730530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a918a58b84be179f7ab704d5f9d16d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a58cdd96a47bd8444fd86c9ed7e98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bb47f666182750b5c90c62abb5406533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe972cdb74e9856fe2f4cc6e4a3cae6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4343e680ede949ad3896bef19f183535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffeb6e9df793e78590f64bdd881aca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6110cc395067b38ced85ceed4b3a2d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594c47a396029ff6ac45f65610375e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec62c0ff0b898a37e9091ada9409140539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640ba3500df0b738822fbc5283491ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d1e3ce9eb83b9ee3339e88795517e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190668709c9557df5e4cb18d8516dfa1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d219b7b74a638ee5ceaea23c554fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da4d43340b6be82959654302563468544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fe26cf10801d2222bfd81c939e02e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14cd0c4e6a64a720ab3eaf8776c3ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20c2f0f89eb79748dec0c03047077d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec1ec282a522f88d3a0bd32a198243548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416ae32125fa24f1881913fc3899a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f161ad46520ed05cda1647595ca164550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b975bc1e9f8193d81932e20de5e984551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4ae0f7637856c14d49931bba24645552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2b3bf74bb0dd6e5101eb46726761e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35563d3a4352f765c57faae75e446895554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a57a6ab435151ccc5135fea6a1a9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c30728dc276658df64891168bb3825556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ce8eb4f14c508405f938333d1805c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e4dd10ca5ded2e48b865c5447cfbb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5a02c54ea87902134fb456e9ecc37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec84999fdc77dd6d387c257de70c14c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8d207df56d2488802add391aea177561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516055ec63e9deee8af6373b8c67595d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c3beb29b11194c5ee6c7efbc863a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2353fda21853573555048ccb322ced564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054c390402e59eb85339e325103000c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf5e550ab865becc8b927de83e9008566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39d24b65cfcbdd15055f6a7ccf33c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27647adfa1a4c8a753b0d6f8584130568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43e94ea14455d9ab70a588f338e41b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f800a5f77989edc9f9053566f3c4d0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c018c572712f4a09b2aafc9ac6f7323571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660a78d1d4c5dab575df234cb914319572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080ee59f6f763bf058bf195fe2a4efa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a58f6e42a78fd2f63140bc8497b58b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe500466c1f4da1468fca9d7951f7f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007592e22d12816e8c0e8da3a8d9b16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6393616f492cebc776b6a704ca1c093577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de26ec34fea35d277b148e8ab4c830578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302e0ca2d9528f44929326447cabbb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ae3aaf26d59fb6c9569d08eae57e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8aa6f8b82a2c9e764043701445d00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032dc79f64298080c8264ea4ddbc775582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89504f136a68e79352137ac3163955c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8487089a930d775ce6e202216f3390e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd511545c1b910dc2df6efe3bfc37a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc015f0de45e69f9c0a6b751fe0c01d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770b1d063aecbdc0817d3ecc693b28f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42213dcf2dfdd596bc9b5a675c8f7825588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b093ba7d3ffae3725e04bfb53e937f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf1075310fd9a77a7d1bc110a89f43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02937396352bc748f7bfa271ff5787591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae48e8d541feeb4e5f163ef4e318e09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4f0711488ca28405aa4f5dfac4e98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159195bc78065446caa832865e95dad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e531ccea429ae44b0ca780f595d82c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdab9f99fdbe108c93302a80afb112596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf2aa90f11e7a49b24311f8baa7d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b18ae9e41f56404da1f1c812f832d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96497f8509cd65b5af9e6d8ecca5404d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2cf51a36245654547c5c19653d409600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9171bfae4f3f7c2bc87cbcd5681c4bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0b7925676fd2e2a1da2d090d8a00e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742409f0f1ef0af752ce3ea0c15f0169603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1ae517939515029495c451a7b5d07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b085356fd6ee230909ab8f3611e0658605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbfea7fa7a6966b306dd07704bb6f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75780ec40ed39e11c586c92faccd10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c4210a09855f2a72c6b57124015ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b415063bf87f7f1a31bc0235cc7e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef4ce7ff5bdfd56bdfefaf82bf6509610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec735f705c70af76bb49731ef1005f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088aa4c7c66d596da6f19e8b0268c8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4918d97c4156c4d9d74d039c56e69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67e8405cf3d2f51a60abbc66763979614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fee6dba14d12180c5935f4492f27f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952551c15ffef4fdeea8d13097234e75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55467acb6a3fa87b330e6eeb9aba6c3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af4e31d221ba2cde8ed53c72ed37ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99c7bd5fc580bd7002bda63aca1f05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129ccddcb3023fa818612003dd9ecda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bf13cbba48fc1689b0e42e370636f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911d5af04ee9882080f51185d319bb3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44782d545fd1b283a22fa25e7174b88c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fd5feb4592e1b151fd5f7882de413624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0790029d3e05509af46cfef7739cfd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259062b8090fb81d9580f175f4968ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f83b851cb83ef142c391d14bba47e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d8ac4643e1c229eed4dba0def82a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e001a0a9eea37619232b4760de8c49a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4e81a8562741013aa4cea317366bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2847d977106b6ae9954ae5394ee2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158899edb6c7aaece4ec093666c81cb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159643c7f1a533c8351a6add98513ed7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa9a18684d204bbd30fa39d35cb251634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85dd5c2dd6229f05db0d2317c9265e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ad6098c6de39f921bdae7191b85c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a142e8f7700e87ec3e28356fea34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970a7d2b91b1dcf4b8ba2ef0bbad852638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76cf1750cd139c1f575c9fc1ac246c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa36b2f7e4c3555fd2a587f28e021ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1a3b82312a1f380f7567aab651c54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18bc3f4a8976585a280115b7c0e246642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9e4cfa93ac6f094486019583457d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d03f47a5a06a40451ec657b05bb42e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f1c6bdd510d8b40cf530cfe496e6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dc721156b2aac954cf583f666a322646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b918029d8157385e778285ebec0f792647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c6aff9e8cc5ee3a7390129b7cd766648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcf8aef6a470da0aa9d524462da9c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c90354b5963eb3866e93599246c54c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32febe99b63a9c0530af89de023903651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9364485f499e6c25e7240fc475742652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f879368d0b0f3625f11dd170a4c6e8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c766c89c9c877f1ed6362cf2f118c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60092a05dfcf07fc0ddd33980192bed0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83061268bfe22e7b06d43f4dca1f1d7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5181c5acd220fb35bddc86ad0c663657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd9f14e9235f1826108c5be95fcaa9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54abadbadb5b79a577455a4dd53bc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4f1c2c59ebd47b5b4654e5af4cd13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7d4d03a87bdfc2abd06f1df6d9fc1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab3759efcccd38e23dd99d72cea26d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a253cd1b54817bd4b12782554d3108b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007615d8b644a5eee7ebbac4c649125664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957570ae6b6309e5591a7156495791fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca72acb49b8dc335b314e44b13dc6e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad30d9b1c575aced1188c4678465e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26bcf24eedf0d7b1bc980822fe0b52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd76b16578bcdb4966dbe08ca3ac18c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bb941e4eedc1b55df1656cf933d3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3d71bfd914a9492a7674e37626715671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049d556183864e1f3a2a25e5520f79d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592ac237b5c71e1f33624be724f8c4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b97b5cdb0f8b0cddb86a2b19f65b8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334856a2751a5075e6d672f3cfa57cd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540fffeb73303efe47ae42b3ec7c84f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5f119b7bd4be91d9281833a0d5c24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc17e27139a0fc1944a88278f51fc0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a99d67b87c5c35e5e686f9d8867688679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec673172623051fa1c856ecdc8d31cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fe9ab3f4d3e9d6fa0fbfc17e9fb89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a02d6e6a58c3fc0eb317cebe06869e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84c9ba51bd8e56f936beb9a161022e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74ef151a4913de7bda353cdf73ea48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5de3d084c3000a765b1382013d5fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6205b083a77151ad7e5181a8dffdbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b3a249c414df85a8f9d5fabeb15c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb28016dece3a9b0b542a9cdd617f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922296c31cc65c2c9bad3cbda4af57d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b57446c3e67bef64ff31a04f32c78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb8d9eed52e0ee63255607f5c4eb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4eb6e934d43411cabc53a9be20167692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbdff62a5863702594d67ee009412e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d226b5f8319a5c61ecdc7f1c43493694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6722e03d6470ddb0a0c4c5baae9a6e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6e0597dccdd40c1eaf664c438a525696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c944d61de82d6e725ba36ed0c00953b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f6523457d08eaafad2f4a90e57ee3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff211b90dbccf02d48f7c34dc8f80ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dad4b94cd7af967ff426c0a9deb2a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3d4516a85cabfb760df56e3d38d29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39f0d549db8ed20945a7abaa637633702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0715a111195babee0185b32b442a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa7c8b8c79fd7ba20434937ae032b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61943a0f6ec79d01942535e463c7d052705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d446fd03bf1f5b335ab552c3abd15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f1eed85af197cf94c77042b3565fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd73508e9ba3a0577272122c5ad6519708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36891634801ae28963e4219ac6fadc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5206aeb362dcae9ec3cd6cce82fa3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbc5214eb1245e5372e740ef2f2c31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc70a2abc382d40b5160d9812f47bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd373fad253c971d38f90a6a57e9e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f918d747399889acc8136c1a76691eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dfd5efbfa94657689e87d8f9b6ffc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea07359d9db9658bc0c23c1f527d8d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f332ceff27d865ad94b4e44068c4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c066a6be41a2267b5d73005ea4cac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a1d690ced04edcbf56005016f1223719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b7742090356fb7bd8a1ed09ad1a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900f6d536afe40fb0095a10a1eeb71721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f97bdedd21c7b9c7874d308e8af3f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb1525bc7a1da21c40c6ef32427231723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472b0fe68a66b3ec27622844ded0af4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f1a86c0167188b42204eda68245d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76c6ad0543f6097948e98fec8fef7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111de13a018e2ee9433a73c372ba301727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7197e57761e6a7633f9a8d82728ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985a66716a8429a0e6fdc3194746930729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88223db14d2625efc6537ad45f24715730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841466a92f9e43697d02ea2c76a5fa34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de5d938b49688b8998f1a327653036732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cae068e2a362f96d3ca4dab86a348733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999cfd0e26b68740ce91fb49e462bdc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d09ec8d4042badcb456e61d82106735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc7ea705668119909e720369fd5240736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72c82f2cc521743d5b231e148ca035737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff557fc36fe03a85c15261bd384247738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369af69f4059bb435eca35297e7da50a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9b47a7733fb69c08190b1b821088d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466d9d720d236f25ba54fb429a27275741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09823ca065a04b543044f6d3f839f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91635c1374d158282f7901ab263c98fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567243aaa82ad79be899d2466b5f347744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6ddea6145daeec356e0c475e7b8e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5034ae8ea6e0e6736f955632a01943b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16747f6bc8fb0b6a642fd842186d1477747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cececcb1f1b62b0e087c06d6e5c41748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e62a98c2200fe53121c99b05151992749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a1a4f21439f548411dc983e12043d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6697daa6c4a748666d14d2bdd5d89c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12738ccf5ad5fa34dc02aa0c5815220b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c12a01fbfed5de03425c3d13f97aee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec0956501ab478e52ca73ff66afc4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b93c925b51e0c9aed63cdac9b8ca9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cd960a719b1be0f7df8c270a5425d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fdcecce7fba9b5588cfad0337c2d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1e998f39a83c36c896e605880e051758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430775c0bea9f7920c86f32d96a3571759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc59918d2b048ef58cc148768159e5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dd17a856067be3f4747120ac51077761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fdc5ed58c1c0178998a859cc79ce1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06f1671f1a7bed519ec1f844232126763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d00c0cf2e168473facf73743f786a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669ba27b7a58afd894025399dc5aeec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd94d8695179b7963aa983002bf4822766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b78e9f5057a448caeaf6c70d68a935767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677cbe70082850c8727a1b1db52eb18768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928426ff30acfdcc4d0bdbf788485a58769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e233e754bfce69b51b01d15b45b3a0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced112088df0c912d23224814fa7097771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85514cdd1de320b8cde5edb14dd3caef772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496f1ea63379b5ecc34f5ad3fc4d5fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb562b1c7bb6c17c3c2b7bcaf74449774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e752b1169d0512f4d2e5df7a6b661775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f62d163c14f118b583bcc76506b788776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36cefe2c9e9eb1526607c996ee173a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98390a967cf5987d7953cd97b4337be1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01297367a0696f91500a4fcc165287779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c6ab99c7a65f5dd42e06077c62486780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1876fce93099aca3173e07bcd02fb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b1ce5f1c8cb79c7d7c9bacccb7de7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f056263e5165c58000f341ea5f4b9be783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb553457cbcdcb5b4c7f43642879e8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfd5f01dfe5f3fb24e489f93cba431785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293780d42137439cbaad73c9581b390f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdb18adf077561be59ba2542345f81787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac38286f13bf8a5b57321b2e05eb89c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4c9341156e998d593e22df850f55e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12c1d6af0addced3c034909d3fcd8f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294f022d5918855b69030cc4b5cd383791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e6033bdda737d66b5097e4bcf46d6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e4511f5166cee3d5e47def922f367793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9053a838d51dcf450590aeb3724a5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d5ead420f787150c9c21be6013611795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fce36aded37e95749f82dbc19f0d7f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ccdb8e380272f3d308e0367f73d44797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015350a0556558bcf21e1d27ef99c5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c57b3ea05280c5a9cc87e0f951d14799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49d5f20dd825a2bea02d5ca66f86cc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef248286deaa66f5099dfc595a2dc6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f54eebf16ef3d146882a8c639023802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681bfb034650a9ea1a3956ec2831d3d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2e6505960f765c42c60fc0820e2a2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046161f7837cc6390e07af856845e58805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c78f9271efb0f077b59adc00db9d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87d15c152e2e1e04a166442e167f4e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a288725291f9a8da2b3ea393731708808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e990c6ae7940a13c7ae7e52c72e3033809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6350e94392be230d83513898337c1cd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539fc0c4ff95952683e4117b5ade2f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba75b594b17327483d685a068fc357812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebf271937232b9e1480a0cab7de453813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2b705a5c354294160ef6c203f2df2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002f2f70dcc2c7c9249eff9d1b3e4fc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec7242b429da67459816ed18d4bfdf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356c4c4e157d3bc2ee032946572bbf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e4efe5cb2567f4c171f6ae9ea2d32818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407c047a2e4eda0365fd749f39a24ea819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f81c23ed6413346cb4d81ffa849d6d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db65915aca8b6cd5d4061d258a46ed7821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f3c6a68324fad2e497a71f15d3e691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98a45b9dc66d43e08cff1cafd6aaa12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814fef49de9612e2591fac5b7504dfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8300401de0c2a13ce906cf6dacea35b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34cb67ae15b8a3e705dab3b291cc315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f5a7be1d11d64e30e480c9e1ae5346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb92af8904552f117c11542a7e0077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cde74d460513a6d9ce8f4dc49baf368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fbbc1316f8beb441c4f111ff9c32b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172d4679724dab7a7aa88ca46b403fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407498a38a45ca7e42dc484910c6f5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3efbedf754312ece45a5f0e065d9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929bc48b8a534d54b63a40896957b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157f1bedef181e5b96023dc35501a9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc747f93cc108942fdc519c3aff3fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bf5b4e5a1e5f8b920cd9526f0a77816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c2523db8d1be5bf834659eb9457d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd3ef6e94706910dc9f878199b1e4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92903f75359f8a0bdf01ea4444f85f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc905c0712bed7f68c28bdd06eb9819020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb7a6b7154714abb48d5b51ef915c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a97eb8c7ac956e4e367e219ce260a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1308baf3dfe54c99b5e6cfb347c315923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6270ee0dee2774b6478e737dd8b5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99fb7de0764c42a6ad23f68addf75825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1142d4e027ae3702e8b0cabe7c9e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdbf51966e09ece5e71a226f59f42c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceacf38386f74f19019776bb617276228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59499c418bcdd15655a00298c8abbbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61b8a0afe7db7c3a900b1096ae583830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb01eaeb5102afcdeaede3bd7b163f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1a1844af59d63a9452cafa2fc8e0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99400dcec316ee26f73fda66a0f423d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbb58a512bdb00ec1cf70b76a90b7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbaa53f025b1f4573e9f6dc4a9a71e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a036d88780cf5ea69aa573c872d129d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826eedd1727b41b2f46cb9876581f9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c940385b583c9aab4d4ec82bb55bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b408a2f8cf21fc1c961d63035f96da439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886288ff509e001f8361dfe7fe24c1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfbe626d1763d38f7ccc574dc1942241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaec01b30e7df337345ce96d7b2955242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13326277c674576a6d0704a2ad750c5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633fd5e4569732dd26c01d128c8251344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0c3d8a4aa8e64e6c43de02c35db5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d783ae806bf828e520dd4333a2ebe8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea0f038eea6a0a88db2c3263d5a3fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e47bc9bcf9d0c21f3ce66e4edac2b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29e0b0830ef00d3ffc3a51e9b3aa1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fba85abea39d4245965cf7228d30a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b767144ee085c90906a9d4ce8ed40d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef3e17074a656c3f86bb98e20ec44752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fbd9c2bb3e658ce7ef33719f3269d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3582b0dc7c18eff63627cb3dc864c8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ab9ebfda95d67b08fc4e15ea95f7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d8af1e455d2e18c6674e557ad58956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8721b038fca8589881e1589915b7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe988533c1b05ae51ddb1cd29ca4f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab3f7557828da6af2b29174cd1afed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e2fd53cfc54d3959fb76d2ebf137d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96c19b1e933dc61e36f76c856e01c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fa4fa2bd7b504b82b9a24d41e2ae062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a3fa7935ac69817482946ba8c15263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9aae1bdb10512b73b4fdec9b88f7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0ecbaa4b0a37e6659dd33c28ec68665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40070ba6c061da99ff6d4ca26955a2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f40f9281d0a74fe4542ee9fc741f9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3ec408215dcead24800c8b856f7dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8040a6e3711247cd6a5712ff8f435669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaedf77c8644cec32f9d28f4b5224a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a928e24887283fca2bf36370f59310271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4543b5d209ae650de33c005dbd1916872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf9fb3a3dcd8737c91ecc711f549273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2452d0ff8af240ceb929f1376c3ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1971020f8540b2c2164174edf6391d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a16862f53d7d259c2adcdd44c281376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf65e216050eadee9c6b3a70b1715f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08badfa2dab68a4b75586d6d64ce5b6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cd0d88c55a0dcc8a4d7cb8f704b4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040a1805f8a0ee336c5a7dd213b9ab280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc4c69a4de602a61829ce71e6b562781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68719e9d59d32f5c20d9d4ebea70e4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc073e16a2c08d29a4ec53a6df90ba1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab82931eb297f1f2ce096396ee4f0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3385e4fa74cb15a87f0158e62d0549985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ae3185c336065e016213441f64aa886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1a0081eab245bae0b21640ba86b6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767f7ee51b7071f6b85c9c12c3e1bd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22119254362dcfdd0860644e1d61079189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02243f175fb190ca2653b45aa7ab91b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919be29199900573dd25772b02d0005191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869583fa357bd96a408e6eeb6a80e3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9130d520c9b99e04659a764c6920f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e9831ff164d834265c63f05a77a0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79354935d89e5887e9924a5fb963d6bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a343c51e37d73e3dea7be0368fa35f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649acc95514e54275978fa2109c28ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609021811073edbf2621e26a2a31c4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372935effea0f1d18a688ad0c9cf82999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f71051ca4c9d0b9eb82b73d2c39edb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5c2b42712ad5ce138ab6aa5f9d46e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ba2178a7adc5f5de02ae9e5baf7d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befba738f11f2fbd1e54a463484ccc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696586016df335a562e67a35c3479eb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa3d2868c23de501a2ce8b66fb5a43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67637ded771260358de0e3776737ca35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f09e2ea70a61d3d8267ef50c09860107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c9b39a79f00bd733af70b0fba3ce7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47b2974cf8b665f8a2943e4e0a383e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838fb3ad7548010a4e1000e26435e77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8769915c051ee120326c93f40c180111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f223810fbb9fa7d3df078da2364933112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00037d12c16cd232a979d383574470113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdabf30d63c6e16edcb9f4957c9c39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5488d4225191a27d2627bb713f3749115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc91d35564805adcdfc67d9729646bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bbab380f069a534c684c24cc5ba1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93134599cac57df0d21c3a7b1847aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103c4b737a394262fd5d5ccfef55f06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7372a30f6ae4a454ead82265aa8c46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15fcde9a4b60d356ac1ac09ebe8480121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeaba027084659c7b4bd6a019db684122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c2c38a739c4297227a4024cc8f5c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa227e49591e8214fc750d5357f9669124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b9fe76ef7e2113d2b1e9647c70f56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081934a1d0f5cf3ce1524b9e62af6a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272762fa624be95d934e77fbfa4e0e26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c160d4ee80d2dc9abc14fa67e589e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246c74dfbf76aae10d5a4b0feeb899e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f869430b351a9840704ded0ed37ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2219a26f27f71a50230873bf99e64f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba40ae7724ed4d63b8623779f64630132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ebf2185ebf1e2221796322fc09893133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e98dbb0b56b106b3f9a14abaae9ce0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a40b25a0d8a90c8ec7433a677b3da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed75de88ead6804cec7937aa0cd67cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d179865c22067ef9285ebf5aaba75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071378b04bef2e65d1bf3765c76713b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86a82bc6cc481cbf8b9a0b24d09794139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4373190f7de03fd5ff7e059c19f38b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c32f60aef7a9870e77fb41f7455041141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e823d4de08e5dde6edff020ad428d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa7d306da8798b8e7c779f7c6efdd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9df894bc3a3ff8ee20078d7c1791b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdf790fb06609546b2f089b157735a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2de25035f198c34e5594b58cb25b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d505a0da2f847fbf26a8b993ba87e25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157e3533373f0619ac731f50308a3bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d0d33efe45afdea7863f0c8c29e5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd23bc126f398ca5cf1c83dd2f14ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948694457cf86468a4648808456a3922151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589587c4545b07d7ccff22c697cb497c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a47f82e444a4590a4e296e84d89a52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e2172575cca69b91a386a452657f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49796b5d2d8dc900f9f782c779e65b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ddc5bdfeb6a7dd11105504e15e7b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0697d6ca5b949e5fb3769adfc1b2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e1d1ef376ad962d2a28ec8deb22a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136073a8c436d5ddeab2b461cbaaee85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a2f03f0623533693218305949be01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a7d8ab17d05842b814862da3ea214161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6a7fea2aac45a71790cd0695c9a6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765124432fa247b993ac6bc5af6c647163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f8192fb311c1c5f49faed64378354164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c266c2669f29023fe4c7abc8733e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0394dc0e35e9b566149e8880afe631b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36f4b6d4ee732a993fd7b40825f5d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da75ee80f20cc39021727645933042168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7fe996dc0c66711bb68ce7534fa40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eac0c8678c2b29fc91ee17efceff6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da596622f715191a72617755ed8cfe0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6812b6602fee1032ffee662592922172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0324f6f08054e0fb2e6f0425460e1dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287752a617de788c57680b1bf3838d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e8cb3a3abda4a343cfbad7cc5f1c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6c01ab81ba9236d89cdb26425a6a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512bddf06aee50903be70098d88450f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067dd3cd6135699597e641488172d02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9c141c9d52582f9badabd6afe8232179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa374826adf4830aac7ca2791962d8b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfe85afdbd0540b716baf4c0000aaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d506f0bbe415a25ea448c43faf5c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e75aedd91e557cdd7e3e003f8c494183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965da9b98edb376aa9929d7b215024b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d61f8c2bdcc5591047ff2787411a0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a191a59a165d749c3c36e04e60df8e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178b4168e8d08d3d14c9a4c7751e477187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb41082f975173887982209abb6cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c986e76f75e2ebfd77cc6f4e752d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aa2b5b3eb5bc25c577d0e40ce19b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d2982dfce294a7e7b845c028b58da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec5955c56d343cb903f81155096d11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cb48b31b109501f5a933f247a82cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedaa32354d2138f5624ec3ad78a918194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d70f9367c5632952542c702c9df842195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcffe94da89dce1a41a788797f8e48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31308d34536ddc81785d3a90437ad49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42154e827a7cb8bfeb558c6d488622198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d54399be00a312e184a0668c67818199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeab8cb76170f111cac203749103f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cef7853982f79c7f24b01edee74f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52b647cd6b9bf3b024b28352444a91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df7c3adc299ae367e735fe2f7545a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbd16d4328295b82c7576de4768799204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b0d6e99d2b972376e7ed311454478205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759401c1d6fdfef804d22b853ab2656206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d818d892bdff221c2f35675296c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1b98d6e88cf68b44c1a1ff1337abd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d485da99f83a9210483c4a97f9d45c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e755db529601b1c082678bd0e8400210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a400b5c5a7d189f5965f5b6d3a8a9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2ff2c31666ffe51722f0c7c8d1430212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf803d0e6b6fe7c2a0858d0e681a6552213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578be370ac87b9bf77c35125a1917745214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6199f3b26fd6ca32bcda2ad2687eca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1898e4d6195639464221c5cc286cba3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8af4187c434739fed748436566a99b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75c313285d9c1a85413dd29f51d6b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aafa270ab2c459734e4dc2c92fb01e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916011ff1ed853d48fe212d7e4ac1fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf097378b8cf7d05eb048ad91f26153c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ac525020ca4df45dd901dd4f1dcd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a4e74fb349f23b2f45efd0a44be0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac9b88e82594fb1f37f19c26267074224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68c0f1d3a4e78a84b0d14c5a90102f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d681671987b3c4ba667e6a97fc670a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb247b66ebe85793d2bf9797e539d86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90432ece6d1a77b7f8715c8e3ebcf558228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f483a894308874a2a0ab3a4231fe5a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390051f7805142e8a5f16c22df0ee61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc59e7410112d74329a990a67af683231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c031af8728fb612f9f3ddae1d52e04c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f8d2e7b3806365608f5f7f9742a43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971adcfed64c78cc431fcff13b13fb44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e021ca95fa5f5e24b84b2ff61aa2eaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558a4f5bf03182ca8b93b2aac70559a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e732d92f2bc2a0690f85a15a770ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b72a1880579eb123507513a2966bfa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e222857851d506132427a253dd074a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd87ea523ec455325c666971f35c5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82ba6017a10a1a81d890bf9f56226f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e18637c2ed5cd51104741fc046793242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922c10dcccffa7e6790ebfeccd158e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbb868264b2032989805d116796763244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff832183c97bf352f55e6a0b690459e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4649f8fdd6fb95cb719e8ba2d259b9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76949d726418bd851990a1af633188247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab625045584281ee4fb69e78d7175248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50c5de8bbe93fb47dd7c74c3c57447249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17684de161723b75d866d91fa3f02374250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7286820d37eb0fc7ee154becb0a0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306a2d322fcfe2cf24501c837e9d47a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6ea61c332286d6447a4a1bb043ee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ecba9962f3d2692b85e55036aa271254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4175b96b31c394d5e0ff4c3cfcd97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e042e908d802bbb98b863c804ef50ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdab9dd83cdb895cd18f97a930edec4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50ab27ab704ebc1359db18a0097a49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b8ab1a4d5d9dc341f19c22b649c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ead733cbb3ccfbbb06550d9777e9a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066316c2766e798a6791307868d8dc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e9ac53c0db43e23b01fe205519e04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf75beafe9512dd412932ef4fde0949263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d6b12eeaff9f9ac1af05860c65587264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117815282b40ca23a599001606d4e184265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1844adcd98f7a63d76b849b43e364b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c265b0e209915efe8c4769bb4dfa9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a8b1db04dbed4ab6145ecf1088e5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421244567c30e1b524e50a037f7e388d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8b97d402b0444f8417bb2f32b0b60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eddb8deafbfecb00258bb635e61e13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c11c3f90ec1ccb7a31ee0189266454272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1835818b6ddb8e6fcfde8c7a86f8c86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845021ddeb9e561f46762367c85ffb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f25e830df4611ece4291df578ff588275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4db0ff4062cefb34231f056eaea2e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9cd60d34aea50bc90072974583686277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29103fe86af5c6f858bf049e216a8bdb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f99b75f5956813eeed46db1ec28d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297a0ff54c617ffd37f25c0aef52217280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617a0a64a2e9ae7a19b8acf21d82a25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c402dd33437db77793beab12eac26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca5e1cc854704d29411fd80c4b47f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381023e18edc7ce1b4e1e6c5ece7144284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974399471977a885aeba2c0efef0850285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71659af8debffd21186963013a97df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1f904502ed80d8c49512f1a846064287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b320ed1c215fa9a038f2f3af41b88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daa4566ee9463deb97f5b214985382289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b36eb4999a5c65902a38e33a0d172f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dac8f2e36a15fef409616116b77f8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c8beb93c8e2e1bc3da8d855eac373292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f7ff1638dd51183e0c52b0b1158b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c6ae35008ae6d206353d16d01a48c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203cc151fbfb491d01b1b379e21e32b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bb8100a2a3464a370c66c1afd7a57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d18daad167027952acecd2763e0f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180cd2b1514acf0d9a5227ea4feca74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40f38de83c684bfda2509b9c4a06f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5a767f5eab447832dec2cdd926f84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa79fec1db14734c9f2c387a20a012301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e34f94b50766e7eb50364fdf68e82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b5797b3ff8a027635059dd147593b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49401e291fc81688f0d78f1726d76a92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28dbc241281ce825429f1a055b6249305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3c3200ad6b8c2e42620a7d655cdda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247fb7bc7301fb00cdf2638fe053b91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fba7d5f95eaf56cc659ae72f6e9fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a342dd74bc863042bbc15ca9ba8312d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91f029a0c667355f84e9e97221bd8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f99d1b33dbfa7edd61f5ce65ec70b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e0faf6b7a6e966f903c60f5199eb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606df5574dfcd2425b4741b81cccd9f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f545f74f62d6cc23fa0a44801de46d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179e6650c37d2ed9537f3e204be7ba9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5d16b3fce861ce84f13ca7074cb3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0546062dc2fc7cb1bba93ad765c34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a37beeeb7016b7162c7fc8de579bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cfc9e90bde3a82e6dba2fa96a9a52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dc7eeadf5f46cbc93749056ad953f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468c06b540b340cb77ac171918cbd26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d2ddae1a7e38bfb9ab0bd2337a915322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e0124e27f0b333ca68e8f724d0791323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e51bf5e23cc33940c723f2541fb517324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1856bb2324547495aa8d0ed2c847931325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe21268e1790eefd1ab06c11dd6674326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e374195bfc283957af4766a0566bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d307aa38d6b0af254e036445c8c816328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847cb684188a993a3993f0bd68c3d52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a800054fb2952189ae6243c67ac82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705712a4fd9b52c6ad4c463085fc011331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e186b7cffcc96e911a2b82fc611c63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be03a427725929ede1b7ecb32956245333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acdba92e6b92b3ccd7628f1bfed1c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386815846ea9719c5665c1eec2b417ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185581cf4ededd0b737683e8d2018b9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7453dd82ff9585a126f86a63ca145ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6a1e445efd3202d2abc0513a5f5f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d169f352e407e6819075641d731ab33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f40fb8308b24cb787b37a49167edf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3cb73b5924028f1cd1f910d35c354341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918228a94c45342da0eb84530ff3d41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86043f941c989f703c704ad968930e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ed61f319be1d5e998020cfdf237f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d79ff8079bdd4a9819f554ff52c73e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7ef7fc71d06eb075743bf896a1109346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733b90602c24dc29c19242e5fa09015347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1da6a3967b96977f2d32b34c19773348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e778e4f233926967b700707bf67a5ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be91b35f3718c171b907097b2985f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eeb631fc247f87b1d7e495258eeea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091c01bd2671638273b5eb37211fca6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eb7f7091e89f8a3d0ab1da5844035353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c2cdfd7bbeaf96822fdb1626dcabf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d60e9f5335cd0d068b13f0dda49f6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4e7052662f3bf856141b59817821f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b7cca6b8668f0f43211cfd6bb9563357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b90db4311867999f3758f7dbc757358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317101752ed85dc2362fcdc923c9329359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e022969ca42e8eb67aafcba2090924360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1edf54dd899aa99abf1eb562afc873361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02418cf06dac1be197afb7378d275a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfc34732fe183403043e06581242e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada80e3656dc7ec65d596d1d653c19c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb230c1a931b17c0397683e1ea3e59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b7a4dd5823ceb041eff4e3995a0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f22564af1acf31e9504ed20e3ffa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9edbd89148443cd6a534d9b82f877368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966896194907b0c18d1d73c4c155739369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25f09a776e94ff2acb6dbbce4e77dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66a2d233bda7a82b82f22abb4d9bc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6af59636301a6cc0052bd2fed6010372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669e56f94661e85b94f7fb18ed8e97e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1ef89a9318d326306cbe2bc15a6e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed7ca436867dced5a81aed8e278074375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94f73946dcd6c4f40e36ca86d4159b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bee41544160c43e6414902965257c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed36ca7b869f0d4301925d40af4631378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26be47043d4bf21abf29d6047ab4af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97b92c3517d451f5b0e1890c0b7424380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfca2a360992bd0d3a10e43c6cabf08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577eb21a665f502190cb5890d54d85f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142de1e6fb3aeabebf9e734042908c2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617dd42387bee22c090d700382edf8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c283d6fe03e22d6342053fbf9ce860385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361e5a21be663d72920fff7200ee453386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739a970099aceaba38d63843ff3307d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bac5389d7942fd8c28a709c9432323388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9305cfd0ef7359b2c73754a414ed3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1e4058020ce99c7ad021a3e666d42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377a7bb691887091e04b005ecabd427391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c82c9d6d206c044891039e80f3ff0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aefe5c4e4178fb3c2c3382e02d4da8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0fe125dd6321bcaca1314daaa27cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37185dfbb1bdff8ad9ad57ef1d2ec92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dc6016013157b671262c1ad830f11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd03f6b5f97972d07f2c9bb742e65ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26140bcbb4863ec668d1c8058b352489398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60546af767783b64c2b407bcc528fbc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6447e636b75457c982b5937e4506f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facc44c887de8aa789e26340116d123401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3ecc1e6a58289db0d285ddc932375402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165fc52074791fc9d5d4e86b269d373403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9fd65d1bea9142f9a5f19bdeb0c93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477665143456f64bc81c788b7ef24ed6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095fcf5f89a546a501b1c609e4f0a98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfd9dfbae5885fc6c947dd1aca1830407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e0d27604ff9410d8ff9c8299e54c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd098d24fbb7d3d101e1c42c3ee6ba1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715eced2710e0bbe139697796b62dbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c515b98fb4f52bc1f55d8f70eb84c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf2438e1adabc919ac9f3c30a4ea61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b3e5a95822eceb5381a009c1d99a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db277e5ff740391523e383c03fcd2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036766db928653256eca5d662d7f956415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28a3d98d304cae688eeeca10ed14be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab50fcc2c477fbaeecaba1d77e02c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd476208c0777fcb20e6aaad2e0d6eb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686ac27b97b6c5c6666b96da1dac597419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75503064fd98009c68bc54c2ae3d15ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b66343d3784140fd1332789ca6658421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aca3321bb80cdfdcc3fa9a10c0d5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a75f88afc2b3f9ea303ec359cdc7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a3e575b56d9b387e81188a5b33c55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea757fbc81fe680df1f530b8a09800425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30eb6a631f9bbfb8147bab63cbdb1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72a5463b3f02dd0f9a6724d6129f4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c9f2ff5701b78805e0376ab13a09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc3c1b3407b2e992fe18a333e95863429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214218dc2301edb948c0e9da8f800690430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813fc552f203248a2082aaec2130c3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f06f0a99087d087ef10eddd1a03eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddfd32f459d6a32eb5f2b3ea57a791433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3197720f871b7f1d332ddf49b1324d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81f7e6fd4ef64ad808fca36442174c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14707fe2913faf09184780805fdb85f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9f1f476a9687356c30fe58ca1b5d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a71fa064dffd4e3b6b675635d03d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90a046fa4a3ea90dffcf9f7b1c4dff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee37164d230aed70ee3bc26b8f83c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741adae619b0b6bdd4cceab4d6d5f384441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5053c4055360925a2bfb59af743aac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b898f668e3e43cfa9071d630fa98d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4466cbca16a446cdd5130aa4ec6dc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5049b9f5030d112e6e2344e8df21b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300cfffebcfea52cee90d034140b662446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b13d3570958ad7d364bc3ff948da35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a42436ca68796a5569bfaafff4737448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61385bd7e3e7dd006a08a84d2511b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf1994a5db8a7bd5232d7c182bc7e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703796db7bd9a698c9d9e802d848a990451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843260661272c48fedf388008703777452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe914b83a8045fc03e7545620436cac4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288cfaf5058c9a21dcc188051a964a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5390ae4f24feb33ff4dad168f2f341455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c96cca05d1facc55093c7f317c49e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea7f1f206be1e161ae83940f147056457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b795940497b0a63362636f9a519fbb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937744293da151526c2fb20f78fa9eed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5108be9a60a046a4ff2df48883041460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272e74e071e48b7dc605253fa0e379f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aa102feb616dee4c2a2af23468520462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a828fbbe9f004372b5346c59843161e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74393de822b41a19dd2ead8dbd69c117464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc5aa0fe3fbc37ca8edeec6d97e2c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b685a6e118da73911250b440c966d33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de79e2aa6c6dfcdf19b0fda5d32372b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06233f20e5ff10f372ef6182d2d70c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee33b1d0055d3e3df3e71b319cbf25b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5891858a2103823e440157679c9487470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e804cae59e444b67f9dcac47a3ff937471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71719f26989737d990a1e950c2330ab7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef74ea8686203e1c8c9a38b0f8c512473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe39191540860d31edd55717086c9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9ebf63eb9fae6afe9fc8235bd5983475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803d05252ca3a6de03f46153d3d59a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d12b426c1eb72592a145b71b442fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee9ef2fb41a7ecc6d04c9da017c7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74247d2fa389d6ad4875193a001d26b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024746582e8649a96b9e79f595f939b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63047d986b870c7bf1435d0d6052b638481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9002c768fa1da5bfdc9e0223a9f18e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ad26b8c8c2ae33b1f02c46379b8ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5ce93d0adef600e4c20e9f685fe0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335dc957ed8d80ce99485e34df46b55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a415e300a990253b7c9db6d6e183486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cdcf69ee49e4750ed021c6f159366487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a781c1826bf5d922cd396d4800dac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb5cebbf1149e23d37874e0890aaa0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b81e7309452e5424b0a001dbc07709490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a06706f7836f965be2fdc721ed8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a89d5dcb4e31ed61af1a4ed6b4260b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a693fceca22ab3c4a86c8dddfa2fa20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cef7e158ba9464561cdfdc73caa10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8db755667312ca987bfb09a6c5a7ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5bc256c2a2df66900c91f654d375f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc485471932e12f407971f31ccaa66497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ccbae6ece5ac18da306ef345d98c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d261b83c54252e1ed2b1a92b75b347499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868e46ce2a7b15caa008bb78e35ac8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5df14a066529f6d109490d0741a40501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a0e7bad4502bffde8b49646dd9a00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7a234ed5eacabdfed083b38fdeffc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a59f1d94365d7ced09e36f261b8dac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b9c632e0b2f44821fd941960f54a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb76996e192dbc5e6fa27a03de3b98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badcc126a084acf0f01660277f80a77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dee01ed6372ba98419140dcf60d22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984458f1ce5d3d1af1b76bbed6b9e16c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346047644e97fb6d0f91365bb652b9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89019f48d4c72030f626aa00976af0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac88bec79725e91838d8fd2beae8ddf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b44ccffdcb494dd74733fecdb57a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d723931e518f178f6cdb7352b32d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1543a8cf506cf8c24ff5bd690258fca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b9d4353386f74a6b60564274dc714516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ecd5b647dc0ebbdbf74cfca77e66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5813d6723855a55d405e9ac58a02ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664470a4efafc4f226d99564a05410b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f9995d4dc67d6de408f5715b326ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80230ab10577adfb0d0d851ace356d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e26c99d45dae9558ded874ed9c386522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85f08ba6c919a3cc9e3863608d0023523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fac977ac2a9b4c028fa89533a0c51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08014ff63d238498941752bf31307d56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b660e405f86c6e01a002418eeb7dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd016545a5ba8f513c63199b460aa7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7213ab67078a1f33a893b8198b81d55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ef3d4193418a41e145e4c556e4a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaaf790d20c8b97789197be97852c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1143a6ab85c1c130758f7353cb2dda1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5097c8b56faea2080ebfc7faede265532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4ae7539f815a0aae459ff5b32b959533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff08ef84324971aeb78292826152383534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa61e8bc6798203c0b3ebc1d0b1ad8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700031a069a919170e55ba46d4381e00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f55b74b3eb64f5a7c9829e802be28b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81af2338c46bfebb85e33ea0dd7776538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c51ad42adee1d104ebc5dc0f0278bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370d43804e497a6a7645550d298660f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c47e8277b7f57f0f1b21eacb606e94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57965f258797b17eb221e0663259ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daed7be25fffe12a210410e1691709543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb2df3a1429473ad433c7ec6e83b10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84bda9b40d1458d6f862b2cb5296a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b724df6dbbc574921b9bd51e68cc3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94072e8a89837d64b8a15f4ecbdd6331547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178b0c37a56ecbf0f59711220c811d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8df81035888b01ea789983d46c821549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07342596cc56f0f8c37a20c72ce52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbe558f0c804c0ffa773d3500b9c1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5cd3f5fe0bb1e01f606256a2d5fe9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5b71e25c483ca8661201bb359e7b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bffb5018bd3c711377ee020f52ae4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145fbf4bf09eba56fc5a09eff9cf550555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3ca396ed4ce376af6b154774a9185556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052e3396ebe57b0c75114c1ad18b8a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb226828a57cd74554b7c6f5584ec6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d4af07ea8f6c6e45e81982b441a58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb036d186669a2f8d3c8f60521e1cb3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fbca87125d14c90ed14b8a2c24b23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e4e163b3769b5ad2bb5c66be41f44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fc0b85cc7020b43c39f8a67e9712b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a28f2d40848105ac1b446efe9b5670564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41022984866b528e731bef7aea5509565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545cc75284101be1473f43dff8f60bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c15b8dbdfec68f57966ed86c8d2d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d71bbd4daadb8d01b97a184f2bd9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9c72b4cb528336f987a74f586eeaa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9592fadd1991bd0bdb2e6bd33150fce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96adc2fd8c64e0bba16ed131c2b86ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3d597adae45117f3c3973b3f9dc3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde76c659263ebffdd5c9424d2ec3cfc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128786338f1a03e7fc26004d602d033574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dd80b99dc4f7dea3862478ebe7cb8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc691709ec71b186a076018119f2833e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6192c3afeea8e08230491495e11e8ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74999ec986460b53553f2be4ba4f67c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2f543db01602306c155eda992b5e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a3f24c9896389f8a71686cc13a30f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1015cb647567d8d65afed4aa179a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35132ff689cfd3a14dc2bbc0664fae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b87e5b495540b5467b55af6992906583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112d947062586121eef315fb357d463584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84084b9797d2da37b8eb5c7a8a39142585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e52c2fcbd2767f974c56f9e8a3a599586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7a95eb09d287f5f8557046b7fdf7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a8d81b807842693db04cf92fee530588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac387c636b9aa7cfe1a45f32245c8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46949101ac66f7bcf6ff50f7b8574f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940b261075142b34f27bcc21cddb4c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388c3b6bedadb02f0a0076f2b40cac3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72c60aa06f1859926eb756a821a5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2cbdc09ae85ba4cc7da5b05b631fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6694ed8cf1bed96d8af8e28507e7b02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085aadae0bba45f3467fd5364e1a14f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eac2f8b5d2b1309af12ebd8d3d5ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ff3e6534f2a4c265f3bd849d443e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7c733e02816a8e52e719c58006fb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad129c7e718097f4fdb71ddb2e19203e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d53fe31dca5ffdda6890378f35dce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f034d5064b1e18dec2ec15a9b567422602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b68275e1a8292ce43a3c10976e3dfc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abcaf103f295c134c1447a48275bf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf62efc46849ea0df8df68e10fd201605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb1b88557ae92690b934ed0ee1a93a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc209518675c597cfdeb55032402bfe2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f335c3cf7e1923a608368aa76448412608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1af806cc4f43173091bc63efdc643609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30de6e46dd441a5fc42bae57519a39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea480f5630ef7013e0c73d2f506123c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5398ff7ee8b5eb9f26f57657cbbab6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a637bd04a18aad99820668b38db747613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc0ba219127e849b06ce0909a0fbb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff82488bdf47362c529debf28c87d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79ddbb1cb622e8bedb78dd965b6228616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e896475ee76af34ff04e3c06be3a17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2279418ef4917adc3cb766c41a60e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951be3d44a0b9e298f17883d0f403c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee2cbaa087182a46836ccb3773cd6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9955bd358207ae9234ec9250f1e0811621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369fdcbd663d5178e90bf2b4bd6a39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8c5fe94a124ec5402d55f264d4f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d951a66bc7c1314ad34cff39e66ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e394fe60cde61e9620b6642eb0f3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276bd826ca50e968871751b05f6200c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00092b144ca49de622f899655fb89536627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faae7ef66614700ece214a9387fa63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7832723c6d383856be3afc9fcf9c07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971b4e75004b91cad60813b93ef14a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198e4595fdf6debdd5bc755de434530631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc06fac6d7bafb8c9678715a2ec536632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381e3ec1e70025e08d733cac078a647633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad3619b2b24a7389f476118d845d95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b529c29b24636767393ed6d0076b450635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35023368aa109c8eeb16a539cb64c1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffa69aa8540b058a83b4388c89f0e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e2ef203bcb04e6bc006c47fe173d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced3b1e18b168835a579d86ef5c2711639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5421eed70bdb0c0ca5ce62dfff9d37640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa9ef606627f58b866a6781d9eddac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f174600256439b7e6344bd29cecabe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580087ede0b204bc707834b2278175a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57461c223e1d72f50174ad88d810c295644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca41bcdf407aba0795ecf3d9a8b98b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1840a2eb54c4a67333aead3c18f90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e0d6714a60e765b98e6c86cc1ccd7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4e25583b3cc217bb2828eab9aa05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912e51386fd2eb70d9107b6950f2280649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586055e5d10936496d0712709e17f9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318b5f3ab1dc2759cc40a480a5e5f6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb25f273d5fb0d045aa89b8079b5a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8997db63b2ab68075832c52831c6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff07341c91258a5f3b037bf89be819654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177140053884aa2d48c0941e97ecea05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a599362ac30bac57d40d237449aeef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4526906dcaccde4cb722843d898709c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2a10e325ed593b9408c1fa768d20e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1191013f8385323dfdf2a156eb406659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d9fd433160d53a3c6207d096e07ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea249e5cf4dd55581db13f1e0ea7a4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6526ea65e8a740703452e69e2dd4d90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cd6b87e0e1cf8408b9e99ecb93d8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff64fd65e0daebb928b6030eabdf62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b7acb2e4146e07c9fe1436a3b2f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dabe0ced3515186b079cfd93c48090666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922853eff9c57280f51cc7b18f0534d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6cb5f5938c3074d7a223069e32d87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fd9b98d2f2b40a2744e952be77541669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70386604a06e22dea6a7811c4e9a326d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecb56ef3f7b9bf57efdccdf953cb1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdf54a8e9f3aef575ddd92e30a5712672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061ec73d79befa6fa8e4b07cfc2c148673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588776c2eb95c41e67c4fda2065ff383674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de5c7d629993952784224532654c7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eff5f29ad93f893eff54f4ee1d3257676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c24703e7b4b563bb1cb955e505c48c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b792f12f03369fb5c46e120e9a71681678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01100ea1036dd537b3e9e4e645b9be71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e77144defa4d1b646c018ad6ab8ec6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ba518d539f8c48bec0f92570af89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442e9a493e6d5bcb7c2d0b51bae64a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59168b920c3ae3c2f420e946c05b27c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a12534e5b934daa5507d3c3d98cd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b2ab36f04f03d42d20e9a4c998188685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042848e6f02fcc915ea57a0ac96067c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f5490a3193c57b8f9ec19539f21f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2ded76ffa9d70c17f987f9edebcfe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a009de6775c7facbc069b9f96e351689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa53e584a0187c632a5430b5c61010690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfcadfffc0cf4ea68f4d3fdec0fe25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089438838799dff7d86952ba2084a740692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773044199e2ca0bfd4c859a959e4e5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff1ef7e265e1cd0266bd35d5b36735694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33562082693878bbccbbc8bd18c6c01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c8afa65b338a16a87148c41ae6e71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d751a71918a024c9eb6055995c106b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3fcea78b864fae1feecbb175ba0a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea102f51ab795978e649cdf33201e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d03c284801821c3d617cd894b5040a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa2de1ce31d22ebb3a5c0fa561e6ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7948636b0b1d46c7281c8a94d121f3e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f2a0132b4f99fd3cb5a838c1f2b8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2998fc55b055de80bc2fcffad9d38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460817cfc1af351e41935dbccd5ad0f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9029e58da086ea1077a86f13a8d129706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce2d2aafbbaa6a7c13076d31d2ad26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f24d3b414835c49bef9b6b3e39a29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd624bbc196da3372e2101410b221be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182ddda08447adb9ee51962fa80bf3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b80d463c0e4e2b849a0d89c6e33fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870324099f97c6df135535c3ae0fe0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae17b996ea7aa4f5407bcefcdf3dc0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17a630560df18a94370c7790fe1d1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce623592ae05702de2accfe16f372715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529b82a632502348f3ff80c28bd1410716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511784447aaa05f3d07cc52b3f9a9dbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dae8276968b3bea2e7a363fa9ae55f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e6ba59aa365e381d207ff7be50af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175c22c22c1bd8f7d1a09442a08a37c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c99f57c09089504b9b75fc310760e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3500b797998b10ed37c0ca5e1c8ab7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c396c458923ea8087e714525a9761723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c055413df11c43debb50e3dc2dace16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ff6fdf391a89c0e6bab66b936ad0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04832ba7429b825848bd0eab94811c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aef1673b7119ec4915f16a9348c6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ba0d86ab91a9f9332113cc306f2fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f8ceedab293b209d581776ea4fee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eacf9a9686f802312e22556ed9514730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c937d00cafd43b018168b3c6acb5ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ce124a8ad5e6825a1cbbcfb23262c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6456291b9e078a62972f73127b4711733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b3facfa8089745cf80c33cbcb0b82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6039634bbf80609a8e2dbdcadcc05de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bdd1a109c7c2caec7cb6e3e7ef084736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7f953aa6ca138c12189cf450d1aa6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bde51b53a4a221b29b63c02b292c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344308a2f715ab4dc49b89df089a93ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125b2072dbe82d8cf983df2de71dd5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ba430cbc5129bb69f2452ffe96e2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de4da6bb23507a3f824a270578fd6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7e665dafede7942cca001eff57175743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16d036357213ffe23d026eeb255d54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e32f386c81075727b8dcfae704a86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035688533c9ec47581a2a10f367c5769746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d90a928f5beaa4c6111b967cf2363747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d94997526d87dbc68ddeb5d62fc50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4893cf9bc5410f331743cd6c66c95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ce2908bb5320908bac6fd070c349d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece95c0dc964793a27e64b9261d3b32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105182cdc179c14409be9b43a985051752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab013920e041e96334c3241a742503753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aada3cde2f38fb5baf87dddcb50d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeb84d7e9eeccf02b2eed9405422fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458ff04682165915774ffe00e0f6e0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d803857ba95d8ce17a83523af67e544757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065565e7421464b2d958392be3f2792a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70150ac826c20cb1cd89ae38e25c024759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3e0fa6577c9676441d387b5e5c41c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fd364b1a3ef9f4b8c9b749a0578a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd04d7639b486894d85d1687f636b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c28568fccfc4b08a465354aa3c9d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a270bf0d6a8c664d0c92f0879c0e4a6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8621f8ea6fa6a8bf880e0177bd3963765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ab454f52f84babe3bdb99dd38548766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770380ec61c4d9c7e20df06c4648acb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>