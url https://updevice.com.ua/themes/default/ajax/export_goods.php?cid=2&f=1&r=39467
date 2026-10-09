--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb56d59219d510a626ba0a8512242b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cd682330744d2e112f0234d3a51ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0600c024375a80c15892b7d3784eb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae050234904cc81d96d640204fef964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6747021a6fa28ab917661e64f652c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae22fd9a295db3cf44139ffb565c336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd78465b22e7ab493dd8d00a891d4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659840d707d7b1d35e0690d6b18693ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cc2297af6c637f3c62ad90123f90e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f38d248a3da4056cc7599e3fdee4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352189831c226768d47ff3ebc06d7add11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62044d6b481e7980908f54443a211be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d37cab3030725996855da4793e7ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9f919e8848be5ff5b11d5378bae7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f4fc9e3579bbbe9e304408fcec21515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3a72e2b584d965aa17c389c9eb50f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826180fe8436254f94b8f085a54eaf4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d72430094162f48133973822b19f4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e820094b2655c06f5392cf31440419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd2c792828dfe55b774f65a71b0f4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98faca3c4dc1575ae7293843792487d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8f04c2613708885b5aaaf74a66d3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9c3b66c895f1288f357d3fe71f06c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a442988fc189f8c0efb83fd3da41f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a878979b095503aa3412053f66c2e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18417042424ffa17e57d12c8feb92d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df933c4e7d0db16d83468739c103470227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7ecde08ab96077831cfcf097b5a3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae9eaf75fd21fd0cbb18b017abcc4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912df0de67b82d4fe1850789311396630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4bfdd42738f9564accde68231e87c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472b405c742857a6bd2e26c84e1dcb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cab12e14415042dc0d348f537ced833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82813643aefb0bd0ce89850cba87b94a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded84ee9cdccc2e9a1a192c4c127443335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb231ad46d7122085ee6fbc3601f1fd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf9afe6a1fc8bd0fa00506b7b6488c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7e6f9d6c496a09db8ee098d9f62d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003570054f608e489285de120360835d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78601c7b6eb4f5afaf6b269e8194f1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910985da13b5078d4d63d8cc62f21b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123260a08b8af0e96fb6fbf2e90b822642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa298dab20d408b050fa9e557a808543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8fcf265b4567d11dc91ff69f31e2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfcf93cc8ad8388bb8d6fb58a42d6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030beddb2813c941fdfcc5b11773f8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5003a111e8d3d6956e67d4fe6a97dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad90e8243628817e8e7568ad704bd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc2c8e3929f9c63aebd17d8de6d9ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1db873d28293cfec0c659d6796bba550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74113846be094b8e8459591c70d622151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee60c3beaf707af3b8f8dae9f5d8f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762252f23f9861c55f199ebfc0bc95c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d21604bd4688d1a6b38751e884e3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72db1d6733308509d10dfb3b72cbfd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd82849315adb3fe5b71c690a957dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb286191b98b501eeeffbdccd7366fd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece61ff5a90fc3b195fa9bcd2367b0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28878d7c047f00c27ed120d92ebcacd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a969caf93919d3f8827ee76d546a70e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77972a741a57ad34d841af92c9eec7fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efa72104b29c1fceb159592490cf8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb8cb92474d219c9cca84228e69c9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eb7988671554fc36849f728a37c3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96160295c6203c751e4f476927e3d2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b91082944bf197c2bd00ac791e8d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16343a60cd609e4fa664f085e5240df967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634775b9b984754db21d96d4a25c42f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466ac42097abb0579b06a9a949d985869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dddafb9770052ecbe2d48923168dfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fd795ab3254356461ef99ba5de9b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b19077907515329b7391e0a2bce872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73954d6eddd3dd96329c63d66055db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd27bd2930173ea3cf4d8130fe0cc1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a304ca224f36fda6ad8242ad9bf5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d96ce22ec0f3b8e1c68160d635a1e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b691c7bd92a50ad15c2acf208d4f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500aafc4fe5249ed509f66620b4cb2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99d0dd02a11ef2325341318a558c2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5e594b76a6c2693ffb0c6ab18f30980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb062fd4fdcb4d0bafe099b37dadb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b6cad789b3ba8e5ba052ec7295ebd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9232156856fe3c37eaceb9c4ef88b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0abfce60d59dbbe6578cb2b09770f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55db0542631ce6536be9f8d4987c8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8f91932713a0335c8f8575ac6eb5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e517ccb300a9491ed150b51c7ecb9d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825640f9c0ebe7aa4c0b74654f3259a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb42ee59ebe1bab24015dba6d45505789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbd39ba992c11e19834c41dab81d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77bd78538a5316979738b57eb4b4d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7e6fb6008a7293eaa2a102ef65a2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5d57ea6c9e8799f8b8377070eb69d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccc890b2fd935e65a2e3fb50b4394294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6017cb9d55b7e00df53eeb4cc7d5a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966efc34e48adca7d91e247f02b3e2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af203c5fb843824479420c74b7011197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5e521a4b6456e8d8e0cf05775112198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a1d06d31be613dca08e4003ab1be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98b21321be68626b9ae521cde3a37e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46a1adc6342fdbe68100beb6ccde98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce954e36d429fc8e877792152ab12ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17acb481674f4a40209c3d6a8c052103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ed6d9242c42e9daf64fd55bff7817104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4165fd9cdd6cbd5ed9e9fc861cc39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ec30e481462659c67f1535c5cd68c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0a73716bcd9733d697ae8d77d362107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085391818a4a3c057e0008043061177f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c3dd4a1d1d2f07832ce1de4a4091a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bb51aafe3a7466da4c2b1e4561a26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e755125b80d69117f6af8627f79b4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ebfd7293e146fb31a2402a3736529112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad0687df83d22f9a75528ca6aa28a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb745312f7b4f8a228ba81b25b9f2c19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beeb764a356c037328ff76215f0536115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466fd9a0eb2a5930579ee57b5cf6b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12c5fb9df94e05e2285edccb4e38fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33cce4dc51bc9798d5d2db374ec66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ffcf6396766bf1e9431e298d6bcca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4cda489da3979637e96989b111847120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07866dcf1e9298e5888f15f0c8b676ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a1fb4a4dd9ac356f0fe42ecbc1672122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d767a061da39e4fb4a9bf198522e314123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05a1503f3a4c3dc1a587a4cf0c30c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c9541dfde3f8c3fe47d0aee5c8c89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c041a97b2a1de52920539b41ba4889126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dea5f627c55d5d02cd740d844091f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23328f3e218c46364a664a878166a295128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21728fc1f40e0fc71396660c4823937b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794aa838ae5ab6fa146b1c9992581e63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7add9256ca352c7c408790465a3103131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832583a6f5a18fb65170a8277095393132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a9cc61557dcfcfab9a7de27449c11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62efb154170c2ff70e02361516b1ad9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e356c6970c531e5a1e7323743ebf65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9e248e5aca771597081dc146e8538136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2234a38b16c5f173418f954cd1c398137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117e4a9219ecac790b9ff9093c93da6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14bec7c2e752f66b45aebc25af1a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0105159335b4d72bc5ebb542d8a50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc3b5aee0b926214bc3f45700bf366141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dcd51b09be3f3eab6280089bd25a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722280f1db3d1a058e02420ed492b109143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23307154a1c47e433a98391647f926b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82369f1c043769015fb7aa570bcf451145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a8d6dc86ba4f654b2a8fd19f7ebde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4fcc5480cad7d10beeb0d8e36d734147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50effe5b4a80ad113aab3d0bff1b1f54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906088eabab6c10007656b3f212e158d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879532fbc6e2f76069b2e11df9242b78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fdc85af37d27ea1e8356e5964622e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda108c637b1b979faef0a319a6e710c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bfad67c61c807fbe21bd7b505da91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650586fbfa08ba3521f074eeba1747154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7fbca4a43b38332785b6fc6036a57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77709b35d586caab54da2f5fa734e188156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7f8c3f7d0f33d42c282124c3843f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28271872dd271d912558dadec92e06a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b2a15a6788829c8ea6d588b00a0d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a19a104c016c148a614b676742495e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbecf2b726aeffa305095511cf36af9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a78d1ac181b18f0ebc60d9951306c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eaaebc6b0527a788b3671dc01d022163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6063313fece8c13411b2baf69d6e24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfe315db24294cd65d15eeb54b20d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736db96a775fa85d209ffa8b1b3b2d8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe255ce85a6174b4dff61aaaa51ffe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554d91e62f0ef381322006f907e78f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4f1e9374aafde2dbc02a53a0d2107169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e273fe5f10acee9ee800da5f178fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec58934a9eb113e4c57721a6075947171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941bd4425b4d19b73383fa9c3a57da2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881eac9db52454a8dbdbcfdea6707d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b60416ae66d0eb9ede80abeb1f87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788618713ee1838fab76b621ff104a01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80007a8302e41a19889673d7479b79c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc318c8c5784fef02fd30388454b72b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b096b60234604f30d9945cac4b023d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88583f8393d72c79b828b68f5841bb61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c34f9dbecbeab748fd4cb568887d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b892b47ad3e9895032286b5abbc25e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fe1e6f9362f75df49ffb007ef75e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b64cb3a410baa17d9dca28e3d6747183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca0ab05e9e5e53d63338c204ced86d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2598a9115e8c98d7593315e334b111d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd2804cead6119d2197239a48b3d24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d297f89f75761aba90aaf512ffd4561187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0106fdc24cd99c44ad7886334ff572f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905c10c54157240fa33ae48fe433bae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89620553ebef1616f3f8378716e7e3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5ae3335e2bbd06af6616e3ec34afb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe35a50383cb24ed772e464de6ac0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ee9cfdecc60534e2cda830bb6e85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985f0fa481a0869638471f7038b1f59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ee5cf045133384ed6317312202f34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd1016b6912a2dec96b8bbfd6a533b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f941dc710e3fffe17a712b57dd5fb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156f59ee5e3b0651311559a6f82d54c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e59780e6eaa7d80fc5cc958f3fe476199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1481117b7ec9fcda4605a9d356444200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244e62894e5623e73f082d8daed1a77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d950a5e17cbbd9d89548f67610bb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2423409107fb1d637e7da16d4b775ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376712ed363106e54f908fbfab39927b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1d064e71ecd5daea4be3be35183f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ee32cd5d36550518d960fc0c26ca9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c285190a7c4c81f2a4165520ac76f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ace3e3420ca3488c126a72ca50bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201132acdb4e0533116dc6fde8ec1b37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9baafea354ea412c8d303b6349644210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860b71d1ac566108b36b5c6e43825f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4199d65fcefb922db128dfd0c7d6e33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde67580b65b1697391a19087817f20b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531ee57b2aca4998b217f2a6a97fa8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ae2e390f584ae2d136640afc8154a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc15ca223cccf77b799cf9e01d1299b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ccd1e89747d0d3f74ec0726448fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ad1d8395d19d2fed123498d86145a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60117424b59d0ae553aafd2b4a8d93df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384fdfbfe6a90af80c6e276fb26206a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7b8dcc1ed4e49d652a585ddc7ac6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bec9283b77c2ac4fb4370b9b3648f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0937fb13dc2ce2351c611a9803efbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8d2ea6af108f10e29822f53ff34aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d91a4a9fea9eba839bd6f68ac1940225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15894181fc265c06f36cc71292cdb033226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262a00dfd71a93015eb3b3ef459f0cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd27d5acbf0c1be68e4685849ac8060228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5851cc3bc64a3b7af305791442200229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808acb0c4b3abbba7ecaaadc37fc818b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78124a420053261d63e256acfc2dcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5e2fb199856826b718429d7095cbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26e4604bacd277b1329d631b0007cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96571247879ee83d9aae3ed7b4424836234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712ffc4ffc384262a0f1c93924c9b2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b827fb7fd872adf6f194108cefac06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22167ba8a018f459d327b045459226a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a5a3cd498c7c368363da79665ebc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cca1ee9773f3a823f5a6ab07118820239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc13ca9f10d24f3ed54feb8454340cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75974491d10f2fa17d55328eb60daadf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44374af82dfad47d1f48a042ac4406242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89add8ed500a8a00993fef7159b34e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844bed4d428548e8d2d91dd6829fceb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aaf81b98f6ea729d0f9de88924394245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd23ec2cae5852647012f0933457bbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99661d959a6ded58fe55b354a2925c46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975da688c12ef7d1ac33d0aff1aabdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c82dd64311aa6e504875f1df4e5ef3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefde5dac560e7efbc6854bc086e659250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd116210835df83a40f7918914b2cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79729dd7ccd84dfa8aff06fa6fb4ba52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ff4a4c15d7ac34b932996743ddd8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3af31b52aa24e7a6c8fe159290d40c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7726e9e5a819851a111c59c7b60a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25591d9cd83d8df4221b8a0aa8d27ddb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b6a55d98c440aeffa32a470fc7454257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c305c532276e86f0ed4d895a96dd8d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2e960d18801b0d097b74ec316eb02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3262c7fb678afe61b90cb0ac28e92f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955890164e8236dff196266022dd9c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3c66e73092d8dd40385a067c9b6f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15542f0d0b7e4d159791c4d3887b78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887511698c2087cde8722c29eaac1373264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375cc39cc11e2107aa78b96950d2425265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1867eb39121d8985a7422c3488fb0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60879ea8d8dcfa369bc6479e939903a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7e925fd516e918a87f11256e853a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1637e86dd48304a960749ca501c51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58e49cae77839bcab69762076ec4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2374db471407ce7b4bf90f96e74c17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb605140fd0a2893e0812c945aaeb879272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d8106ee232111b69a21bcab226d41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b394dccca434818934b6250bca13089274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7558ef2699872ed9342a292ddf288275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dac2c5cca5f05bb56c9c1917d6d14b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364bd9eb23b71ba1121096ed70baa2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e0faa7f2cdf705d8d65f9cab2eced278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893139d836d222012181113a03d9917279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03588b4614bae5e2101d13d6200a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb76d3b7047f13429b5e0a32cbd998281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434f83c6d4e9b43163c8aa8d752c6dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87899fb2f07f39291bbe82a7eb72ade4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df36f3f7089a0797e9a10dd15a5dbfa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9966a608a0a1767652f1490421497285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b16a9885dc50838db90053a2cbb6b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb642337e702d578f4a3f6eecd5a3b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e777719f80a8e96edf1aa714bd7a2d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4a5c8cd12b1c45ccf3c5f4b59c885289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d6d47dcab6ec4fe3a94efe4018c63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0943c41a6295e7a1745712e673e482291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32273cd713ae3bdd151fe8281506ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207a72a00b7cc926f3c2a9a56a904fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7563e0743e74f2575521650baad7934294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ba931aa227d095d9a16852e590754295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0bc54babf28cf136369f55e7ff79e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e341fc8f4b6d4970b8e565b82c2d644297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9e346cd195414a8278cdfeaddd72d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7c9dd31d9bbb650cd25cd2134cea8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d68974ae07cd597020a5fa3f612cb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10ebcb72bed6b0165ffd3a2d80d84d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa6f288e616c5f5b0b2a52a39db143302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b9ad99a7b264b759f6732306d95b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8801b0b5c3cc62ed61822d65eddcfc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2db413b2ce1962ca735d16f3cfe44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c85bd9d1c1f1f819108d7c25251d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc24b2bf8ad252970a0cd31522310307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c45c93a89f683d9648774fb5f5f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b1589509006242f39388432150778309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774a71d667661ceb467726cf41999a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000224ff928489aba5281e7ee0b72b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb66cb30783d4bff58c9f41daca8fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40196f4d48ab3039b7cc493dbd392b4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70874956b0d93f71c93a21de568a36bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1403d252fc4232e2bc043dd5ea34479315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ab45f1a798cb34584b05b5a083001316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b43cecf85fdc154e05460aa740c8f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3a8d89c523c8d4c4082a78b4039ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bc21af0da3b0f23dc130a2d146593319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ad186ca68e5e4c647fe6dd7f6adc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b63a7fcfbccedba1f900722f3481c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6f8dec60e50b43b2d5eda73c56606322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd65cf972ce17727a875d96216f68df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a312d17221ca6b92c093b27553bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4975d667b6f3c7dc39632f28566d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d123f0b730b3fc45fa6fad2c7473539326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ae5c3ea1affc7ff1f0fb38b5083b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41b74802fe0e59d07e7d321ab672fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe355433c95533df632e04746ae17c9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288f9c570f4e70dd7528f247ec24720330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427cdf86565d6f0fef50b71867a7e5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac4aece2e9a0d992ea41b09ddbc1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac01f9c9ae147aa1ae87545913d43c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e771ff11225efddbef693835e994888334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590146ad7760bd366c626d4b965bd7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3feb7da52ef0e85ed99aa97e3c78d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa5bb99c385dd71837c10765b6a0b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01b181767c1cf26b8518be70a3b60c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d13f4cfb398039371a0caf5d09f1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb0f6bf204ee1df861402afe255360340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5881bca1ef4520069fe0daa4eff16de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c175e8683390c3ecb22d1eed21df26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b75d34dc3bcc1cd12fa5c8968a68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850034cc245cf06dfbd384f90b4e44c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04054af85b6f615c866b514d1aca2b90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ac3cfc05f9fb63d0e94ffb39aa27f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c4f2d740d00c64c8760da6ce267a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc133cbe0cca38dea32ae2b56f73dabc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4464caeaede1ef5375e91d18aec3bac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f17fc579aabc10185aa2408be22afc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc5beb948851d4cc2a9950e5de1050351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81230b777fdfa588a5b89004f16241352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189f8e4d80b59628b5f3153ee504555353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683cab99cebbd6b023bbef2589be618354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272923ddecab2a33f338b1c170061b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f318e0aa92241f4a9328280bced7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488782ced902e0137ccf9ac176582b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b3ec7c265e67a4fd38fa3da117c64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9caad6c41b35b1775139ea503681e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d38e2e81c37c72e5e621d7abfb4508360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1272d2474f714a0398496a02e704e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b2959f169878b7c93ad8961953309362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aac356c718cebe89832f9cc7a2143363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6ef5649c8a48c18d40cacc1172002364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c471fa5afb441d1ecd32569e7073d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a138f5241aa325f09878bd1fb4147366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777815a9e3d93b8bcffd80575d4ad21d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70e7d30c8e883beef6b1f699ee3324368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7490e0f5497755a01d74f4405f475369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62114fb3f6a9b617fc8952e1b13c52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47041766eecc4a427b1bc718eddb810e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc3fe9948cd3e6f8c07958ded64dcc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb78bf2c57fe9f3fbbdd3e5eb49115d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b41dbdcdc1396ae75542c2438ea89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a920600d8b21e826deccfcd94f4e61a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c807e24d1f4b057afa40edc1b752f95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ee2388d33685529c9d05642eff583377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d470cb73ed0c4d5adedb3f3cb9029378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9a133c3bc5cd9d77db9b1c87ce22b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece741aa8601b65601cca1fff4c5710380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ccdc3ab140cfe9f9e3883eaf1ee7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717aa51a5da1f0ead8eff03ce4dfd45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058c9c628435f0fef737adab48dbc16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512acb6182bda28f3e15ea260f437d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef468b6ccd8658fe53ebbd6470e901385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476842423eaefd184d58318f4b7e967e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae131da570b646f4ee1cda589d6715387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f0cd98611338ecd6657dfbc97bc8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf078c52ca4cdfe84e358e0e3a43abf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183b15dc33289224d08591e72c8719390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffa27f7289a64b594e23c77b95fdda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a6d81a06fb8dd299e470451c4142c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca122165b3618ae17c02670fd4723b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef24d3a1ca827f82226c8233a721383394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135526d5af81b3c9125f6d0e3c723fe0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b6732b8db0a74e91bd53cc17c528c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60486665dda6255ce26055d82f0bb69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061e7a2f661b2a59bfc0153c8b95ca0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983bdf89913015aa75ca72338fb3c16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb1cbcd3c757f81bc7f3a672ad3854400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09593dc565124da4f1f4f194238e450f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c184e39fedce1ea0132d900b6000640402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac4a84f59b6636b25d38c95c26c9cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a3eba136cf0a4f6245dcb4427cd96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323c6c0d40b10f0570a96b251f33420405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652a84417ce2dd9ba4e70a13c87282406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4824cde8f3d63561308010c470067f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f0f47bcb6290c1c84c2bc7e8cecac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecdf33be0efbeb7e67f573197db37a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2004030ad82bcdad1c1e7d22ae71d54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91508884bc305f78aab2e7bdd160431411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda235fc6da5a8df33a9982ef6fcdff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938c68df6c8cf9d65d3f2334a57d6ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bc39d2cc4e1866701994a0b02795b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de85304f90630980906dd12659aff2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7285718c3139ab3fe804090fbb1a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ea9ec9f9d917915d03ff887176738417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc9943de75f77286ebbad3ee05791a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4cfdc9b0b3e5e6b5e9934d6ab4ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234f0c5365aa3ed6a10f54d6bd1ce3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7a3bc51c44795e9520f6ab46bc9cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04188143f7f806c4011a2cec0e38fd88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49020663fe43f789bdaa05949452155423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f214aef5ba3ba51988f93a7c29119d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bef0cf17d7b2a8758f96f8dfb26f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bd918b13fcb26d665b45d4a1ce3ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716232a3fe87fbde084eafdb88d1fba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ef54414b02bf682582edabc44b078428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd695c717de3eb77db0e5df9ccc6b73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694245a43010623a81d3c45e76ad2f0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb8aa81cd97400ff16835a2a6bba0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc7fee6f0891219285db2caa1fc46d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5a07bb7db853673cbee56d2d41944433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29149ed67103739b1108e2c83897a958434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bacdf09e322a1dfc9eb3050f2387b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3896f50a51935a7f0fd793253a0e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61cdfe560d3e5d44269f8ee77601cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6392d8a7d8eb1c10be952a801a5042438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220a7e0ddc6c9171723791be1096ee2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c176548717125d729e27e982793693440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4e97d9c65a2a1162c7aa118da96d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a684a02098b57cb0ea75b730dc92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce4690f667edfb8f8b453ab41ce46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0409753b95f17729b1f439fa7484849444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb9783e7be7913acaed1a8eecb33d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca701add9c14a3b23f5ea34bfb98cc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afef825f019cb09ef9147ad15e7c0d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eb691373243ee0b8cb1e273e72746448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf485c4abceec6fb16cb8170f42ead449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c72781fa52a0daa7b86b1918d2ef7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd492f859453fb01b9df5b39ca81fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff62dd08b80c3b054981077f78fbe4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379586237911411df3d96887e7aff81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5891b94c93b937d2027cfa5adf5f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6794600a257660205657a53801b5e4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeb05f1e51e0d8dc7dc35d8b809749456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145629aaaf890bbe346c40ef7480f99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466453ab324135ef405eb1fdac36985458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60392efe22f10eabe2dc173978db5fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d7167782baeacada0030aa3ff0a2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b101f6645470decab5037a31569af0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d010e8c157e6c6fe0569470c161a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce81e05dd1b4e99b5376bc1b02c4156463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092ae694ba3a458f9f019e6b9e7bf25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd40f9d0e12de5b8e765277086128f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322968cb40cb35ba8c9c1c216bd60dd7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf51bb9f667d03a93cefab7816d74b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7743ef8c8d3e33e3326f8ca2ef192f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01416fbb8a8ad8e017d7d18a59195f66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123216293582e4f51dea72936d81c77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06627ac6de3a81515ae2f0841ffb6465471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770ddfe1f4bf3dad9b751f37f8898fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acd4eedb15a95d832070a5b72e4d19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34555ec47f7376879eda37e821b1b7f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f20fbd467b1a7ce17507eb048eb399475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc5b406fca5eca0904194dbf04be26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb381878fb35da1512241ffe77e4cfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ccc1ed1df5d1f47d021e3b613c54d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5f3805f7d15a3dd3e7fbed0fdae90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc46e30c02bc676885cdf04a4c7024480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1ba647a66143c8a28832aa558790e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7de0b96f6b743281d69a268146051d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ff8d4480a172358f04a3d84e4bd0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df7e8fc4aadf3ae3d2147f00ee5be6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce575db173754dd04617150ce852e4b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656f480a0fed7874af0733c7ec46b81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8b309ed74f96118289793ac91f0b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6089d72c42c895a962536212889467488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa772258ebf40f020e6581f36ec634d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d1af839e89833c57586fbd20a4fa5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b938e2e44a246c54fc18703f66bb14a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd286eb2fe8657e33a5a7ed1fe5ccab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4246471cfc125e4f468a8b5c6cfd039493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8599c7876120e0a1783d300d231b64e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19369f14908d2e8c3d4dca86377744c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a590629931de542ca2f3df91b395dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6ed7189b8eda30130abfa682e8d95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc1db10183e217f94291d187ed26c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48debe2401fe1368186be36783662463499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4c4f484d9974b5cbdb7ffb8b9fcaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1146f1b35136052430763e4c221dc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dd46cfa993e18c1e0fa24478ed600502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd61d9b8239cd61cba91141208f4f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d712b4a315f530ee5d6c52ba1d03283504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d141034893861873b8e7fe4c44c663505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc750988adb21a69145ba9b5ec4dfde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c61cc126a52410028333cff981231507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52bceaff15e0a6d1b8dbf3a4b4d43d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b263bf7a39239f25e0dd8a0d200d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ae9c76b7c6b5b537cafffd656b46e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1595340a39b6497548995566d3b7384511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d654a44104c2088c7dc2dfb3c38a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8180a7be19d52ead4e24f3f945976513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85f04becf962662b99c077e15a574e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1e8151161d02aa35d78adbd426830515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea9006870b8f1a6c1fa9407d3bbb78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e9e9c10736c5787e852bff4caeef2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291136789bb4be69bde35feca549129e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627cb1b7f5df1fe1253169bed89e463519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cf9d2a69398d80876ab6dc6462488520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527182dcb7fabe9493cd5c5ec421071521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298f7a9a2bb695058a03debb78b9c90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260d66c0cea88bd1eeb9a1d7c69faaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c717543d76300265c6f087e4924ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dea086385ead0bdd41c40d238f203525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8334c27c398c027a09acf40f421ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d83f4c9f619171b759a36e902f4f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27213085115e94d2050df82847f8b3c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13f64c9403ec73b19854b263aad917529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0416ea101a5f05b76c6958044eacc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d887399f1b4ddbd7ee99b48c2c2f35b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eb3f37c38e0bb4d71550fed537330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef53762ba8653a7c10c79d42a147a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af2cd427e05f986b72897dc0a4a39b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb5629d32c834f5e87c94112eb0b61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c302d3cfb3ac0a31f121567fda6894536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936efbf4fafccfde29242885c3c5d73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed12b3095167be22a23986c99de9d5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b8f58828096ddd5962183fdc1a102539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d0813be44a53f0b44fad5fefeea6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d3ca6b063a8981f01d8c5b709b5ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea712dc40fd079b8fc5918467b5cf26b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff591bb068301be342793a388b14d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe5697d0970c092dd5334b95bb8350544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29095ea42316ee2e26c668f6ef8da3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce7381176e93c2c0608acf6095e2c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605c2ff34c0a30c62dc95f739e57ef3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f9759f817987f5bf23eecd907e276548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430695f31ecc21d6edd57b445e97c0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182ff7f133d916ad3698561dc30d09b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e502d94739bfad68e136745bacda4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24afe3b60b492795c38570e88e139f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d300ecd5a7e4e56cd2382dc100bdfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37534a61a2db8a53c04f18bb575364554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2284c2d3024d3b1504cb12c831f2076555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ea3757c7ea857548c95b64278adc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1849afad68d839d3d735cf5a5be17d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7c1c1d4fce71dc2f23919f0a643be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dd30ed1a075fb1b028eb97f565ea4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ccf2b7f614f1fb9d7b7f188339024560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a687e3f222145588710dc299716ca4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fae3845edba804a5d7eb34d42fd2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd30683ab47d03499f087ace0344a48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf83fba20029ebefb3f9fb7edf88929564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dabc4a13baabe01bad24fbc3b0551565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706c2de307bf1a89f0db35a44a532ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650637309671b8d7b0c75f1cee64ecee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869fae9528d35fdef2ac0d0087610a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db03206fbcb97d0c1baf074b42b9bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d79a5c8d7a77501798f93f3ee28030570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efbaa2ba82d58d2da3b3348645f1d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1075e838b4489d2c59da1bf24cd99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6678385a2fe19ebf72c9205521f6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb983ee75195e6578f114cb0cc982ef9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcd940546c1410925caff0a627a5a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b1cf85f15a4feb151ab02e1f34221576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4151e1e25d711ee079a513089353e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940bd11ea1f93820ae76935fca75be8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21f4af8ccf64d32bd3f14107b465ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a38af37ae27cf134b0eb863b1f269e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b189a6c762212dfae675d6be557a292581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e89f61014253268360018855bac6c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fe8a69402afbe8ddf241372055b60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f447b5d7b91839d8374e759f6cf5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef45f64dcc3740b59e0ecc3e914e70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace82ddae41f200f6f9eaf3df8551302586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f41f3b7b8d61839afffa64e29fdd59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada98104c1b73a0071d48c49764bfd1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f40714e9570b63a63d1ceba6970df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab2cf4d2354c45b6543c3277ece7ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114ed02b2919a2572a13287c69f4bb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f688b048183e54809808d56b5fbd787592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d0fcee889fc9713bfa00508f74d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf81645bf98a6a740d16a35ecde2466594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4eb91114dbebf9b5fc4b758cfe1e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f0142be17315c417f29cae06530be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e374d9e6f7e8426f4161c22a3bd0b99597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5acba4ef236086101a6f5b38a8af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0ccee06878f38a418a3cc2308c319599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb8abb66d41d2f78dbe50272870312600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddff9b0dc46ea0753e9ca13dcafbcb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf7987071489b2b5a18717761129e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25c71b36bcc387b697822cc1aded32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9b342b39e05f42bb7e5e587463c18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd60de87af849437a646a647b72765b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca73ff24eaa8f812248a4f4bb80d37c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd33b3a54fcddf2779f30a295c9c64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693bb4c9a846fb44c549accc74ec64b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d4dbfcff53920395edebdc1a7a0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8516ad30cc36b55b3d620fb70d48d5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ee17b8c6a6c88aed439030352890f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7b53c1a63ce5fef217899bb18c0cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce617b6082f593d64ff02088aee0ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099992cea1a1664c95ccbb23de49828614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856f7f825e8b3bf3b4b9c69ae8b84bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546429a509c4d42aeb5e0eae381d2272616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7452d89c5ed5f0ba5456bb43018e3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422806353c066b8e8f728bde26812dd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991fd852a51ebb6081d71c1124d7a94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1888144744bd8e728c7cba72d1c71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562e23ab394715aca4e91e4a84c2ca9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb97d0fabf20f29f971e52d6016437b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88948b0eb5a2d7190e056ac3a889e64d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adc82f58d44093bf987a7a1bc1b6dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c79e99e04f125d793f619f74968e1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54b2dc414cce537f2ea60a7ba716b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85381f92f603535d6a1b950f587da737627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6e4cf8df2bcf4cb16d5c6d5476d21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d118840e3eeffdfc88016a724476629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab0f5d45f1831b54368ca7697c988c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8df1f2391dc32dbb12a7b883f6e4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aa976bbc80e91f46bf43f8deb13f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe87802557b52f62f74151b53a5fe7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcabcaee1aaf8dd843032dfd0f8e15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd56f42a6d92ca83122ba82d94d8b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261b931b003030faa3cdba866bba8d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed57ee5316b1d650fe86c6a24356e74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c64ee888e1de00806df4cccfdeb33a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b7f6cee3daa69337487143071f71e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e88afa0408b0b8f31f358f6e824bdd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e342d0e495792a146ec7164b9e4dd40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3854e5a9f952aeefaffb81296dd7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a35cfda14b728d1fef1b63cf575462643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f75403b7f455a116cc0cc23761742d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501e7d8ca46e3cc6f4a706ed364b06b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519d1ed6bd0a76c35fd0e3fd9586003646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7676a4d2f3444e756e413bc7098155647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22fab0fd8c85e96044a67b8f205d46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb94f47c4107268a4bccbde4c7922e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46b14682db53acefb6b912d419d2bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7f08b8a8c5fe75dae560cafa3fcda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec266f67828e80b351f03b9b87135a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c13e9150025e924d375adfcfce969653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19d5d3203535e45423d211fde5f13b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a12516b32cfe4e800d119bdedcb0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c52e8dc46461e69eeae1c9260bd9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9fd1ef72b6416501acb2cbf9b304657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebce1fd1809e31fa161b6b542646df6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8f0e4a6b644eecb10ff0a2bb40ab3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3da7f2c19f9b40254034df56b6cfa2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13061f462c66cc5934f2ece31dfbb25a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3471722dc23935f0c8ccd56f7af9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32478f11c446b3c1371fd4d67318fbcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c936c92b8665edfe652e195855ac9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91c30c97378c3c13046b2550027686665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461758f38a180cfffe6668e20b2ef78a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f356fbf3747c5521c3979a278f3beb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75b98b82efea57e843fcbf56cc248668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d293044d745e71f30b06613eac1874e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c735ba2fc6edc911538bd47ab577670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd667a16dd4f091e2dd8532d17a2b5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf747069481ccd0ce311652c0a304e4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acb7997533ee6ee90592de5e13ea96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1a7054b8ecb9229b0ce74625c8f46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74481b7a867283aa2d02a8b3c568b7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c6fd620134fc3fc565964d1f38c07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecce203a0a04ffab560068e107bbc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038c4968888b835fdca08423c302477678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed7cdde541f0c1acd2274f70893bfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189385884f5ecf3e936cec2bc5ce6570680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57801db3d942308a808602bf9b32204d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc414b2c0d408411a70074b9a68c0195682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788484bbce5197056665f51d6c54e4b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102b384fc2b08372af401742ea5787c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761316692e4331516d4446d9980a904d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02508caefb22eeebb57cd26af9b3388686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eba17ece77d4fa6010ea4f70477b2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a269d7f758914e9f317e61e644148688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aedf6332f1865d57f6f2eba4554d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd595b3b54ace1b0e0b3c0fa99c6991690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054f3e982051dfba13a473d6c107676691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a805085c8e35275d1b92667e0648692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6de2fff35318a980606d5b62013e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78213f78ea4c4d7ffc3c23bfd8f380f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268385fbc1249a66c0aeff26832adaa0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755e841579c2285b3f69bc9b5142b14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ef229238a0f2f0e0a2832b1ce3cd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2d1f5a33a0b37c2797e6dcb398a84698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0bf9c84a79b1712dcd386c9c3d34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4655ce5d8d7aa01c636b369c34fc9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b734a63c00211e2d07d3dd436bb53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73223bd611120d840966ae6e74965e14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705dcde042d97c6edca08a3c94cbc25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cbac46e8ec9bead0c6248870888cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420c981aebe2bf816e3fbad046bc98d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1559991dfa632000787e735e238e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69539953efcd4927e7a7d3918ee581707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557c6851f5d13735a3f8dcf2b8c012f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173a365b38b6345511e1b2f7e3cc1d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3dad4dd7c6b5e13b0f1d6e4102035710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fe379d0a0b8f5b1ec77cbed7e6cbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0d83a8279f1e6eecbe2a78964cc34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340add6153fa3c7539296a76c6fab0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90bdb4a901a6ad513935b95cab6b5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83741e1e199fd41a49298977d7e682a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371259958938fabee2c27464fd8b76de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976489f0ee7b890d74e76a00335137d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92248a21674869193e28663d8d455b24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1236a6309801b95951707c4d646552719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91134de04941011f77fd27ab61900c0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9957fc69d05e634dac208200bb166721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1531e831ee17f27bf9e689dd66087722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b44a9270a6fa54a4cf5e255e0688723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac172da41642acc617d5aeceaa452c92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f8f4fda70da222a82fd4e3217b867725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a678f88c63f00dcc190e80506a23e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baae51ff9221c0232226998619473e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068805224e9dc9620393eeb7a7e91522728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07dad769f32a5251254bf9e23342b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a0fe97cc30e7d9689259a4d7c9f15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc26a7b0584dbec163d309d1c404974731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1121a5f7ab7dec9bd3decc4969cef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94323b51e72b90be7240da7bbeb1fe68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e28d143c6574ea575049cb7b2dfd4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876b6c8cd708c5f4553bc21c7034f05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f70d6399fd069da697c694372c0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72975cc15481b68f8ed089be1e3a3e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a860e0c5fecbc9e167a4e75a3e66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e319b4dcecbf2eed8bb56ce177770ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb4bd86d3b0b542d29253c73101b6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9370e1c8f8086d16b0fb805beb7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d215db336a32b3db5e2cfd02a2232f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab033ed3f223af9c9e2d890e96d5ecf9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e52e7a2ddcc8d5ae22b6aee44afc6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c052e56633885e60817d88f45889d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315801e672827b7d5d52be5ed78305b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce217eef5cfd150ab1537eccc7cd131747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116064bdfdf63c0e52db7a412c703296748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8276d594d700fddd30f7807a19e81f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048a05784f9b951ab1cefc65cb939ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568146f74c60bef1eb41f02c41994aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c120f9fdc3fcf9968893b90862aebf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a345256c54477504161a50421e6d7ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927369e1cd9482663cb5b2fd72c4ba0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebdbe46d7e3a36ba5325d272e11790755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44030afb2c694437ff0e60b94f862a78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07726913d8bd43ec7431bb2241606671757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7336895dab3006adc3a77c23a3b69a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7dfac40e19580daddd5a157499b27759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611490185b2a87e2ce8b33ee701387e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a1a01aba5766e115ca6d4e93e807e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c48057cae358e27607d47898c04bd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c154ff46496da16d88276b2011e7981763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055da2b225259497b78b9fd4a251932764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1127e65f1e9d26800955dd57b5905dd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd811ecffa6d7ec7740f06588c9a88d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57316d8f76951159568813a9b1794fdb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa699cacc9b3dc66b9561477f16bf2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb07bedc0edb75260308d5d5600387769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b189f2bef688c94e0022c51c65623770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9b056ea376f52328330a9c9c96877771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab071bedc25160bb9259c54a8e16fbe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496e9681fd40b952f61daae46278ea6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1feb2d4c5cc60b06f613f47cb795a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912a4846f5db04e95a643529119c514775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5541ede08c61a8b190486b99a1596f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aea19ee483cf34bbf43d1df3eacfc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111d2d4d3df2cbcf2fbdab8b6eeeec5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e11959aec752e914485fcc5f61c2c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a4fba009aa981aad23e45703ed39e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ba4cfbb3cd35877ab875667ca545a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b541aafd1e65d7270d8c843853d64782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb903d49aa8cc80f1bfde16e9c155783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5b994295c0d63f26926424aa4c829784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ff28a3342dc7703912fa37f9c9484785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d4a4c550b0c038c05e1a81a22baa3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b1936e8b690ee90ea040070922f18787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b0b86f547884cd985fabbc7ee7cf3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f88a6281cba2b68109caa72f19a620789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055706b253c7145aebbc06face59a642790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0a801bc01673f1d51a87d1afb4088791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c542bfb2abe9fbb1db391fff5b98d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05f07f10d0658836c230ec17530c73793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64cdb3f8c8f86a4787cf18df417c69794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dc2a231a28daf7dc8d33b79f09c4a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b90e6ac9aa29f8c60dcdf8318871d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe64c4ab6a8b3626965aafa69557c86797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db378dd21355a40af85ab7b82109eb48798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999af816b4583deeec9b325ca7e53d7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94639a1494721bc1fe8daa9d3aad7ea800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1989076c8dacfde859b217a8d7b9475801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c27b43be0be098200cefb9269e783802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a94ab161518a32276f4b87edda9f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae924ae56ffaadd213f139f617e3654804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b401f4adb103c93a173602247c374805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222712bc55333d06625dd19b6b502018806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba320df6d835a1c4274f68e3109692f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9964253d7cd16218327ab0fa502a5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abffafb996e3eb369b6740107567711809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefc45211533b0d180bd19d78ee511a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bac2f475c9bc21928d53824953b29f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb4453cc064bee073a381ea5ed13ab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89360417169410e9541ac37920255b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676444356b88306b58933d6d15426de8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1922d43029e20569acd63fed370bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e70b0b68124f8ef145fa84c0b45f3f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443965f09733a9596a6090a575318850817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a063e9b1ac9bc5cc4476d3ed51b5c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e020599e59fd0edcd7af4b62c46173819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700415445c07975a8c723a0c26092e8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1008ea408d91c674793417e03436c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90923bba5040902c62109719b9dd2e2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcc6787abc936dfb1f116b10ef94ab823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb601771d0b0285de8fba1207c5506824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c0b97a4e392d498cdf0c77f462c6a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725170af615f32c9ed6acc34abfd818f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74512820e2d9da7aa30c5934f7f2304e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717045cea85500880820ce9c0a427f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a485a29617032b00e198380f2652829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df6aec048ea22ab7fe29e0ecec1f60830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d914e52764c0ff90eeff335af7e8ef831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0391c917f0c676adff6a2429ca2711832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390c30b4a025c386fffcdf76052852833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13debad0713905fda530f27601e8c1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada85236c88f893f3fd269b76d3efd5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daae5f60d737edfa626db7c7feed13a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2457f18c458930c9a7bc6db469772c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4c86b4a76bdc036ba4d0f0c92952d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd80a164bd54b6c4fbb284fb16f5bac839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057c7a9d8b19f6c64ddc9afce79a81b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2d164a4feb4f9f9eed9d90098e117841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fe1d25fc514539700e1c1f1d4a2a5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e37342d08d2fe34e677f192ffde024843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08237dea4f20e39a76476aef52824b841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339a07968543a2b27a7482dc8b75bb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556435aa355bbd420b1d8e2f1786fd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f889d380b4c581893070fc8b9d4de844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476eb827911376dd1d76caf565b1bbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63363c5576cb2e7fde15df897bc674c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e966bc269180b19a07cc907232b584a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3513ee56696e9ca8e64e8a3d97de3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0741bfd50fa941cdae3ecd6361a899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76057eb5c1885b9f5485510d3565ff8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5149f0c4a9299ddd7423b1ed6a9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870021568d327a1c96dc88064e2cf0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515f85fc78530acf9b71923490d351313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a811e2e71098978c05963135348e3d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a5d99e6ee897c58c0be4580a7267e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a3c8bb484ef4b1894bcc233b14c5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab18e74ad9d330363c99466b324446d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9989d7219df5bb0116b475eb08a5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afb04b506aecf3adf342c35a05f48419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad69ea0f9eb8b887e998282349bb5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da1b834d2c285767866d97796027bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f886bcdb8b5c904de48c059dec99422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd66f9e1e8c10f6b8ba772309dd9d5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12256da5f0ea4ec66180f8ab9ea045a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35eac0ff45003badaddacad4c25d0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c8bc07967c60670f77ea0fe6dffa926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89d5c70c5cfb5d2671fe79b879f1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763429d3022e0cb5f82b7c3c2560f8a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be65458bf89166375de562f9c7b224f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa052b3142827626d83ca16c7a0072530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a7fc7631e7f198799f4783d8f2f5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d677a1d09790abbcf081d9d32a822632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dab6947b8365795c82bdc3d06751433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a7906b5866b7756b057213d2cdc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5e2806f53ce3b3a07a390ba61bc5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2ad7335c8f05113e7a1b3b7f9897436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01b6cd116e71846f886ee5e6a61e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d8fbc4b0968c16b2803bdafc4e66338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020d21871edd892b98430504235bd8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20b7577fd4a58345c7fe3bc8ad95b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370442c01896db91cc417a12e491376641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd31416e20a040356d63c6e6cea4a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa10ee925a2a7e4702ff90ff6c00b8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5a7ba2e7b0db12946383f668c5b8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53177e345ea9a595cf2551e3c9c445c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d32a9ed24947e622de7fe66cda628d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81245877d1031e92ed2fdc778fbcab7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef268492053837c3b023fea04e9cf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55499976c2842a9c087cd1b58e9b6e7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d2287d9f00f17951d77e50cda8c8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11fa29de0479aaea2fb2f35ae083a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953c9e860c0aa23077fc0765294122c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ade932a0f0dbae05f643efc8e8e09053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e6e3683c098825bf97d7bf802be8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919143363f200df5c821b86622443d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766ea5aaaff9503c50483251e01a8d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd6d904bc8d376340ec9e2bffab3e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7425c8050850766d16d4224ee15d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb90410c9f5c4b3824ff4b62b02668e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ed567cd281c11ebb236f7e25919c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54024d16c93f70311b4d3e834c7d8e2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb193ae0824d4b821c7fc188fa53928d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7201af69e102414497cffba0bd12a2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb596f95e5f3d8d7a1e77bffa564930b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8d46225c720fc0d88628b1ddd003465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2584cb22b566c802fcd652552253f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea18681f435d71f582c479db3c2e8a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3036569e8db24424a5abce240682d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818da1e27a79740299bbad3d805fdaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a736a88774dc0dd3a2a4efbf03e4b4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac3585b57e4badf6664a43be4223bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c59ecb969cb8c6577ba8e852d589b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb505a25f6637b460f8281fdbfa53e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137745bd77397172beac8889cd0068e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce27261add3378577b08e8cb4e504ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc652111db2e6a356642e3c1450e56976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf937d7fb540346b7b008534ca841777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849fcb1e061a7d24585ca2b73f7249d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0bc4a077d92a074a36571994207979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ee1e7faba626197cc5f8a47db4d9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a20508655000b82b84651851dc92081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45297a4ce450d8b31841ce1700e21a1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49939a63bedca1855799d35759d20883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd41e6a1f80e705a8ad6c674d53ff984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15102813c383fe07931aa3358f62ac5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187f62fb0884c5817934ff1e298884086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade08f3d062031812dbca964e60a6af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a7d62ba12ec4895bf591a80bdfd9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6a3900a91ab12ce2264d9347862be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a13a3664b407b815919f4b783470a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1f2acf35df48246a324c12ca1b3f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2f6e5978ab3d011ab59f3ec1dcc2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb2d079a9390a3ad1d79d68b2cfccd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3a69be652dd9bfc321b75f977c44594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa466c807287ff71047214ede027e31295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf9932b7d5529bbe7b5a9aedf0aea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63c4a827db2b06ddf0bb1a32d7629397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcab9f72598c326968391920d12387198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098493d0b93870af5d1491ec4bf42999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8163d7919c5c4189f3f5f37d9e241100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb72c30d5c7ae6be4b8c66f133c828101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b49f0bf9a4e92bfec3ff5cf284891102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e7d602f8a7e5f9456e674596dd32c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123267bc7b911398d02c26ca21c22e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76587e5208e6e13d6db9ef0b443ccc85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f6b1e0e0c27bed4e4b0b541c08d89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8e780a65260fde5c6c4730bd5af1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2145d5380b6ea3e391d36c53bb650108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739ad9d76f943180d7a1211b0c5d20b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba8527d8e9424f3fb0c72caed2532f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd0b767cf03aef1f06c583dbddad7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a32cc7e34144fecb0d87fb916447112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a1e6e0ce157cc2b7c95d61181351e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1caf352485e247963a8bc66d89355114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc84ba7bf6d9e08267eb52581f98e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c280c5f75e7fe06ef2d068f6de351d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e018642738f4f454a45dff7b3ec1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e82f3d6749b6f79fe93b8a4599870b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab4834beab6eb0fc5db8cda0656a2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e2eed82734bf7a1e093d2e7fdbd5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f3dcc750cb118d54ddce7188c6b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ce61d6c1002807e8d930a81de3a43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481a05797959fa5155f9192ac097411123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1f2374b49787b330287b8ab2ddc30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c40f73346bc365033ad568b3916d39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848527149e603a97d656a0043e6e7ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823904630f78af54cf14c1085a3095c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947047e148d0a7f334d0834d11c1bb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206ebc866eb2ae086017ded8626f000129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f43b2d390f3f862ce6782b52602bff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74db49ad16cd0b82ddef5c73edd3e52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3909e0b7a7a9537807d747a3ea301b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a48a9b5bd40df4df0b373b08442864133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77441f89da9b91a7298a7f286ec71c04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730ab056726ea387fb278b1d134461135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d9dddfe3e5a8bf5a095c79e7e2051136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc888164a74208d9dca623bc32bc545137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d59879f8e6aa030870cc77aed9591c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b98c27a086008ce41136fb529cc3d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34621c0862cf88b96408401c59a0418140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867e5c4bfa3fb381f5ce3cdd0f7e82a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29a86b8dd1e1b549d492a5e6716ac9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec0052015433602c9c76efe791ee91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f380ecc14811b38b09a419257fae1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2457f28e70e9e4e6aac10ff957f01a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97104a684d2d124cf98e59f91a9386e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af821ff54740660d59a43d503624f1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdfd1433725bf193c48a39bbe416d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292687389cd0fa64f5e62b509dfb0d53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c78f0fb2f7264d285b1de4c757907150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5cf562be33b52032bc3e7c7799f91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300b531c92a2497cff76365ce4bf193152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03a79a1998d8eeb7986cccddad858c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4408932fb608fa1bcda71a41e00b058154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e298e26f55484399228c2a97dc165d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52336e73d1ba29a465601d653ec783ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff7c1924e6fb2230a6fa2579aaa467157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf19064570cfc2d8dd61c48d32301e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bbae55181efcf9a7ff85e871cbe67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80034dea70bfc1fc466b3404ce62fbad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf03fc40a915de147bcc73ca15a3f5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22c286fe10e3975a5ab6bfc2605fec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24471b483777df4c75b3cfa24b6a1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ea8b36e62a2b72722e73f595c5252164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534314f88e92aeec703ef842697d2b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a80088065e87f99528f46960505801166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51794472335d35c959b4260f0b4fb41c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c0094dfd0f0b1e5b4f34b25b7a75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bc69aee1297207c689280614d48eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4202750e53979e2683d33412791cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3998edda971f3d915bd965cb51f96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130282cd0e147160a3055db6f112409172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dc46746c733b3a670954c6992e4b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b024db4d9a791c22daf8de35e7d01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2b4b629a0985e6ca87d26f6b3afab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941951e00686147cadb47580930c7cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1eab90509ce9ed682cb04bc5019cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff43fb29a3756501d3898b8b2ce775178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01755eb7f739939985c4d03e5d4ad907179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955690966cbe9efbaefa1cfada58f00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74c21d19bcae08e2984251eb25e6fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d9d74fae6dc79c7f495e25712148b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4b0768b9697f879f67fcad12b706e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23876482326a900cd00f3b5f10996199184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23c0c7fe44c9baa5ec4ad9cc6325f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ddfe149275c5efb5fb1b6f97d7a91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf32a11a62592758984c07679e818187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438988a52e5e3e36965d9d1d949a5bc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c17b8052d2f837bc5ace8919b28f69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf78535edb719831fa152f0f9c9bf7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93de287d813a16a96f27e808e3a9df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3a2d7c816ade0de48b74d80dccb6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0ccb4aa0c5c02c14e19510a0e2cb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13fb6b90edbef009d67033122ad522194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade9b672ee9356c4d902f20a9a1f4d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99492af075786baaad53665bbf90a28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024bd7493df90bf931f95d93fae5c09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361cc339ce43e10afac4500777cc57e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9783a137c90ae9328cf707cad5367199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f8ed2146e5263901f7591cdf5c2cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5f1cda2bb0960a511c05102b788dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba97e5c42c09cb083701a940fa0c582202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d547a26a8ee2349552d7fdf5af16938203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1cd30977b5c7760d5ac990845a270204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf73d882e8aad475f284281e7694f63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69ce6cea4dd5d78cd8c576c29a8767206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe0af0c78a93f6cbe53408ceac3c65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ade8933133a6ade61cc38999f254c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caaeb536b92213d289c8ebdf8d5569209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f467b217e712e53cb58fc04015e6af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c9e1769116bf1e878d0e708c7f09c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a040e18d3997c000261744c325c0f3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4af51180bae395771405d5be1ef9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac1f75815dd83da535f078cd7a83be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733697eebbef6565d18a541485861448215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4af865d7836eb1f04e9ffc5abd9c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaf1b43a43224e2614ac87b257e40d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25a42203d619628dd2b48b90d27a5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deef8d119c2eb77fb196f277b97ae1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6176da08ffed1ee6fef60988fc95e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea998249f7ec0915eeed760454aa65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7359b250287676c470dccd11128d81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab0fb5f53279ec4191f45cc9890c9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc91109e9584a7d97eb88474e409af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827bd6d2f09280d2c22a8f783f32132225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1619b34191040052c3fc2202246c5ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d5be1358a6f56bbdcd1c11bba91ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf473bcc82eb9e4ccabf8f1cf4e560228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea91b598273f8158092c6c945ff798229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0848c8fde71a69c4d47c2045a5fd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f5c9630caa5932127293c8d5531c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10aeba8e67e9a4becaf36d2b7ce830b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ea359ce533442340a79e5f05dc552233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0de4b220d1ff2a7d1acc031754dbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efcd99bdc22e67de9822686189f015235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ff66849c4ccd489d11bfe44f155de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12d65fa8f506bf398dcb88dceb6ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a1d078e68a9721884cd83fbcb005238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f2d5a6069992b1542f3f4a61099f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee6552ca4737a6a7aebe01b7a6e1b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c09c600b6b288352bd1032e7e793e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced116f3bb659f530cba544420f0ee66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005018bb3493680beed36d9d8a5a3426243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11378dfbde2cf59bf7ff18676d2902244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e712cb5503fa2ddb2d3c51a705186a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835ad5b0cd3c1cf153018f39be1941e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b6d236125b02cb621cfc3f14ff7cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e596abd17f3587af9d761e773a9a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f117ab1a8cea6bf3be16a04a9a2fa89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e20155a8ee8a03ae12567580c82faa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e0f1c1365fb812915d891efec27c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841e45a8b701de41b9029b9b079cf92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc332b4f48b1345e5593b4f2ae9770c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c786a6b415fa85d8ffcea45e14db974254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933821cdfee04379e973bb3508fbd32a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e418754f95f9de990bd83199bbb93e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e4a9e8f9a572017060e67753832c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570c6199f7b8a3372034e68ac674e67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4b9b9dab6d3d94c12ae3cdcd3b170259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f19468ff907619055da1c3f83b329260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832dc2e452fbb86383cfa5719a26d38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1c67cc63246101253ae5ef2b87f9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1ef85de2b6f82453834d9007f8bd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e24faffb411e3bc70de633c0c5725e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e5875b777f34c15a2bb50f3002622265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9bd3bb2be3d86d04e118d2d1bec24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748423762ea63c6f3d1ec2538da47525267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731fdbc6657751d9cfcc8d3a2b501b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e3ca4ffbe5eb38371bdcec5062ffa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e5944b2895fd18cdfa050b0132dba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823151d62ebaf2174f0dc1980f1aac0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1f17cdc7828858a8e616358f53b1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716947508e8e5a0b18f44aa5565eb92d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee195fab92a08ae1fd6f7b67b92daa8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444024688b70d7258577c8c28985afbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cae1bb14996895f9b393b84165dbf5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720579bbfb720262d9ca751126ae9792277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7c0aac4dd6a7e6736954aef320b6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f66241e37a08791de6de8dc4daf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72f2907fbdb897e3a11791c6e91e56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97d667ece2c2c56f6d4226230ed622281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf53e66ae63126f98dd30d5d615e3f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf480d5951df9fbda5fe79db1bb91176283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba70e9c019f235db803260ffa5b14e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be356069642af3f60c8ac7c9b51e89b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8c612f413042b4511b52683555aa3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b5c7e0c4e87092564289ab846a7e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33174fece378500626c6c237a41163288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef94bfb3294d05590cfa9859e282f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92cdc9cd32bddf0f6d62a7c75a28d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93793ce2df1a70e81d9b8591d723585f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff788fbdeaac9d3b5ed24f1a44e7a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f47fa077c49abfa3a03a8b5e5e0409293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0d0552399f4a5a24dc793d6ba21c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a158e15c5a0d570ba9d00afead72e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bba3073dd437d62bd8719ce36f5b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1224280b765071f92e87b3df801348297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e79fbb5c8de19fdf94035e92432bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b19d92f76c11b960582f6896db8d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699f8e30bcde61c54366cdd5a17ba55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929629ab34fd866b20ce7462f6f22396301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa43874a631893ea7f9b00c00aaada302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab5d183ad0b2506f4978dec88c7e86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57b76befb4e1afd71cbd88b9f68a1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed863094a894c71aa8d3356b439e6a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168aa63dbb116b2b1b5c1a20413340c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8782e8686f7c357dc1ee985bfed0449307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be000223cf86c99f8987111b06f058f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff68e9209196c2253d594bcd382408309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba1c642f1371d6563781ce9c543bfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669250f98831360426acef2510d6276f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23aac06779db8a2cba251afd0e194e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5aec007928d55cc11596a5da78872313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a6c63986a1284037255fc223441ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3a3029e9087f32786d83233d95392315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587f4ef7859fef5165e7b1aeaca11a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b640d1e2dde768dd5b5b50738b9f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139f9653bd37a90ee77bf176eb75ef2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36a5f281b6933196664c36048a4f6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b3ce60af58d9878a9640d0b1a1940320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43c35fa7a1b7bb7531d332a599aa59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b381151bef59803f90b478f287834322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6da675eff6529a200823921ba88bcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7384e2a4e15c74ec736a5a5fd8d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e3bcc0868ddde7d9dc51f3a2a725325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230a16bc472f939cc7c64355cb0fba3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42d00651f3fee36f3d02306d2981d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f08363d8643040bfcf40f79a4caea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba26e05656aeccf228cc158d81cea40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b40d5e3f4efde93f9b03eb23360aa8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b501649f3074ce870af9704db778ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8c307138a8e1cb2d4c511602d25b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3767a33c6f56cade44e62b325ebd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685e5a824e466fc86cf58bbda547fb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093be07da3370fc04c1616a8f5d6e5c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc764e274ba9794c912a35caa6ddfb6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03fdb1e6905f2302123de25fc06d44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92649415236001b18d35263f37173e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff33991c9568c8042a6c0c4626700d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a108ccfc92092cacd9b1ee36b3550a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8010fc89e3e4d40b24851a61496093341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379498a7904a67d1f9fedaf96b6d7185342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5519d2f389c23aebd568de0c6a9950a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6ed2e5a222450ce679d209ce15f1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432448a811c1ef95383d413b91c3eec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b73088ff848e31a4aaf8d5ddaa654346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1379be95adefbe732f155e0e5c38ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcd77204980558b0bfd8df5ddb53f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff29e4b9e10d2947e8b86eac4ea98c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b3acb3ebe2a8d98f6685a89e62cb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd33d3366b1de0817cbc90c7969c7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb3450c17d85cc219d2f5fb38491ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2fae9b22787cf090020abc296e3aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3910d32a93e57f402852fce92e1138354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04386a98cc5cff3da5345026d1e8d483355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c70d129290f48e6df7eed045d89d40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112163ed8e831b2af257b4d613313eec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d04427b1896af498086d63429ebe4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f33e98d25c6ac06453607745bbe4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedc8a17eb99eb97551c1fc408744a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb823e76dcb56ce58b8c8840970bc08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a8fde9c1e14c5059020e82752ccb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d11d6db456b231eaefb3b0ca059d4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12be2deb2837e9626612e1ee07efc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce7600d584db11db38d18d36041bbe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f92cc6841ff56293f7d006f52b2f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce12152335a305c9fc10f8fa358da1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e7a4ea6aef6cdc6dbbea97845548368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ceaeb5d645a291f45acc56ed62299369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499b27dbb151538a39c09553019a400370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8ca70c0fc480de17b010d01444799371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c87a9d2a0448a4debb5d4e8900038372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3fc5fd121558330e77e69cdc22a19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97136e094641adb680a38a19372388374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a89354a26825510b56fb05226bee1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c56620bbb00d138122618e2b7609ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9dab4d0949b7204642da023805cf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34787b01853a03495a553c622ae2ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6c41718502df19d15ec91fb0b5d86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64c22b9e09884cd091af0782f61760380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf31c8d27b22e7b0d3195fa0045c39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed6612e326c094a765568d8846325b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9975658d1064e5fac260d19c210c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c5c8cfe77d1852cb9ecff60ebcaa0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb909c550f2cb05d5339a6071cb6253385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c19236e19261e9d7f9172583c3fac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc363da99d62b59facd1701d7bf8f461387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc89aac57bf89a334dbfeba55a4a77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7703c42e21985834f309fd9fd818be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bc50e1d7fa0365625bee32b058931390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3c6c3b305913364e177ab03b0dc27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc4456a3e9ac9c5e4957e20ca6921e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5075ab964895a5c0aee74353ccd6959393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0441240be305a9535f57114c12a16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa9dacdbcb8d6c71f7b304e2221797395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec23d3d6497f11efd88595485413970396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039604a19460f7c7ba5408e29eb257d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad8cb1551a65fc48acaecb977c91b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c996e55012825294038d052af1589f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c3980e59c46e916cb6de844fd67a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfe265b2530abe4b420d6d518bb477401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c008590d3700b39348d768cbdcdd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4a913f829ad57fd4bae9080f78f50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05984232604ebba3f0e1537cef13054d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda934624d2b4a4ee8c2267289a43ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877816434ebc20e78c0d27440e22dcc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a77a64d772dbd971e55d1f04b6c37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e80439ad57c29d3e6630e8ef3dd12d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942abd5a582d552de17a6a1cc1cd3e2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f086517be4f8b0563c114195ff2db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a53159189b55bf6bf64648be1d7ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c112b17ef8fd1dcf62149e21f4b7285412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae83a89cfe52578bb8227c414661677413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2a7664f62862bf45c3f0bdc6452a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e194e850aa99b3f8673c21e3aaa35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7af7a2948a5b329ae61ebe8dbee3fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19923da3d10363d077253a941493720417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95136207a48cb061efe55fbf136a886d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b33ad3efa2808c218bd089499a129419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb77611a24b1d2b085f61d596eb561420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab30419dcdaa1b29892f5bea9cf1ff7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f9a1021e4fce52ee9a93036a1df97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377c09da850e58fbc039965ca148624423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316994c47453254680f70c3852196afa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566c55c4b4380dee36db2375d8b123d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dc29ea1d4b2d9135c2c340d622295426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7fecc9b1301e6bab8dbc3a5815479427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7977db906acb003b5b7b0b536a9401428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20efd3a8f3069b0b94da1c6dc1cd13d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dcd68e63a1e33895b62b68e6894d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cdfcf1fc5c6b65cd923bec625c186431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600f65b78b9fc91803ae0611e91d1cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dfae6376694ac838a88919a96c9b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b021bc016177455a56dc07814314e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5429fe689f919f36008a92016ce50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afd95f2032e96f0d56e0d51c132f69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad39b4f50390ca5af8574f7d0a14bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b699afbfaa2660ffa959a23596c24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73dbefd7e3947453c5835b74714e4c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baa18180c8ab8cf2c24cd11abe7cea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51577c48e21a259fe1fa7247c310414f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf80e7febb479ae03ec1e46ace8cdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be4516ea0f3bca6b944b076cd5504e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a475a3b1d1b0a69a41204b526a81fe6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bc1bacd083ada00ab06eeb3bda63b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcdfb3b72451c7bdfdeb4621feba30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166191095fc7a9175187fd1acdef5943447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67979175ae225988bb3cf5e1b6fa5e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df413ddd66297bd61bf39a75fdeb82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc68ca3fe44538ce95c980ecdfa84eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91b538897415a0143bb35171e9500f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4dc5076c726cb7afb4691050ea08f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f925833647c629503a1210384ea6727453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e7550c21e4259c80360c62791087a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177ca5e36b3ab05d54170f22e5f6634455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99770b29390037499029b6f14f29d51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66430e871d023543b1da8031e0da06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7a699ce6a9c9eb6b5b88f24f805f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088ac0f2bf2997cb1e82568ba65d22d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d01eded0b6a162f2f9d2765ed6c50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599946a3d07cddb5e14145a03cca134461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5507be39dc74271b1b84daa6c688394462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58279923594319f75d09fdc427a72da2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896b9d3fd6445ba8f87f8f68a241d95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc562b8fa652d7602484d380187777465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2d57fc11fb8d08a82a514795bfb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184018fdfa5fdfe2a28ac433d5ff931d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3618764116b3f4bf5d4f8b2873eed80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56acf0be3060be5851c88ff6c9e849469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bdec8912d48a9e66dbc8d4ae78920470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3261808683f55765e4f4597a9352a97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8626233fb6f597aaaf9609cda4f4f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067a80a085f31b8ad91f43838315c82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58119666316e8a54f864ba44032cb86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983bfff22ba4474fe425ea5e8a42436475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6176cd71a6dd71496642500795e491476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d460265c8225221e870edbcab12ab9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0bff2270e6ca2f27d01ec84ea989b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9a6121dc5c5dbbedfa28fd3fcd5d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607ae732f19d1b84fcf7ced63b6aeca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6bd2dbbc3c31af81ab03e49a26db9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7aabbab0a14e163f8e76ce31f837a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8e113b6f9ae6009ebdf5c46bdb45d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea56d1c49b97fc3da7954722eb4881484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48906cbf0746fbc188ef78f18be6e4f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cb43f9e017f1785eed06656e66091486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcb0731938b92d3438c7ec34ef4b9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50ea629d6b9437685287ecaa2bd3fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a380ec36e2e94c17422ee3b40cd870489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c03a6590a2d4a8eaa48c6cf62eb973490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a76d7a6d57ab8882c6c5e0bd54fc00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbdcd7627562243a2713d07479a61f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54a75b96a91498e77cc81e445479b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15719916792701ea2f8f030b82c4c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4067221dd5d8a080fd3239660e48d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d8d5c686b58a55114932054c0e2b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f3b1fdaf5ff0f1639d69925d6f0a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8b3d2c67882236bda2cff823ad5bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a07c58bae22e3a9988cdfdcab984bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57134b29988bc246f7f53cb2a7e24ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fba50c4cd0c896f4a5ccf2f582cd1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaa7bddbfae72edc2a3308b5b40df8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ffbb813935a6b2ecb228fb410ff26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89917b22a9f5c6c52ee998a9a2c59b8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa6b6850aa51c6df97c3a5e6ce1dc4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef0f2fff461f24797abd1b42a647b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069de33fdd5055f61e5bc9f3f14b633507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f60dd102523475761e5ca3381fd17c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7734796a4aadedcab7428db8527a5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a03e45876dab67f5a5de9c93abc42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae83effac1d3182c575f3e61c040d2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b44e3c28e28f18960d1e76b02eaf4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b74509f850c399576e87338e17728d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c506fb5556d3acf57204bbf2efe51f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86da715ec631714d1870b58789ec0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7661ffb92f49238bdc3cf55433c6e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86692a340b2777fb6dc330d44b36261517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9288d83c4016c9f48f2a887ab3e0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3516245b2e2345e08b8affbb97e652519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e48c0810e78520ceb0e45842838f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f020cb2b57a5f4e3b9d028854fdff1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4538d9e964f6746cf7328520d4935522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546f7585588a48347e7bcb0a56559e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d435152917d75cb3bbcc8f3ea833c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a72fac68dc9f58e4503a3b6973eb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2f060a213c0eca575f2c0fc3f6b49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28608f02d7e991a2448362df1291a86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b01a8e5b22e352047d822a2e6aff81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884efba03d0fc16de7d58a6abc4027529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f693e89dd5793d55610de180c9d29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac33aa07cc035814dd58d8209e6d10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c20e86aef38bd08f603d97d34aa529532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9485423aa28e5a867d44a0680f89e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb54479ba92f670aa3ec47d07c5ffc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8ccb8f7267b2e90fc9dfc7222445f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b6f7cacadf8b12febc4bcc4c3044f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdacc1facf6cfca9bd7bf6bea9e89ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105c83ff81ec89a315f7d1bfe63b5fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71dd28cc9b342857963422b70bb545539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee005b16014b0a329bce91e357799b6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f2e8b8e92da0928e3bfbb147c2897541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c81f6907719daf78bb4e2cc8d41dee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f1049bb107eabc785c8010ff2c059543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c586b1123fa6d884095d7535c614ffd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae49d004a4f22ea37cfe7f900b8b2e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9315840b34a00e0cca3179d3f2ea7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186cb99fac3b018c5fb33c58e19292c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25c418b55da1d488b3e3acca80a307548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b5b613a2725c2d24e6f2f0ef4936b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cce2d5dd19576a0f681a8681356d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc87756426f4fdf097af8a79adce7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5422fff08827e4720c268d25ac4aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57c71b08b20237dcdce64daf903fe1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2978518c1103aa322438213953d5a01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe549203334ef3686721e23f774e5bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df845ecb707e5855a7a432c81acb6b9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485cd27ba3f1d91659653a63216668f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4728ddc63efc607c05458aa4e9945558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae3d23ed8d409b4790e2d89628f597559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac17698b7e715a860cb3cec09ec55a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e73d9640b5b1e4b64e1843f6739ca6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460230c2d4c139c47e15757e5df1babe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0bfea86e7a25b04d9ee4f1c3bfe0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c7d417dda8279ed7572a51ab7b455564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a1f9be4fc7bbea5ad0623d6e2c351565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e13e190adca4005bb785cc4afb0cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f587c3e1197f58cb10c9c5c40021567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeb64c38f644fc331e8b75d8b88f4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5f336d4b6b3cb5e2fd18189607cb4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcea42483be50ab2208d9f3891003e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b3348361b4de9d4d9200ac7032dc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cd976884f8028b709061578da45bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42c3a145704642c38bab75011bb84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee13822c420222b98478fb5e701c5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2c0cba7059992c719a232bb7c661f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e909d61d8b43a7707d92eb17ee048f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5fe103769f0d11083bfa94865e904577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681c9b4b5e0500a31d0b7593eb9bd85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d452912696b0f458f211c78ea58927579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09038cd80b4f91c7b70ad427c0d017c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab731209fc7d566086fc252b38d40355581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff8cf246653c9b570bcfbb7ddd4f48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb974f5f5d424253ba7f6a15e66da5df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb01c37c5c911ad871b4e60bd2992ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e0a17cc9f53de9581ee97b5eedc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38815ace646f0ed4c49cfe2ca3bdb76d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f84c97cb96fc4025430ce063a17336587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c31f06162f49e736d3210e2efc20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590520a53160b20f0b2af0ab2c3319d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497de3decd8780d195c7492278c9e4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff133d4173991e8d0806b9f3dea37ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7ca0b9a505e0ba9ff7bb285a4f354592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d538d5b7c8363613f622db1177859593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9f7044ef0913f4882de6acefa7c84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7551aca432e1b6a52911c0093a1af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea57688c9ba6137cad896e7d552dd62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f8e7a099a39cbc75cefda570bc1be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d7e06950f66d182041d4110bb91ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e089b21c200d0aee6d13c91fea538599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85aefc4767164b6202daf80366e421600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79a8e4b700a5b3b6f39d5d30eac3f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376412e4474300b1efd4867af40030fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f7338ce3426399ef6261b2a4357e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f94c1f4403e914433798c298e31d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815198e8b58613412356f5bd13902f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd74e9734ff325ddb17d3babde2432606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf68513dde65ad43e75db27d954b3e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd897945e0968867cc194d3bde0206d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3d8f9972f6d50c2bcfe78af93f303609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850e0cc522938dfc096810e56d64d20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77275aa12567aeb8c2fd131ca67b1eee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc00e01c5425635888720116dfabd2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ce5d61d7d1b44dc6ef7c46543832613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcb0b5a7902bbd71327cdf50c6e837614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d97155ecc9996dd79fd06ec597867615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b47733813e31f32352082eb2781ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6f60b54f009907d631b4e48df244c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06751e31d6ff62b3e75ba99460c6614618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcb0660b8392a72ee83f3ad5704b30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e962e9da0981eda813fa2730f7da73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70593cb9524bb20da18427064cdf9dfd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3309a638604332ec9bf9b95146aaf6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2911fd5d1f12330321728f6eb29bf3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3763ff20777392f48f37fd78e4529624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14879192ec2789a0992387f9243bbfa1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b79508df0ba3810e46b7f9d815b5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8a8145426949de4575dea93d498b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fd1cae7d98e3bc237ef6600577c31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cc11b8173e01c2b102ef0cad6af23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa71e5ce73a89cff6b20ff1c1a4457630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb23e019ed74b58e7565a15598a139e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec25aa90c07b64df96cdf4ced6124632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c8816e8b606a0827a5330e5e8aea6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344fc62b79409782a024417e779f8fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce8d581eaec3fd10e1d5be4e5ff1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5c4b63e66b373376a1b6974db63f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc88394e13fd2309dc84d6edc936d5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f30c3b6ad2858a5b0b93185e5936f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92bbbfdcffad7e11135e1bbc54c6a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ec375b04b8486ccc5423c3877a135640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b86b05fd70e6622946d4f830d233641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355897c749a619bc2257dc9dacd5eb8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c0fca448b627a42bfa2854880c1ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb379cb11e14232e8db4616d8549f9a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1df8162df1c1b92441c52f7cefbb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ff50860db401eaf158407589b0fd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469499f8ee5ae470c09a16cebf97e8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88d695780e5a76f4927afac793a148648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f966ad19a69dd8c0b6353d91e2c50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59339a30514ff825b923bc05af67fd61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1c3925d91a896b5bc43d89aa1400651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d49af7c392b0cce6d4105a6efcd09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaf7883da483ece8a07bfe680308ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfebc543c3887bdde82254794dd3797654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f51ead733d3e977d00a9160d4d9c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e59c3e0bc4a50a089462514c988fc2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0939ffb66e57c12b309a2627f5a6871657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46db249d2e548f0403407ae52f3832658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec12c455c2be04e06ade89c312a4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab6238312bf11492dd4c9b6be1ed34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fec1c1f85d519650b0729f61e92190661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabfa927f7db18e1e2a1c8e0f5a0b12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fb8a6413424f228501e5b389ef928663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c34efa887a2c8f34c8b5d4daa19aa9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe725de770bb5cce24fbf4c5016f10bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6a9123b0cc962ce27c58f32ff98b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb309b73c655643a21f071350a9b39b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662e1f1c5d01bcd896cf0a802e79968668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ad3f63e5854657e204e381fb469a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bab0c5548d8ce28747998ba645d167670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb72c933f658ce308f33431258999cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dea7dabeff973fed6908ef5e5f7221672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170c718f77ab974ac96b3239661348c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb938c8eb6e1b54a62e0a3c556b72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410af22c41cff321ecd587c7553a5839675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04c5003b84112b7fc8b574b6d38d7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254be06e8306e2988cd19376bb332737677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112376ed11da9ab069b609e37e7c65bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8120d32299618388ee064bc7c7c82679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fd29b040fbd177664c66d0a6901ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0875f255bedb541981727819d2f277681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3041b7b1da3f580dff7a3442910fe6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabed73e13a7e1a2f17dda2fb29cb8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efbe5e424f07ed915431ed47167618684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f965b63bec14d8f52fe23f15dd0fc94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac48e7bc5921de68a14f54302f98e0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7d27e7caee77436c810e0ddb4b438687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724517cfbb5733e40d176842334255f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727dde2d757a42a27bdd74c830e8e39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca3e34adfe7e4d819d051b1d56c673690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55120b0f39ca7a544ae566323b9f62e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2899bcc76408249b0f1b4a47a6147f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c3805b5c2f8dba6f9033c4b2297e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825580ee19b97cf974cc2ff264c5734d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d950488b71a00047eaccaddc977758695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d33ea641ceb1ccc5e11c2561fce676696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5328caa12b844dfffa7bd81f7006b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52e51bf6e5764130a8d173d6a02a87698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856636d3c37b4ef2233ab23cfe5663d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcad16d3eda1abf70338e0b3ca287bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec6db359c48534bbaec1e3b2135455701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194fae9d270e2bb07a34f21a22ae10f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167426d74339e1ec25a50bf737aa6b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc50c45a128b0db738bce0602b55f13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783e58911a6d93bd5938d8726f2f385705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6eda3855aa1001138ed43662f8940706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b725f1c0510b10e6c9afa0c9b1ab33e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b39738096526d9d50a76eb7a0ec1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1cb7ea521d42145a935320d4a9ba0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf4e8f14827131d03ab00df19d2f15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db6a6851d4840774f509bf83b16bd4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05ddb2c31d81fecee6eaba32d8bd3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59640becf998e884328043772ec7afe2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c80e1963f51005fe938a7ff10f37ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ccacaeccd06ec4ecea527a2d460c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2c9ec6e0842e27f40adddac465425716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a0fb0d49dbac3c2137861c4ed6fa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03262854aca2b099b11614a6c3593747718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c758084411b3944a93c7866d61a73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f52342462b00642ab6fb4a42368864720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bfe9f410f8bb194cf07ab902a0696721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ff9cbec407a0f6dc1eee8af0d15e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388f5f939d6fdfb815e53ca0a40c5b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba1de0c3a0cb08a9944aaec722813c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e241a3ffb53d9358ef327d5f0e4f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31584fb624ab4a3e01a896b0e79d3fbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f140910728e5ac01348eba3115eafa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be08112951c30618096ed66d78413d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1673619f99e93457b794ca9c2861b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2de59f6550fdf3211e1162d8a1d3db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0910ff72d6722af17ad020ad1e5c63c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214fdbda67935a8cf11917cec90963b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f42ad37ddadac0f1533b7ec117fbee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54230cb4f61f3a0ddb8ad2d53445f0a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7747e36b4997dc9908f944a48d93a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46056e6d4254b60784eae112861190c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada9dd4aa78b789fb8c76f12bfcc2a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17c44e09bc5c0187c351b94b67c9ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdc5bdc62d1e634927dee9c5e28f91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217baf23f00828411a2a7899f216e4c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a017b1dc23a32782c89dde9e729a44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e01dc4fd82cafce52962cb7d9fb05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cacf56aa1d3dfd1fbe8b2b053a387743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bd1453ebc727e4b787d8f2f77c721744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be874bd62c87f6b0ab4c1feece76a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e2006ac47d86c5c7f9b6fa7db1eb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94d0433665fdda3976ea6434524586747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a53b20d02fd0c4f5ef7aaf0708e3ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a91e55137bb5ef5450c5576e08b5da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c1496bb958a719ed367d21d16ff20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aaf6b6e370a5351cd9f472e8bcf43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e50c64ac916a2474c145125dda8a71752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dffd2d5c1bb87d0270a9096a87506753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29dd42cc6c3d785b8af24495970535754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf03f025942a86965256e5ebccc71f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99defcc5a5a1060791c5ac82c1314d5f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055756787218028fe073cb4bb5c8b612757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d7aed3b4a42ea5b5f4b227e1868e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0750e689671df7abe9f558d342854759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfe4f79ae56d426e1f5a4a9a8eb1a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbed075149ca83810db0d2c96a526a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d331545aa70c83f10b2867604c83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925254cc31acd7b454ede4b83cc7ef1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426e686fd825238205f44c24da5627b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be13719cfe14c206a34ec9843149ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcf07f3f3de84ba3867a5c06891e49766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd2f89968ddf2370c91615350af1d5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>