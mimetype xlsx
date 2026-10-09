--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45158fc060a693e1153230f811a73c481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4e3146c3df34e01c6399735a9a0d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60992136cc365971dfe70c5bde44c253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec641cdb7babfcdec3e34f311b516884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d0b01b03c17a4ce156b6f564a6ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739e3a4e99dacd9d0082c80dfd0f5b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df7d5b91b9def7579f4f2cfef0b1017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936708ecd19b0558f2459edb16750678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235b1c075790d1a0352f69c59a52ad99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73051a3e356f4126a9f6a17689540110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff31028536e4edec104ac1fff2fb7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd23223563570a12ed2acb7b36ead112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1cd21ac6925c75683ee37b336fab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e592ec9220c1bcc17dc450366c8e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9581e5c2d78d8424fe49bbadf87f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef526212107792f00fa00e56a0722f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcb7de1fe92a80eb3e12de34b6d20c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1828936bcc9cd663a83aebfb21438d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0843c9ee11612bac4aba8e4cfecea819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808109bdadaefc37ff69d3f09e6160a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933a4b76ecc5d81dce18b1546e9dd3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf307dcc9fd834eb467026bdf2e8ce7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a5e8a2a01dc968b0921f89dc2df723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997ba8712ec5a977bbdc5d36247bd3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d594a545902075ac05a60d6abcfa925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bbc6ea909fc176018f61866dacc1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8613b09ab145a750331736ed4eb086d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d210f38032cbd64042fef38bd2b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba8ef3ac9be1f0841f338cf97a0cba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15575d9781fbcc4f6fa4c407241e741630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95660db7095f6a76a73b57b70ccc501431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fdced9eaee3684be24d1a71f3e80232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd94c88c074f1f21e48e82f741ad13533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bdffb8253fa2daafdc4d072c74a4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b105ba6c5f3cbf65f63dc7889afb3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f02bc5deb489f45b9992df7fa94d8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff0eaa3d5be38252918b8dc3c9296637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4ef611f0fda8ff5d37c458099abc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f32b19a41d8bdc67c60235c3eff9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe9b6291d5ed7db2b26da863bcd70c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f10dd897c57bc9b6350c54034c110441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087aa4465b538466c77102890b461fb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5bddafcefc600367262374a51cc2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3837ecb9aae5d556ce0b00d6654e1a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65730eaf154c8a2eada47c0dd91b2de145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1897c6537fdeb6777b220541d5ec9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6785a031883d2afc8737cdb2ae00747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0123fd4b42238721c917618a5500aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f39f069c9748edd38eb434882a06e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db621b09bedf1dc18ee5f899fa618a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3766bb6e9798bffff303baccb725651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30c388f1ce609a6dec1884894e44b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad556d09df0b5c27c8498c2f2f4481e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f97ac1358548f41b2e1713edd883a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405cfbaea5ab3420a96174e2e8ab3f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbd29de16f97c6583abf80b410cbc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eb4c491f50196befb472879561d3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e39e46b8f0d775234c0aaa83b8264e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de71f4b6c0f5717351da672c2c1c1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca1ab65bc43b487ae84e09be69989b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3687b2cb2a6d0bd5167725a0577fed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1789386ae8c00e485f5c3046e797262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6b77f699489b60e0b03c8d0f86a4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba63d9617716aafccadc26d168c6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ca29d4b29a97434c37c6dd3f7013465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb476f823ff3a89ed90b9094cf2b4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f7055310cf48eeef431266adbfeb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc784786e6629483ea5686ce4d709d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370e04cfae74621616f0241ec2fbdb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462f44c63e0f8b194ab33da6f854ce870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddf52b1f45cccf05dffb3989d111c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e851202e511c03a2aafc850e48417672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f81b32bccea8cb74004028847138e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cba83dd2158f91b47c81a542b836574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff1ee3b2c160209938e9519b48a48c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c243caa69a6cdc13a6d81bde326f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad66f131ee0fc88944b92e49c94d5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128c85530350f0529493470a73c9a7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f68356f3f4c8fe5dc134ec3351f62479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71603d852658ec9c978a4cb2dc8cab0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f814cb9252fde6d81f798fa89faafcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1986865c8a2bb4db6fc75c7b368c0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305de0dcd9bb32b2a08f0634fef23d7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fc269385bd42f26881c0fc58cf07e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36580b4d0f5cb68ed197c233360fffe085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeab955abbd02d65b9e178950ae9da186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db154457a7ee95f226eeb2e70c939787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b64cc20e9c308976e67af405ad52e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aa60e519f4ff5ae8a12ee3380dedc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d71c2e481ba0df05bf910e118a885e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619cc282cec3999280b2a81ad8d4f0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c3539df4ff3e0edfce6bd89bde2d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e13ca57d15d08a3cf797a46d2f61e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087955a5303facf06f16c7d93da66e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb7b40779a15194b644ca2bfdd810e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e3c588b7bc2509172bdd6211e6b4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60c9036a87bb9bf80852b91cb82e1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b24e3d03e157844306af5026c6d98d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23cd82dfa0e92414b66a44123fff7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5901885a848ab3d2b0775d4849081a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1f4408799b5d3624a683c728d0e1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b26324c1f9f7fc1ccda14b504f7173102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a9db12a1693328a987069ca8324e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835d6041a73ca40ed6076b8110586d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68366b02180e79f63bceedc2b05d4ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fbba2b10b32097e736c3b3468eb84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d92e50e785c02e076943373e5b6074107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301556c6213b129585137ead02d16bff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce047d2905f7af14782069eda92cf842109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d000f586159aefb4d34a7c9d88c0f8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17e4262782e371667a78c45ac8513b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2de8326d89dd5aefc1ab2094a36bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a8c85892d4b6e5c53ac99c34c7a7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad3e853f10ffdf90e7d6639cce5f26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f72121f3e8bb61fc07cc77c0f52a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be753215f9d80158e3bb28a132e752116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f5ab3227dd790d5cc686682872fd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260ede03c93206077e7b8e98436cb42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6600f601883da8b5690cc5a7680fc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd3fa83c06c947a6716eb3ab2d0ecd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80546b47ecb5eb425dd0085cfdfd7459121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372961291a23cf216c8704bc9629115e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ad80b8c74da75bd56b8a8055390fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779fb828a739cd95f02532de632d7f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb057c32813ce5fbd32dca19099544125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc709dc1be0e000c5267000d55b7eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7588b760d5de81cb1c119d1cc0c02b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27472299a88f93a9b68db7240adaf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37b8eeac5aa720ebaac6e52d0fdab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755162a3395a8097749290846fb138a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d709f282e26c026dd75b7bdc81912131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d7911bfc70617eeb369e2507bb364132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e6a1b4c62f804b1ab8576d86bd764133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c735ef1e432019250d0a5722d9b21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d6ae3bbccd41cc7a5bf5ac792de36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940b4771f02f16ea0c3ff3d5611f94c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724b0e58a43842c43c272951d4d5c78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a112f3fe761e80af8fa0956122cd65c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd9d8660747fa594f3452347f3d5e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eaa2efd571aa4ca024b05c4c20a31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35e14568d65958f39344f56bd5cf6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0e3954e95a647c974c41a62f862af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928931df0c059bb9494a8550fc7bde143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90ed89878677f07f9617b0ffa9db0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fead9bc3338737f11521272c8b988145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d950c007f5608302f14539ef7c2774146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694c078e673ce26966e397e645b5e83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b3ece2ab188fabf3758892bbd7f7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960494765a0f63ac78d6b4a112805ec0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ce325727294e5181de1881dd05d5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96c9084e148dc02f7c7806e452fec6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc2e01c799c2ed133cda61758257c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aaf2553152adb458c7cbe6a655029153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce60770f8735416f7c035e0b84ebf44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab28417423ad0888cc2dd4fc45f2d6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23725165455c5d2eae553124cf106b5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93204b3edcf7554ae97004f1edce217157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4db7f6198188ee3e2e402917d9d8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5085b636b2c21a58e7048b115df47ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c1d104bbda0279db33f4eb2f9dc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5470a84a0a0e89615c93174dcf25b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81847813e5d9b2bc2388ab07bf6ece86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121f13c352bce1c90ac006a17c40dbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad9278ba2c1fe1051f82bb79270883164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1a73cd85f029d86f15c5012382ec5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baae5c9cecb10ffac5fcf01ee452b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59dab3adf36e3c49a3ca883f39ef19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3ccee347e270e58cfc5380856f05e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1ffffd977bfab0e7867a6dbcde7da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c97714fe927e8d879e27d7223098a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c65d37160e7eece1a0e320fd549034171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eead3b673eb8f11013e80945f6f93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e52831e5022ef7adb5495a87c0206173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254fc35ff29d1ece0c7aff1fd10adbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85410f3e3d917cd76f4511afbdcd2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42b1c9b1d057089ef36690ba276f44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f314e236d68ee45afe111242dad2450177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eff2b1450aac1db26d656b249b3b91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8de4398faec658d7cf24ac592f9a55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc493f48b534f310d39a2ed2bf601d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a392953440ee09dc3c302e3b41a2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f19109ca9ecd59b86d110f7576828182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd89151df3c8876f951d795f326373d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92247d34098849274c90eb69600af49c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba1b83051a77b1acae4c537aa94db1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a969cffcc4cca1695911fbb5ac1a97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a524409c2d818cd5286735532efac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84814bac635c55a88013d2cd62e0a6a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9d09a0f5963cb7579b9d6a2e3e0ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ffaf1f65813c4d8d1eb08e192832b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38e5b010681a813c536be48eb9c4b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf43880c2c990d056636492c40f359192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bdd8dc7730299d0c6972a37e252fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eb189470def315d46ac686cb60fa8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c99fbd84abb4b5292f027578661840195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ff97e12c1f66a6b62817146cd093d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d41813f0a7320e705dce6313e99653197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f808add8aaf7d3cc20162e076cbf27b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194fec2c45babc7bac41aa7d5fc1ca6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c98502d6049c0bb610ddf6670bd01c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4080c632c0d7d69bc84861a34098d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ecbe0638726f1c1d5aab131cf93b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f06ca023704b67324457d984291dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265792dd2fb2d8d5000d264594a7af03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88d0aaaae8d788403830e82431e3f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80894bf010bad4a10547b0bd23603056206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89661d9029b0075b9d6a0d211feb9f9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5462e92439aae5ca79bb480500988208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aa9c97da9983f4a1bfe30d40f3328209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f694612e4eef14509b5733488c6e133210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab27e01fc79994c16582cb09033775211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3b0b2de7acc55f6ffbd3795b09418212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da000b429d1edfd774d0a648fe9d470213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201779fa8acdcdedc7bd4e33846616bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a90ba5422f279120bb2db02ab0e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e5f4a3515500fb232011ae19c6be9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c99d457e9e5831820f68324c08e3b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5465dc281a3f8ea4ce2c3909c2c39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85219ae5fb419f6c25db1e1ff900805c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55a361b459cfe4a1365d9ff8ce591d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6992729e7266c077bcec6ca1a043bdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c28e253e05743a7bbe978fa2c5454222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19502714be59af4aa394ea432461aba5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82445ef3c5a7d21308050915d26dd95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9531f15807965b71315f4c9a79e5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6bc424138586d6462d142159e5661226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcec927f09fe4d250cbc558c2c465a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bff6f608a37db6c8d7b9637055889228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254909fe81fd6326b3191c914c60b11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcb11a187780155c64c4df44db64de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed188050d8952aabbb7c9ad34722854231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94518e301f436b42f23a89e384cceaa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498e6de233d855f0638f37877bd898e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc5dc1bca45aa034ff2a34f2b7e8f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81a3fac2e41827134cbd27c7ff02b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393ab4c2379038453732c5a04f21893236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d0260e44b741b837b45fc1482392e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f861f0d1335d3aab5a7f3ae92ec054c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d745618ebaaf9dd6956daed2b9147af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfe0f649973c4f7c3b312cb31a323e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c73c34e865eb83da7200fd08ced64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa291874c12a3f77f6bab0e2216d9add242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f420af1cef1a02b98bc1b7368e97f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba239e21a2d3d4583c6585f9ec0bc14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432340568b60aef8f690ff4c1d91b95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317646808905a48d039de3ff6bc8869a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7536ec7a26eb12c14a2d00abc1ceb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e694f2060ac1392a6a8396f01a1f9f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009441fdbe9f6780ed740ffb3437feb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63b2cf27941265d55698c02eb135fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6873dbf1d16de85e2d3ee1fea0785251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2e255b40db196536d5f4586c63567252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9a47039f3d2d4308fa7bb63ed9335253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeab82374b439fe398ac600267ace86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e317d85a02a563a5b0a5a2d865f14f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a233958563eeee0f32d67c82262023d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ebf4aa897af5f3b87986bbf0f1f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2933a5261895211ad7b12341a6aa43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0027d1094153e37e26a04e1d467ae7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60821c7096f3e06ab4b22d0b233999260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa144cbd3cfc6f823d86e0f30b065d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adada69238244ab97e749eb215fd1c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6c33d3853307e88a78274187706bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d682b32d0b8ceb38ef0b4fc8442ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbc31a9073b37bb51bce8b613100c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a343a4e7c189a7ba1879beeb8ce22fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0257243651cb0a813de81e3e4f820267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5031966d97a0ba49b40e1df2c1bd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73c176c3e90bf4f184ab8137044ec7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e49d04228f11f22f925c9959cf90d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5db5e5ae487d055e2f86f697a4f85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338c674163bbd1f10ac90f533d2fe3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d65c3b343c3a5db730b907dee1cd51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6871ddd953202a59ab6cd6635119e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456dd04616125930252cf0accf2c14b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed516028577bbd369f62da620812c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff193b561ef5aa0f9becf1025c1f954277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3edda04a006ef447ff0e0e825e35be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461ae203fd7c7933e1433b84422b933279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3e145501765ca1dfbb01deeee68ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc67f0be0d37a9752c0da4a7740d0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9629eeb5559a2a319a29a694133a87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cefbeb50b6c2df704ae9dc4a7b182283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2c184a8317a351a5c8f217a17fbe4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9e73166f4e98ad98052ee869e02d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0d85e105877888beaf2affa6badf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8578097ee3f48f1ee51d53ce79466287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f76d32e451fbfed4f637229dec0f3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4faa48b21b6e39e1a6050dbe9d0359289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bf5fba1efb99df1c8dd507008813d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf7bce69566f77d2e899ae4f281f4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54adf76088b22e0a2e54f6438d398b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd13df38b2103086af4330f34bb05b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5768a661f06f35205a1e21ff223c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd059fba1f3c0952bc23452afd27e21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f6717cd644c58ab8f795b4c0ed1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfa0486802103db2ee637a5c847cad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e645801668054e34fae8ac70339cd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4291fad951d83d75982119fbe2c026299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9730516f2607eb1ac3a4bba31508e85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5a3f527350f96cc4072b7c77695f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390b6cef67f6a05406dce52276f4ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180b7addb4d36e9d85cff38aea7780c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972bfbf7b098b09baf082ab735f6795304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fb8bb9007d8c97030de370bfab2e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4caa801353090a32c31ebb5b896df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549ac2e2d523732ad6872e6d4cab2f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda82408c01db64331217f0ed2639bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacad8b39a47a131b1c565455bbb24b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0695673bf3eb9498a96f7bc7abf6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70c369104dd642816bc2f2a01ee62b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641326ec792114e4c17638a8a5f6b4e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882866f16ebc9d16a8b830ea4170c5e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eca7c6bcf5a1592b0afbb627a8c141314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e373062c28345839e19096cc1308d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175884226865b0ae06a6733fa583435316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f03892d4a94bdad9cd6e1399e8107317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5656d263e05e1a79c82d0b3994a52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8e9e0bcad906a948c72535be768b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e9a270975423a8c9a9f1ca8295c80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb055ae9419ae36a1b6274cd478893321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf0c7aae1a96c209b6242e3a6ccf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64e1b5573a6b904f25d4e02535e4c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea446cf449ec40d7a76da9496e2a92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe758e305c0be3ab82d1b3e6487c0f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ea507994f4e68912e4dc5e3954249326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe22d22434c133b41a6ec520aaabf4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34dc1d383a65f1c244c47e6a0cfb61328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7521c1dab2e7869e25da5d7940ba1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d568b302a8f2cccf1b168442d592a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcc642e2a999f5cbcbb8e246e8fbe7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543ed4795c2b58fdd997f3c326eef62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d460ea17813ef32aa91f8961b6ab3c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c6e984223f1078a704f738e402b5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2364b93d12ed04bb3eaad9aabe594335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caedd1c5aded6020f2a82ac0c77b527336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f991ab0b16373dfed08f1ae53dc99d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540e9053c54c3ca0f4936c6d3e131e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6b2514e3fd60a97aa9d0a7ec2139b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c68888cbfb0e8716abefc087167a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe047e61bad177033ea08fea4d811c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830ee2d7811776cdaf10b150874e3ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb93e23bdb8a58a1a9ba913305efdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd74db52e967bd3e0d5f7852d5f689a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25fdc4e525055611847891e3c01f4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ae5c33d05e0583df4718ca8613de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daf3f30c4ee28588cc73f62d0b8fe3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1948098983b5d1225871501b7db0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a5791e70a50c8a421a0a47e718a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f36f8ff33d55bcaa64e76c2891466350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15a10c7431f01e79417e8033a05a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a60f97bdb2e2b971ba2f2f9336634e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8de21e8f54dfbc43c9ee08fa071f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09642765caa67d98bf840669e0f62cb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54061333256397fd3e6b03ab8847595355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19606e7ed644dce018aa1151b4b0bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13005875e7579369ce579d1eb416d60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff98fecdd81aa793c9a55309bcef54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3ce509d4c7f43bb11900651bf858c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037875523bd29014e26a23b6cffba0fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d356290227f39c675a3eea7266fd027361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373306670b3c6ad1c7c3f3d00282044e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66be8207070c3301c5ce761f057a74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dbf91551256a49f6b0b1d3378e532364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264e717f1c13b327944b0a4372e1020365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accddbb9f28800945b295db07ee28478366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165bac93597b8c26709147d482af106367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9ccf1c34f63ffdfb30f7210abd1d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443b626d62b5be0fa2fb9ad9e3062f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba7bd76cff4dea8507f30ae8a8dc8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086dc903794b2bd471613a63992ea0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db901c00afca66e12a8949279fb92c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16017d2581e53de0ad911d5d8cb4cc97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15538e1c4265fc3ede6e3bd44293b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4343e33713a8f3401666301b4ca5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc5b831d6199cc6d9ff9e1ac0ae03c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55caed5fc9bff257fdd590e899a6cdf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd45c7dd69221cc1e554d97b56a80c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619018b87a489a81abbd39751acd5e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201760f1d5b9c6eb407c03c5f9670178380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a0a32cf1786a8d017eddc90ca8c3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c10359a62a7b167e7bb763d309b5ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a578bcdd5837a1a141382293c0625383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6d67812656cda233f6ab1b8a43e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6069d0f8d1b2c805c51e7dc09d0a14a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d7b7e62859bdb36b9a7b2953f164a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8494387c9f0c431eb123da40accc969387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3823a0b9478c1297c8b784a467ecf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaa4bb1a3093d7ff44cfa0c994a598389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977cc77cf45fa861fd610258c791832390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3234c498fcadfae9c693709457977391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a9394b64ef5de7e20bfbdd8f9ffc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539da9ce066b560cac138d5e4766bfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e73a2181982816bd98a39ee09efb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0566f3ad2a8af601294b1b7b1322bc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f42a9c9bc5746c636c2560c976722396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d7cf53b1ea474e805605addc66e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5600bcb33b9c1bdb656f6bcdd8f51b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03983a9938ed3f7d201f2fd1b7f62e9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd977c95607bb96848245874ddb5f79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1c696b131c77945278fc265a50e4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2208e4ec206998e74c27829772243fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aca7ad3d2fe9051940ffbd6000062403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d4d27a182c0cc452a88dbe91d285404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76488df2ef0fa69bc82fb805daf0b3df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392e8c2ea3afffb242df2b2845b5a64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f520de499a721eae8d1f79a4db2e84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12444e49c051635ba617b81451ce71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdc93da81ba5a9b4505931d2af73f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f9ee04a3db8f3b574b5170a7d3a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789d0e50c858c7ef56e2e5dc1852b6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05640830c2e9ad7220284c69059928412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a49d31a4971758d2d7bc25f4994386413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e2e009e2f03ac26b9b459fe915cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7dac54e755ef51d5e78efad2f4fb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f592f388fee8f59d203701caf12a729416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da836c4fcfac71ec210f019a9dbf0cf3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ac533536e5fd398a3f256c01ba54e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09a4176eaa44322fa15d095dde9fca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8c4f3c11998dfcc143be4920d9abb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d4b4171b46c31d4ab19ccbd162641421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df955f9e23afefff4931711bbd7d1758422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9848f131fc41ea8752d60efe93a2a9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa4158abf27b42167962fbe0ecb1ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994ea9a6d9cc99928cfd3958bd18eaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b48faa80f97586aa41daf034872e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0570705423d7b15aabd5a57669e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e0e69d503009e2edccd3067623357428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b135607b1fdf3ad82559acdfa73faa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac787f55aa28a1f8ef41636605cd387f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3f529b4ff177929540ba6be4d023c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc05993ab53ffb03e47308125b0bea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5f04cfc800f7d329e05d543982f7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e72f8f42e17071099d179c23bf5cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be1606943d5ab4e52a61c26ae64400435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c297a39270b9f395d6ae554ed9c80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cedecc25e0745e25cebb93744b1a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac726e2a865fa52736932d78b31bd756438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79071239ab3a2d977f4ef33f3ca9cda4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086c5305dc0471544c3ef301f7a3517440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9bf2136961777afc8feccb2233d47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457069045acc176bc6a7d73b6e269562442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c2dd3eb9eeeda3cf3ca9b6e88b4bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f8afaf9c2c3869b8cf4f5cc64aa45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07cdabb3d764aa4dba4ed8a90d3cab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49719ca41cc219be010575243915149446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cd7e74039b9fa7a5d5e8cd526aacb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb81843fbd360ead47479b5d97a161448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364022556b0c2b6c5dff1fe218300b81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b302ec1cbda78108f43c05e488828a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd45b547d6636b37104626be64657451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed48a70ee2c7fd3b2d35556668a4617452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd78556f747d41df0b7cfc78eead84d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16ba9a976244daca44762b0fa0919e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b567fe930fc88355d7385213f0d65af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05d101d520d3732a5804bb0093b607456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fddbf92872cbb5475b999c8f6686e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6ec53a8644455ce0d3cb2f5b64e1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a679c17bacc5ed99ed128c4aa13cba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b747ff4bf26d9eb7315edce0f94e10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127f9cbe05b37fa26fdd3149e9107e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0256469bf89d00e9435baa6cebbe4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281e8ac0a80792ec315e4537830ca49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371774ee64c5a65b432d4c398eaa071464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815de4689e6bcf371da4b90b3c76f67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecadc14170ca6b76a0f7ed01c5fef86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39760a69547ffca7d83517db188f99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93754d0a5507c05b345764e7619e702f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221405b972f0551b5f1c3f713229158f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3512e24d6a1b3dd93fc8521784909470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590262e8436078c66a85344ef8f0e8bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc555888195d6026fa5472c0ec5ebf4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f17076e948916ed6a0921c2187bd6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917bbec37ef96cecca96107d16e5a0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd025b9bc0fdff667eae9f1afe8dd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa9bc1c0f29842c4db303605ed9a6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61804bd273b380008e4f630594e79e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3a79981736f2a6311ba8eeaf77bbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31454ed7e925941d24762403defffb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa039507a45d9ba4fd311b6c8a638977480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9222dcab6c033262314a73f12d9e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c357ddb74ec0677a2c827a3f790ba61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cd6ab8143ef1e3514a9cc9e35d95f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f0d7deeba9e0ab76acd0e08f0d9d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e801724769d3d3a886917fdc27218c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383d2a05e784a2c0143afb00a377995486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9d19ec88444cf48eff0a29e7abbc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065a831974ad67e6378ce78a0581b7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cef6884db5b12fe3f0150a5bc9e7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4337689d699295d60505d04bf4c46e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb5519e8fbc198859f33a07b3986a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78bf6f26bf11189bcccb1b25cf1e08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569033f19f7a0d46bf10d7422cbd8c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ca258026f63666b507caa547f5b31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe4e5fd2e92af5b8f93a7bc048b94b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fbcdb131bdad05bbe6237f77044ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783293e74ec62e61aa6b7a3a0d80bf1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae938cf3f6777f2c4d9f4282bb46c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd832bd16ff4b2ec06bc3a05e24b1e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388256c928aa3fc6c465a5a6f3ed4c29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec7ec793c150282eb18ef6e99c376501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935d5322666cde471057572f4df10f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7a0bb9ff556a19d12d6364311517b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfce1970e2f3ee4fbaf5c75ea05c96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49297932b43a77669fdd0e31bac7f293505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420d56ede7eb4bd9b9afd7e7c1739ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fb54db9ee2e1deab120310196da8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb82c63a5c81fa25acc413beac7b55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085e66c9f3edcffcf1840dc7638349a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9581f88a6998c1ac612453ecd72a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f861838d7e0fce19885d8fbf82ef8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6a26ffea2c9eba559602640949951512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33992ff16bb20e83e983eb70e2b5e3c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe604a179a03b987f3aabfefc03834c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df9acce1e83f57a3e73c3784043607515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c431457693309ffbdedc5e72e561516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a873a17be6e4d40a7b5281261a43c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b602f13046eca5addb254625e082b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc3ef1dd2be56e1bc4ca0723c43ad7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b8cb4f572613a6ef239d1983948eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b643ff1f638d5387d62c46dccfb35f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c345b4b29508766b0b370194e48b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e75b8d4567d10abaf2edfbacd0b26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868cf5603245ac0e1b2a5281277919e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cffaba84ca978372f8fe905fc54e62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374312dfa232051e24219c769aa86ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3acb38de25d0386d2099c54f09987527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac63e864f5d7006123a757f2f2ebfc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f3ca0b47b058ff35238c8a4c77837529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704d6215d5d19507697320d5232e0d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea9d575dece17fb7ed63a483101fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a33aa77aa301812ec0e71483c80672532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0a5159fdcc4cf20f631e3775d8602533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe366cb9e389ece781e38e27173d295534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d81e0197e923b89f25df9a84a83d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc8dee33e4c20958293fdc11f4b6b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9fc271ab62266eed75646084709a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6049afba9d8a794c8f2e271269953f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376dd9ea4bc502b60d5e012ea42892b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6a52c31de1b50b654551b43bea5e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886a0049cec7d191ab64c3fb788b0ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6890d9b17cd3a2332e85a6e83a4a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f618cc557243439a9b60d6d477acd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3618310d95d21df7fe94768ef02bec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad201ab751a3da69907ae5ac018709545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b65a437bfc20edab86dc9f5e3a0b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa488bf70192575592bbf4cb1ba852547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28a66c7899088ea63d58559562405c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744ee70e20ca4ef7293a750b5354669549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a04bb71b0b7aa79e4350b270597aaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccd22ddd46612b172e14c4c56f5a68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f922cc47743e90ebc1aa4924a8a09cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03cc7d6e2ac8c84e172a3bc06dd32d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06247645e5354e04e4f5580095f8b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fab64c1f9e8e3c2b86e6aafc485bcf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd15fd31a34a3a0be4a8791c1cd721556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d34362eb71315c3e073bf75557f01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfb31e4fdb4136775da56cae1d9d9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54ed6146ab338d51cbf4ebd2eaf0d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246dc3ea1926627efc30940bb356c19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26fd9cfd4c802defc59e5bfe2b829d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750244b12f50e9c05894c3b385dc9057562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a349dc5ff6c67a985e44b4f443eb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f47791ed94853e57adc892d6fe66b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453f52bb971fec85575cc180120483565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a5132e8128fcbc6040ea8348f43e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614b2179a47237208b87676038a03f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee1b98408c2d254a3dfafd7cb40401568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fede4f692df3698fa85087f797327569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff204167a76867ca72af734e68601d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f9f8deb9dc28d189a42b98ef17b21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c889d1349b38d93ec80da2fd7bf75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797c22a2ee5b9412011b65e674035e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfc781d5a1ba8cbebc98e49e3c2b98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2356f37155e6d4b32e2b01a4f63a42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b094d09e5fe1f346484556c28fad212576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b396492c358a002d784fb30e8cf6561577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877f047dccf81a0c27846a32320053c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bd67854151bacfcaa44f6da886879579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9652dbb52af0c826a9404bd0cb7a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18949a3d50d7c5c500a8f2c326ba227581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fb2bf85ffabfe9a25d13f3802515e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2dcd1b7fc30e56b6cacf6a1fb591a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0ca36bf27db7fe637a8c25d1f8d8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072163a6eb35110b3dd8dc43d904690c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9cdf2f5ae57a677c270afaed8527a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1eabbf20ec47eb9ba96834484a990587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43462c47cafb8aa02707c074d7aa92e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64654cb86a8774fa01973534d472f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472686e2a2f37a1521fc4985d1d2ad23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffdf6a5dfb99e39e713e5fbe764128591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d03ec9d1c03393a2d403a816da7ff6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c586d14553008feb09aa9be5b235f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b73eee755481d8060d69cceab32eda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e1e2ee6ba7d7e03d415b8c7e111f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb5026cda3eb0939d9c6676b234eb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cfc8a22bbff8a50140933b0899083597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e8c87894aad29795f2980fce14f82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6cb285873435d7af5c1483b1ce872599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b451fabcc2708d9815f077e6028b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4d3440e17917f4e8446f48d03cd2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09adfa676aec6eef01a12a16470be83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cda1d9a72bb86cd01e9b38c5647208603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf9fa85a8d8178e3b2677ebc58e626604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a73a94679a9b215b5be9cbaf9baeeb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209412365951d386290ebca8522be3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03c2e716bfeb6098f74998b922e68d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d37713b60402c323309e2e435ba3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8d570466f4c25185b37d45bd50dbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18310eccfacb6210b678578bb7f6d004610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca6ca7cf80caccc4bf15d43299d33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc34540ab8c5c8f0e6d3085a37eb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab794589b732eb100bee8c7edacd17e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d61d5027ddcc1dd05105a965d1bd92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd74b2357a5aeecca924205acf1ded615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa311e985e441ad277c553d1e8a4c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26f25bb04df3588a2e2db2f1eb9b92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658022c4aae383425bf6c361b4cc2ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce614fdea95c40ae9910daaabc6a18e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97485ba9092f23a8af87b52b41c8d347620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f015a77a9aff1b413f2b005678bdb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e363967e1a33fb00d42bafebd1f8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a418ba67c46b8eac2da18df2fbe09d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a718656e6ef66d33523f6fbc2dd40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aacb92e6c7992390ae068a9c89a6ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bf548306340fb2321aefeb4a8011b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239c0795dd962f49b51c9c30430d744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4d32d333791529a98486d33a14910628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b1faa9767f666c198f759b5632319629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd14737714e66f034bfa18fd9dcf1da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f77a88bb9c64108c60b1b57fb0398b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29276d4eb738e8f8e31ebd2a01cc0d66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a43aa0b6bcccb3538cf3eb1fe892a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159154c7cd9f4e54bc81b1d38081359634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5f25b0030298c03b0f593b908d34b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397da65282c17f781fd993452f49224636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025335c76bf8632547c19f440d2f4d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975aea0fa29ff0346df6d05e18ea4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9df7a6cdc928c6c241abc41be3761e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2c72c55034d1abff3857efc8a6c59640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934e32cf90eb4b6d01b2dacaea2111f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2492909744ba5fc1b052c6bb2681283642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a09d23c456849005fc3ed5f9bb3ecf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064ab302310177ba18c234ca657fb4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9215edbf7b8b9ecd263f0b3529782645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82ffda6a79bf422f8ec961298d14c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe902bed981e3fb39916c26ce15abb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089efa25b0e8d20445becd7c3ca59e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042a4edf038c331397b71f48645ff68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420392e9f105266049271a39f78433f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc168f4d5e77bd7e8c0b40dcccf0ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4123d57c7630845aaeeea9c77dbe8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf083307b7bc7db5665a2f8069dfd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace454d7f99ac8c960723533c6d31f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3df45ed2da50b26f51ab86f63d1f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280819798eb37dc54e639a223ead98aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfcf784d7a114308267c4519500eaa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c408435ab3f538260156185370ff741658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dddb2f71fb556bbed89721a906b80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fc2f0aa88631aafaa861fccc0f204660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade56293f55f5d2884e4098a7d9d7382661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b57b20c10599e4e4d7269fcc6b24ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507864e2002b798ff2e4e91a21586e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c801e49a246f104e96130e922849f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1442c3a79c0484951684d91cab16962665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1fba3bba5be9b9c431f945bcc6244666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eb6540abedea275a28c65ce48e447667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96c41a117558f166261ad1ffc126cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11509ff7b310090e91a0ddcdb5ef2314669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55622858f09cc0a9b007232502409b94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659d6c95757ce548a84fce18262cf8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143f12706525287b626c8ff671442b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f3d0b91dc1e5e4fccf65461fe3a60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea86effd682b3988a330c2782b8a02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28284673e14e9181b1915925622488675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84ceebb9f0f1bc141c7761e2e7eaf1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bdc8659fe6e860726e0b557cd2d0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c788cbea1f20a82bf024273570aee5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b458377d7f480748fd9df1313a36ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db587423eac38706085f52e4b28c7cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be52d1ff8f74c42c15791373b621d2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e717db37c4cc17769dba41b3f4a2f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0f7db3410b01fe716b1f1fb2c6cbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603a84d4649837196fd1a5634a90a15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5527f1eff6edb53a09a2684416218685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205234b82f53c5cee60ccf161352ac18686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3dfe3c419d1fd252479ffed753b73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4c3a31c8c37f5f10f605cc9e519b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851e6f577ef8513cb334a58445fe2b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adc3c3a76ebf5a49733056a5a9939e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5981957724093ce2482bf1b28a736d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420196f17d5757a86a7363248ae2de2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd850420774b844a81971e2df88cee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403122f6adfdb28543d4e65e8c60f4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e7f34438990940f6b4f67e892dc87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a061afa213b597cd9d2e33cab62ba2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1754576dad270218913b964f97193697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cbe5417c3825af3bba51013e7c16e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5b0affe83ebcf681d0caaae3235a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f28c0972f050c7b1670344bfcf73d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f73774b77b87fc8422915081006cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b612b84de7958e4092514c58cc3b07c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77389d57cf05bc52fd11725036ce9cb5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb4da31312973cfca8eec168f0f0a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e380830bbae1de325cd94caa11d777705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b698d3abe095f71c17a235259bf49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984674f165d0e2e6c21baff659ea234707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260aaca59afb804b64acbe313667c11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abcb5e863c80bf080f37b26de8b8dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567209636fbc226089238f258ccc943e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e8bebfb12e261b2f3e0d9c6e82ac5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ebea0c88bd178c649d0cf36f158aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fba3f0e2de22a76d4b0f965a246dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d387beab9bc26307fcaece7e6681f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f900db393cf660b577fb8277a2165ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfc7a4f17e00943aab0b1cb150fbba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e75c2849ebd1dba6b04f435e2f9f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84604080e2498b3efc0abaa0b6696ab6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615345c7307f99416ad0fb2192c5561e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9ba4091d7a411be3a36422688b3b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fe273241872eb627b12807827b039721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d6c27c960c36ec9d928d8d451eadb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fe6b1360c2379ef962f3f992389df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d691af26431d793b492bd527280a62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44086f73461c7316f11427ae22d9229f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062d9e82985b3e833425076f0ccd8dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7f996f76fad8218e2b5ec525cf196727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db62e18d4bad99a8627d8c70d004d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d4c927ee1a932dd85ba15b73ffc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544e2673204382c6c5c0d6f88d73e32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abed4c5d36cc15a1e10aa6864143739731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c4a7a6c8790d7ecf85489d884e2f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c78ace3eb32371bed6125f0215325733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5787cab45591f2765fafb2b1b52ffc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0c3645e362c9348380c6496143d0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f7719debf735d69103fb67aa90183736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074a5310be6b5460bec555c60712ab3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690456e26f11dc948745718743e0cbf8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18583c7b79f53f4f167e69216592b1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f045adfb329870df5421ddb1ecf9749740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d3041eaed28bd3485efe376a2c5e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d55326b56f02b650375d0deaf6088742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9722514e44baf7a723491a35fd8715743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857117fcea08dd5fb40fad4fd55ff24c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70729bbf9b5bef3a24e3d7b47b623ad2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ea0e8f5a958e30db60cfb108d92a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a5403e9a9fe4cbb33fa276de838a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c5fca799431a815acd4656c774da0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f340ae0948f29a99c1d06709518f4eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca734c13553c53c7d8cf505d70c5297750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618cb2b4f5d3695a4985f6b6384a32f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee4c3c89ffd411ccbc7f29a94f30ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112f5cee6318adea2ec5a59fe2abf17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea7f2d897f91fe4426c24d5dec1f2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d6b18ace19c20f4244f273d41487755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315eb6ef3102d567eeed3ebfeb8a535756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038f7be1ea9ed9dca49ae73f5fbbe5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366941592736a4a2ea3143ce392d7200758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859267ce756c1cdf460240fcc723a5cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ec2b7f34f2d68cd147e1cebe7088760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead193a582647e0c61a99cb2fed1432f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57d822ac48871116683fb35cf4188d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e55977d27647df40a99da6fd7557a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6807812e899a60136baf86fed86a39764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5d548ed072ca53a1d0589b6b74bf3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8b17c55cc1a8ad9af059ee978c922766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b44cec66d49f00e7f61d2fc5bbc60767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a7f7f21547815ba9c7897bb67767a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c24336d287978a4b7cb6b2931f5c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01786fbb0109a4af8546370c092e626770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c083f195b67830ac525ade3ecbcb6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7ee567ff6be9fcf3ddc32a662f951772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775ac982b14c3990b8bec06649aad64773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0bb820a09abb959fe9dd88e93aff2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf778745824bbb96c7f03cd4220aa1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ad5d4647004d3fcfe26b05e11f4f0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcba1b45dc15aaed4e053ca1eac78c9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda59da790d0f920c80738e6830ffe7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21f724b8a627a09b6b3404c6d710ec779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e960393c7b6334df2b1e1e50a5df2c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d934d11c6e35a2423f9126f84852c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac65fc0f2e26c13caafce7aa977664782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0434a61cd71f4b16507eba3fb8353d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab88c22377f219bb63d001b40bd8a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccaaa2684cf7cf9e3f452f82a23a46785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3e4d9023a94e4444d27841e26ab6e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c66c52f4e4f702e11ab595380084a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8052653a45a5f9939874578d633b05788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5dc8b012e508bc134aaf4b64ad810789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6994ca01a561f363260ab0a49719058790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deba396e01c3a50a23b02ca5936123791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d45e0eff8e2b17fa9b41a43934996792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9ee2f83295244e308f9f6e4cf1d19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9c0585196deb31be1af8e646cdac0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b1a522eb576cb86a304e46437d556795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd0cb058cffa2e681f728128e920de796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ad1c3d3681e31a756e19be75084cf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67018af6d1c6b77d229f38b19e78252e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a71f79f5680bcc7dc5fab232529940799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d4b63e9080d0230af7bbee33f442f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568b9b5577c3516ed705985b140343b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e326081354775d7036cf3a9714d961802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0a4b08e4d3520d69e70b1417e5809803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d249c511c7eda18968eacd2a0886d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034178726eaffa8d04c9519a5779366805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4d9ea4db12d0e8adea8ca65936aa5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754d6d54290aea5a3bdc4786a85d881807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2c1e6ff6daa975361e0faccfad49f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cba5003524a7c915a691092cc53c99809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f68d2c05dff3477c748bd663621e8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faeefeae9948dd5b4187b997c2d0b9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f9dfa235ba8fdbe3d59f29e777e98812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bbb817c21c0fc9b0604641e6156f3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb08ce4afc36c93f96d2242fa5a60e9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298093999a09efd39f7874011d11a03815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da284ccb5e8b3d6d2f68648852f2c8c3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26739909cc991b15ee394b425b3aad84817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2534d5f53fb6fa68f0ac79a5f098d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac0bfd498f61379b5a61afd832e0bd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3119a0945caa21075e8c3794a1245820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7d3425801b562732c93b2d78c528e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f15cbe401233004411cdc06320b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76394840debedc72d2931237443fa2982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ea2d2470ed270262df115017869a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2548acf06bf7a6944a08718c220ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9515bbaa1645cdb3ca8372e91dea3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549754cd6be00e24ab8f2527fbe7ae196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b2d3f9399ef101ea54e91a4ab651a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4bbee3f5c941fe0f95a86ec6c49648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d224ae19da1486ccd17866a6e14dfe29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8f5965e4106c3958ee6aab8cc86d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe3685059c7370a2996c3df637afda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4a1d5e87013723f0fb20a4f1e80bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa3de25b23ce3ad87dadcf3fb472013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22561e1ab0f1e84a8bb0bfbaf3d3d15f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65000ecd9bfaa7e0a2c1f434641e8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05d887a2ab201569eedfc871539f6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dbbebdb6671ecb5c60dbe442ad1f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6397eab14d83a8e2efdfc282d3800318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360b36a93265febe0fb0dfd31dd8e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768804058903e1e233a3347af144cdc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a1d6b2914441daf95370ea7ee71ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e70138c8849700cec6e3a5bbbfbf0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a223327483f0c25e61fa3febbc8517223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffa46c71e0d0904ebce692241b776f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202f56103640843002d064e9032d27a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1653ffa8977d5f89c5cdf6b89c518726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50e5b36bf9e342f8be7cf30c28495627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c9c6d020ca5268533e8707e3518628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9501b789f358a0459b4dc98065a7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04b56b44bda7361ea9a60921fe478330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ca93fec56ae3bcbc26f0daf94262d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85108092950a95a9632a877973691032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b5ecc47b00e125970039b38050b6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc8a48646ccf0d8e4a129d8b89f1d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774a4eb92f2417f663d74378c15c3d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7e390dddefc238f08dd0b6d105b8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b2827d11d52d087bb0e161b5ac2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc3f969458728aa16576a0ba3564f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2c038554d403d05892c8ed03a86b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881b5aec21629b34eccd8daca4037740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c7674ebee0a7b0f98c1c9d3b3b6fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ebaa7909c41cef7f97a5ce57462cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422460cee251d60217c5d1d51804c3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ff375454b962a6240c927b5875ae544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a14f8161bb8c49e29f8c5762ba02445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738a0c9c6e9045cd1662c75f630739746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e90f4596c6def0ad3e7031b9013b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4293678123a50bde65f3ab97a07104f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492723807f6a497a0f60ad042c6040749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477b4c845252bdf9cccddbc1edb83e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8a6bef5e687b2c14e55ff3c4f748151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d6dffc9ed0c50c3444cbe480cbc1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be09635cb6b9d47625bcbf2355eb35253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a30545819705fc6b5ebe5958041dbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ae641e41a31ec544233d13974294c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271294361b34769712098ee51d8943a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827bb15b559cdde5e329b9755e22f6257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f90e5cb5849b3ec0bf09da73b8866558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868639f00487b23623aac9d9037acae359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb65479f92fbccaf9d97fbe8c9e62660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf0218e3d2a57e78b194a6af485fff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2abb8849884dd9633c02470aa75e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b67bd08f9615e57eee1d3fa568e5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faed9ecd36d8549bd8aa1c4e4f493e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb11550ea2f3fd76830285de0433d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14225ada2305a36f56b62e7df266e1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c382940060b6afa1ea4bebba42b0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f04f5fc67842e42721a07b3a02bc7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54f558ac08f097525dbc08666d140c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990f2397866cb9747634d7e00840a0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e7f0d2422162ab57657d9ae3106e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b3d85f634715a40e915026e09bf8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e01f7f97e89accb7486ffb196ae6fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa082d45ba18987d690060bf31d17274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55f4cedb29f6d64d3588bcfaa1cbc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e3fc286244fc4a4d7b1dd5ab4e43876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f376592418a22aad0fc7397d911a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f195dad07ec96c6eb8e343f2ba2c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f7afbabaecffcf65b50e11e94f17e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe78f961996896ba1ed16b40a3d58680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da639a21726409a76378974b443294c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e75707f91129d45c96717264d0bc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337af3be286bbe8ce0af38da7f94bb6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeb4c9c4c935769a6cd48211e7f19e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb74c93c6fb6adbb0ca398d496f1d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b62b233e39c72627cd1e3bd1a239f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3447647157dc5f4ba43b85d45932a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cde297aa717d440c6f5630952b9ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01da73d3217b64b8713016becfa54589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e332f1eb344545f8e4d95e1b209155990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d026bf4f606a55590b6bc43c6758f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6755034224c361e76292fe441662a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bc67d97a6a0af5b756a8997d1929893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d47d5ca92b192c3d5a923209469a3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74692da86738136871a0e877179c34c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740dbc3b5a7b84c287f6c8145f7629796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9385ffd7edb978115ac148afe8de797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8a8d72e019f1b8eca12d853103a8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddf88fb49693ea47bb59bf5f6751f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a560f86164f0f810399b0c9d2d3f07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a67a28092d70ec35f63b1a8a624b99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9da9025a2d62c5dda3f65f85609be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680d26df62013d25ceb0c46a2b6b431103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c01eafd7be6c9118b64648f6e7a187104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc04a371dc96d65bb11fa7802e3d465105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850ee7372555c2bad6fb24b0e974729106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083925fd3a1b3566287c1532869ad26d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe51b2ebbf96e7d510c431b419756f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edb263aca93ef867a1dc7b8b1ed5ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1585a62296c97881089176324ab59bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be20baab18c75daaf3b13d32cdc8353111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff0af51c4d04aa156e283c03135e40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d353e08d106af90c4dbec66c8b7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076741f49cb6f37f09b1049e7f42979a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf6480852282fd6312195e50abc13e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8daa659adbfdbe7ac78b7213d5050b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c5a29d4ec6cdad8583aba6a1289df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353abb72081fae4a32bafc85ff279deb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9142d6e0feaae8a390d3ed653d194119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1b28a6c7d7e49f267651a42110b81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e253b8061695ba6ab36968e03b8c7ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff29f4ccb5e4eaffd00e7b862fe4d95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63a5154f834263bcb3b4c255cb4f61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7299fb0425ee7a46a9dcf2f7e9750124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48df4541ddd73de0f6c3f74b8eeda1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5abaabe9778fc77a15f75d7d7eee8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c209640084e79ba67227cfbd89fca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ecfc153b72a7c635ce83a207bc582128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54ba04db6de846ac507b19538b0913129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6ce5cb17899ffb3b895ee2af0d563130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551fef6754d5d74e5f7e68895d5ba3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4744392e7481bd434cc4773705ce8e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da7118b4aa012a580b057727ffceb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397715c6e20c9589acb7e560039c175f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b0b372359487f93e915a17da4d7d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3431af0a27abe3ba216c686645a7f2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfbd965e8cefeaa69335e08bd6c5d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29eb9ef0feb1225062f81631893520138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6fb2c87c3c3d48084caca4dd11a44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e07a9cccedbf644473dcc6bcc55c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66388553b624971a5641bf9e57a03520141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4bdd6b5659725e89265b4bcaad6d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d127bedcbbb9bf8b16812dd0644e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb317056aa127dee857f12cadb8e7379144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e0b332d823d3f550f6cb58fd53059145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e619fb7510e5ff5dfc4faecd7f773b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccc9a1caa64e9dbaff2ca8697c3d97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bf977105ccc2fa16670eb8640e58c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275704be32b6150ba5b02bee8ff0f4ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23356f20a14df0d2df8a9712ec9b12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135589fbf1def024a70b60b2a61b8f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890b41b7626eef8151d9620411cd809152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34d6adba5fa9c09a0e5d9e8f827c85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bb6179c261e11bb14a258cdba015c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc68d162eccef94174cb754a6509d27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889095d8a548376f53aeffe1fa8ebef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ce2ea3d368b34bce7d034166caaac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e320b0caa7b07043f2f567b548b13ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee52e19c064050f5c3f12423511e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aecbf9f5b61fa458fe1ff31c76e30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d645ff7a40324254c7f42ac694ff159161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50831e4d30b74fed40df62bdb6ba950e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d363c532022416155f39fef129745c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e12de1509b9266b057f7682c3870dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f501f847eee6142c880c57a07a8da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d136661ce7a079e0f0a714ac6f77a4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88406401444d097632c9dd135286faa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be04297a1db08608a9031008342ade168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf537a5477551ec8fa5fd6f4745e4233169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53370ae69b7b5b4fd878ac79c249d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28e9073a3c246759a468102a739587171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4ed13b2255c4edbcef0d535eac47d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24461bdbc781612acfeb7baad0a79997173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec321c98fe3139d0859cd2d023108627174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188ee85138244116c858a5fc05db399175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14521034969077f49a2d594bad2c16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ef4e5fb8f17b80e2f946bab60af5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fde7baf1093c67252b11fd83969ea1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c17867826d2c0ed7817ec1f4fe1e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5d4fec1bcf40741af0432e34bdddb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8685132dba58d996b3c46353f932e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee064357442d705e820c2ed9e4a699182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719be6ebbb15a6034563ce5ab5d3781183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c43618e1a3b05134b7b7034db88e6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05cca9db64316beeebdc906d667faa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4b7e1da58d92e48194535156ada55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60bdff72e9a88a6a3e80cf981e49a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911df20f0d46113e4e638b99f422a8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25dc14a603b03a1ef58e246da139c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa20cd662ac5520c110679c3239ed7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8044deb8c52b29acf89e64ee331f3e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692f39555476b18b2761d299fd48427192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f70911ce55d56ccbd247524a459f9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697436efa0507132b43542e7715eafbc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00c4f7a9914ccf90d57fcfa73eb4a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe18d1ff4842c8bb6478a16eaf119f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0714c6636df55394c77bf0bc622b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e978578d69741429a18ea949b867a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2a15c9d52efac1fb9022c68c6dda5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8470ca4863ba83e590aa81ee7c5ede3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50414581349e78699fe9221f4c4955d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510247ec6337f7e0f0edde0aba930e2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c16fa80cc2754240a74987041f342203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eca2d68b526165c5e90489b4aff291204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac1dab76534a43c10f2fb77794d690205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65194109d465779913113dc4eaff846206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6559ceb66ba47addb1d1b70741dd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa107769a5f5dab38e14ee63afd2834208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eba2f442c1600f3dd8a9448e97fd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6741d69a7d4c7d4c5f016dd5256dc17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed47e5cc18ce40789495bcae2939f08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b041c1351ab032419f3548272f36c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ad86f7a81f6fa9d60a0ebef84787213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d0dc24fcd9f9c91352e40e84368d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6864771f27aac7c8cd665855529d7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f183fb4e9d174fd0f2d907818b8ac3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820bf592a5e87504a78ba74becfd2c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7de4e2133a69f4a5a54fe3ad7edb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183c5d0178dbcd8fd0ec7f9b4efd1ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91101c7f19b01e4c9f3761e9e271477a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9edb001f1e6d32e59a58684db557221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84243d084007390cb84c277b02aa7780222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047053fb7362ca780997f4b8ca7693e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba2f76147997b9008ea0b536b1568f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d988eca7eb6ca609763fba7d2539b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900a7080a82d563f2b3f2812febfa42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbbf8447080f3c01da0427323b76eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609a29d5c70f43b640ee00d6e1cfe2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0551dbd153d6c9a6e590487466b38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cca924f166399b51dfeccdba982eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a6da9d40723a5836c93bbecc4b558231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca962f6efff107c0613f22b022d2ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f619083ecf4c48a893823a2cc7f55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725e7637f83435beeab45f8f70c543d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd37bb5e75883f3caf8cf88c85fdefe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff6449ff27cd6c829978b615289292236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73067536c1f1150eabfd7eefd0b22380237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8939a923aea4f54a8b95abe8114c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1924dceeadc9b8ddaa6102411e0525239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab644a81861e2b65d1e8c9d00d42a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49de765f3ecd907b8ec6f30fa56953241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc6f0933de7b6c454e6a254010570242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bd6a292b3eeb413751a13e0ad6503243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b5afc500f007557fd395e7047093244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123f66ba845c6d16529e4850189a1d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb405d1babe07015c80fd99a6a543678246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60515a5ad8b73dc89cdf6e9855701df8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c305eaa86b9ed2dbd9696e8e9cda6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c138c96974fe3d0ccaa27cbe13d5c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06ef2e168008f4f429594c5a71e9eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9303a02f91c7772cb3d14e46965f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91520b99d6489813c3b2c13acf7593cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0503a97dd14f381e551353ce323f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eff6ab7f2176a5db379f04ced5f4e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692011ee5491e14fc97b952f564d068255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d136f30c4847b7c683769292926894256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046de57bebddf0c65b9a41cbb40e03b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953619e4ec7575d0958928646e63b22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6c2cab1399f2f6f09b25eea68a9d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebb0d9e293a7be3b07c0efa6236e4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae0bd5414e6cd30ec023c6cd0930bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41082446cbdec6c6e1521b74d1320d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea12dee7b1cf8fb93c997a1aa5d000263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed476f3754fb0f87b70477067f6d1f54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaf2c4ba6b8592add46641c4a643f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1832464a490b0325ea4738989ab3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b5e72c47c359f015ea43f5870fb19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7db69682198c956adaa3383cc93f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ca6a64f1640221e6a99bef621aa6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453af7b7e7d0c7cc0d8aa19ddeae387c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440a7d4c71d61319753633a28666244271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3e21f0c7d94836e634f637209fffd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f0c08af45c8ed624648aaaad7b0a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dab9d1747db850c22a09b1a286717274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7241e16c80ee633f0890579b566fc92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ef9f259d3d75d70a494a9c8330510276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73af5973672613053f15f7f84a2184c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342a9324b410503393ca83bd0b5793278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a9d34bec7e47e9c0d83da971b1ad5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e6779af0b1ff41c030f33c4d41ae6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3dad44be8f157c28236dd994f3928281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8dd73213f7c39efb1f46fcb4897d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f69b19ee9a22aa5c77ab9b25a6dc72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f94643ce2fe7f2eb5fe36ca6cf0c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3590999cf3894b45086250b1e8d7273285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c3b5543fe81985650ba200e1b0c0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d29cb3ac57060df592db28cf0c2753287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b4a17e58cf4e4cc3a297397d8882e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b6eb099725ab819434146163ace6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b048a159f1b262eb3b8a5a690a1ab4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84659d4a0c62c93ab2c4fcddfbef8967291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f97fd95f104050c9e6858871ff58ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cf0c597fa91da62d226558c1e5eff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a43c64afe95a70f4a1af0673d4bbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec4200b7ed51a3a95cb743931e083e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaa9db16274925028ef8ad6f26d86b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec985d58494c2718415a29615e03c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d260e51734fd837ce0c36b40785297298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a16b2f60f624b2d24189b169e4655a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99e9f6bfd2d07c806e69e23c5405c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f857b8f8ee5d3c318108f8ac1016e25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f7cb1f738470f3dbd53dd5791a366302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00207128f4233393af34c5a53d3f2f9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189801c60b8286ef17976210131b5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c074e1dc128f430bd8a65d0776570305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59beccffd4d5d116d21574327021578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5d9165b204ebfa59aff51cad4cd3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646ce4ec893ce476b37410dac0c3c9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641517504788615024d9b0d05c71f4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd85843e7eb31cb555e417a63630e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22838f709e2ca3758d75a8db9c0746d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7735089d43adb47d56871f4fcc00de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dfe1db79d27146650af19a7d688dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89aefd020b03914f01fc002ab3e433314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59727e690e7754288435713b3e35695315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00533512213e5dc12916dbcb3ba5674316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7704a74da1486c5d2ed5174e942f9f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ed89579355de101262e8b982ed236318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25396e41901de09d9c14eca4106d767b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ca0da512f1c293b5053b7336de89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def22fc7927677174b77c4e2681a7ece321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3064c4b0008f86a3b777465cc5f1aed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff34fc5863f4457cc2c0a09779975d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5293ba9b5a1f6b44cdcf2a6975f3f7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83e2e9e7025bea3486ff555bef5cc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296328e70ac868b0580a23604513f494326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40ca9ac709f83d2eafdf2692fa8e7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf058f52c0485e03240a161ecda99ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b419307943e43c00b8b57ecdf4b454329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff744e27ae7d79239c8d88379210e66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9bea143c9e52cfd454dc428c55515331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f015db0152d971c872830cbef90d6e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341701edce0984826a78fdf73214958333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9806c7429fa5f107157993bd690ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919559723a0e54cd64d5f580acf48d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44d9cb6fb9b194d72093e7ada67ced336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ec3276283954438968a0eaf5e42d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44823db27a8f4f34cfa9237f0ff5a372338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3cbff7d8ee169eaaeb54d4efb9eac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b328ed71a8eddb5c93b9c59408b1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4e964b4aba9a069724fd4e6eff54f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d59ee77736d172417cd3359ad1275342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4ce2dcb30d347554932c5edbf4af6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60672e19cd86ca9a6b856d6198a7d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4c175886b646f86ca9f6c17660276345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e9b4797e5a4a993889d237361aa8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93b0007ee9b323d510b05774fe69db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156125d8eeff75fc09730763ae0f3416348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce486ff196939ba147004d899d8836349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b31a672daf0f68b20902c7903cc1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207c9d1c590cf383abf45dfbbb17a13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e447d186fdfc21e856b085f9f6915352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed02fcbe30ef404487036e3e0bd9177353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc5fab31078ffb6c943713d7a0a9a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab5e1ac551d8c48beaad3f7f8f30d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a860cb7f4c4aa2de830dcc84afea8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02947da69e96ce0f76c9e65b245a2020357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04953a66aeaa6526d515d68f5180ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0f578cae25d02c60c598cd5d96e53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af3054912d49cc7b5396d6a8bcd4d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08871dadd2a5cdd19bf7f3a5db4bc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a4ee8de332a05aefffb97bb6c679e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da81abbe26b482b6107fcbfc8e4661d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486e22b3dc30667cd6a7de9fb0bdc13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc545be401f8cfeda126c9ec93750e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8ae263f74fdfdd4a159772826d937366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fd98d13c2cb1ea4552f372207dc76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da5e8072109ea1cce92de5a73df46a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bd3a069d039a21297a993b202d304369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de68a380b851d5148a5e3c405813cd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454f2bacaa45ad4cfac41f0f373db2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474abd4fbda528ca4a84c1afbbb9cf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d1c79ea1ee11345c19b2617951855373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db8c2fbfd6c83a5f2ef6a47ec3e2f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cad8ef53617c81300165ba4d9045d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a355a0cce48a0d04073248a1a82a690376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98f5a2c19c59e6876ec3b494a714de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8f566296af9f5fa3453f910c334a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17d63ae8cc35ad3ca5e1a19ff4fd56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a975653b47dfd118bf7a042f3b5c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17cd594a7b2566efbe7da5a6b0b413381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0af6b4b12bdc29116c72e8e0c14d33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e02ad09d89ec12ca6614436af201c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb82fa40bbaf323dfa076c8809eea36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415f3489363b6ed558f90f1ce0323c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5302045912bd7e7bcf7f8e60181d28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ea5ee2ccf5e4c493a833bb41c20c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad329f6078cf22a4d43c09a7c6456f4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31e5362de4a8c01b7f5787c161c4b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174c6f87e781b7d0739a5dbe0039873390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5671ccb363823554bedab77b23af8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6845a592831bcf0a4e01a07bb845b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bc17934f31f927ff8667dd55ff738393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce115ab34dddd65b022c82bb85e8cc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd91f3b873c8d0ee81f58371cd72ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54ad59d62ed57efbef8c4f9618a5c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1c0e79f6be7fe2b7a902896157316397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d54dbe24bff8b0807d49c693a9ac3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf048ba911ca120d5768776b56d0be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d97b75b41c2f56e77a4b186f064d0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ae37db66bf8f353fce23e9a7ceb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcdcf987846c4ceac6af1646569808402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5bc3f91a946fcbe056aa76738def6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caa406255baf42b6162d7741b1d693404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153e4d186fad0d72b4d27751d12a91a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401589b7d5b7a4ab04463831642a0c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7001db71cf2fbcabc4f5158c412435e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba85fa9173157a2a2a503605c5df7a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb63722b73c2669d00f9a6e3acf2bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259e9b8c2e52f8dc65aeb2f88bf27ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e0b4a72a02a918712e3326b491bfd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f3826d3c87fa21ef766070929adba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa9028638faafbc88d3e7bf8ef09b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db9eeeca4c3bde0fed5af8d14e5c73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a38969f2752fed672c67c3f9429287415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d281ee16cbe22e4db70291e2dd5c46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baef275388f25a141deebf1d684893417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6d330b5db01c8cbb693d767909751418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cb5f5e55fe9d1c71a9ff4d9b1739f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eaa69a36eb82250175d4d2a3babf8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2463606a54c00c7a04494136cc895c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c02d3dab0092b5048467265544025422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df3b84da98de5b0e28a8cbeffd9f18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24fd2d5b1917809a33adc74856345424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce01c9347d061dd1d59b813180fcfee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb633b752ee0f57be474e3cbef4d9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a520a1befd3a6423d131456bc2b6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1ec73bd5b7f78ff6114658c83b270428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8910513b3d59f87a8dbef3078076cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46ef99508ce69be28213dc80684c98430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3613c2ab7469d591d75ab571490c3b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1611dd5dd2f7e7b4a658c1c2f2d61e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ceee1f4534bad027e85fb4966483433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcb30e58e5159abf4a3fffe5d6ad14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd759995abd8e7f4dc447f4648ed95f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78daaf5e58bd2120f8632085dfc32d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b512605cada2a6abe60dd0afce41b4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76808f2e928d9d1cdcd5f3f470358c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada09174889fa5981ab9c2f54463079d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911b33e9bf08b350e8aaf4098bcea58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859829191441906ed8bee7624a7cebf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a4cd1203a1a595970a5dffe440ad9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fdd4a9f9cf61f2fbdb38f38d5ad6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e8611ad81bc8fc7a7450449cfcdbe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacb799ba14e7de1652a75c00cc7c0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047731fb41fa30e08ef2eedc8eb6efa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75fdaf8a31511eed80a48e737485d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaa30db60e00781450156cbf36bb5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff92a8c6fe0e4df84df8411b076dc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f934a036b2ce8a6e15ad199d13f0fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69c7ed3f911b1b37bc5211294b15c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbdde98690390e5988a4ff06115a4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57accc554cdb041ff5cdbe2ca92eaa82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1258557708858354642b801b3b3c4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e0f412b1f65204457c2f1b331e9c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fa72871b418863db3a14f62f8073d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b9c7ddaebb4e2501f3645a5aa64b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20fdc2530be6a98fd5b0de9468c5cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22166c51c1210f708e355a26f19fbb7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780067ca77244583eddda3248c3f61f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae5f9f35911ba1d9789e2ce6d786ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24933fd0ebe6ead8c6e324c13e9372462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f2ad7dcc90733e5b557b1c49034d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c7c2b8e31d0c36ee19c2647793324464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c0cd20d115db91f845ccee149719a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b107d25e7cf7b504e5f736852340466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bd467db1eb75b525b0d6be8be07c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873c871232979d9eead9fbe8b08795c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75234aee000a1b749fb79caacd453469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5b6c9433759e28d3437a319bbdc53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca71606caa1c627cbebe3da30421d96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeef4daf002b3ff2b6e9a8a6f435370472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b6e0548c76d2d52f9327485518a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca9b909cb2aaa1216505d8b2eb0d4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f1fb40ddce35d461ecb6d0da0000f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d79b71910bf94e24b363d12b0e2115476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafbfce285648fc75a9b3fe58a47313477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78804b037f37f907e7f3bcf4cc6e6faa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b60c6b77e9405e888b670ce04d2b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d8394f6c4c8909442267b66c3f5fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011b3899f1e05f327fef8f3b7fe3ad9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c089fa0bb02bb7010233f7a56617811482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51dd690b3c59698f466f4fea33d830483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a60461ee4a8643dc03001557001c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441c44e30e15a78fa3af7faf92eaaf8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b5fa7211a14ba74a8d85d4016b9a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b46c1ea0153dce680735222abacfea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2404bb83a5f90eca1ec5b8d5cc91326488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517efadd25974519efe218b8f904d256489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d227c4ce99e2184ab5c0c441010af48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea755f8323889a6318a338ce0b0ea7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da2a53b6947ed09c25ced528b7320492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12bac59c94853fb94309f74db390a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e668c76160d4c52c105dafdb510ea78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086a4b2b8dc9215f5aa285cbf21729a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6d63722a218f1e51e4c43675cea80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8453ef604c81b017b46cfd5f651476497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac74c7fd59d298f23afcc712494d8f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb07f93591be5cbb87a3017b18b66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9998024c9bf055be8428cf9e9e24e92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542de23011724b7edf3fdca7e019d10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c79e669a1953c3085619d1f27690dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee78e8ae6957a99b98cd70ed1f7d10b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e760b2be455bd13fd70c241d231b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8ee6955464fddb72c9402ea0c760d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569458f7a86b02de6f01e8396c659c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e1f9a291c05790df4a3a5a4a99b79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdc48af134b70f6599fd071794d9c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e859b62722113e74af7b3fa6abe73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617f1bb8c7486c6d2c54dc82e47e244510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd0764494c3478771dd383ab1e1fbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab1021306fb252e9a1811e2bc819ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5b150b5e4a29e4c7a024387e744cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729deaa122a7ef83a887b9b52cf69d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d60d104f9c0749b8888c558abc3720515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d34bf2f0af8b7d733b2957e317b450516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ff4894df32a314c7cc1dfe2903d8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a3b76f603c89ef896885d582aac0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa83e99c754164625ce16c96a0fc46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3faed415c67a9230d65a284f2cd29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8953d624a729b340a1194e43fb92521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783950b7b5a509596acb5513e403f7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca01c23c7bddfa074ac3e30967d1069523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9cf8d3acc013981d9e89438598464524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa315660594491501033078a03e68f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b473ff0df3e8f3908facce0e06f6a41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c01d0b2ec067abd6172106d869bb91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0e79c5ed9d91ff0d02d3b6dac2cc1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ebe60e255a2295d790b280473374529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ad55175b1976b9732db2d34f16039530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9daef0cfca650545952be82154781531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5692f93e71425fc6f71515409e052a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e07556eea3ec8a5c4b704a92422a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2073b4759b2ae0973d691868de38f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba90bf1a5d5631be9cb86ff3115de9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f2d37ca3967d930ee074574ab5a3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc04429154e390abf6a9e3c8e6d0cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceaaced7a6fd476c1d78947391bb76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e73e736e4525fd944fa6f1bb7bbb6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e661a52631c349f9be869c90eee0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8204c2b7bb50b5ea256a5ff065caf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80efd66e336738d893e67edf6ce3133542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49507b7e7b57dd22cf8fbbea4ee46566543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aaf25995e25d52a6834ee074bb9f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b025a9258c5a8f9b4944e1b9cc36a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f643a7bd68f41f92991882b1b2f5d5f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf30fedc2c77a3568c0cc90c49943d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c50ad3eca2ac96d1b0e206bbe9d112548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f7ac707f270e36d5672049e74fadb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec216fa404aa99d897963bc37c4113550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d1e55d542d7f7328bb4355c12dc33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f2f6c8e466edbf0d9f521c1b6cd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48549ea5d654f196af8e56599ee8258c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61248bf5e8385de45184b6d01b3a05d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb167302d3548cc53264a34820d99727555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6a45684df46fce052e606f0010255556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe51a06f6e613fc487dac7bef1e9c5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c2b972ba2c3d34309df6dd22dbdeb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb67da504c29d5a1d9abae9ec01a541559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d125acbedddb3ee108089c7a375a2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ceca85c1aa33f96f263d9e17215ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7d07517e5d74ccd13e67c6a464333562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e8b9239aebb1d394d8c302d68347f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3aac13c491f9588696fd63686fe8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccba2a985115c51962a61cfdc77dfe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b02ba4b8734d323b4bbd4e4195cde5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f3e854ed36bdc31a6af188a29606c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d06dd8c47e2fbb7f2f2b7a4e4b9779568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd9c33790a630745bd2d8bf17906df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28898d66c32e1500b7c76898ea3e8e1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683098d39dfc2e52c02b89e3ed0aa74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf67e464893cebeb7ba0aa86dcf1511572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca01bce6601a790941143352732494c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358525f6f7d1a5a42f901c8904297cf2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac6312a452b4c305755fd39dc7fb11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe562055220dcbc79d2f1cc82bf894d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c6fd662d31c4ca76f717a8147b66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006e37f823be1790bb3d3e6631db316578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51f8da3287305ba12e5c92a6dbc4a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d2059c75f54118911d62484eac6cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28fd5c324ae6537caae4348bc23bcc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8939f765f1ca2b1b5a214d80d1b1e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72c77441c1ef22ab6434ba585931f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a546df57e2c8af86ade14eb4080f862584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac3dd9c324ba514fcc19b109b8a8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3693375808adcdaa4524b38b78a9379586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89242429f0b49d2a4ba146c264339c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fb39bd013325958d1761f85a41967588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d60430c177e6a1f135d31e63789f54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4d3c8c20114b77287ebb004e0265c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4a482b4f7c7e4f570756f3d8fce6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb7dc03dc5750aad48bfb670f264c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0608eb995ee7577b8c63070613d9aad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704334999efd9cf08302faa8cb0085e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f2e60b797d183b7e8805e66f2dfcb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b52223d0534431ea898120da9a24a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25024e451dd1b7f68d7fe8e96c2e8600597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e46e2e93e32557d3f6a8a0bc76e2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efadcd06caea45ee7e336435a553a02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3799674a01041cb9d8bf866c9dbd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed31bcae4a4106aa8190b9ff3437839601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e5f50e5e7b14561d58d3e01bab57d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22885247577e2d2880fccb42a4d7fafd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87b2594d6e13b5e61615e917a12ec7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5bc67a40312aced473e61ef604b53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802e675d8f6b011ef59821174c42a1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec9a18c363927ad16d840c06526f50607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f337d8910b13de70cd73334d4cd06d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbe0a087203d9db1af42d5fa051fdc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf0bf5967c94dc65343360e976f73c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694afacd490b33184be34c28bce544c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac8efee38cc6f98c05fa1835bd881d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cab7e4d306f9acd1e7651a316c46b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed2682a9e1e2da0b967e49372fd39b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de20bf85011888c2908d6258b49dd3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae2603f322bb8bf3344ce4c15e3026616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441b95c2452b0613953c8a0df57fa60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c59b9b6ceeeef402cebdc70f2c47bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6988725eaa786b16bc416962fa38a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa2ab859f6bbf245b695b3313efde7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e07e48f73bb62699b5a597cabf845621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cf1a405581c475cc32df4881fbc8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490315552886f840f2767afd903bc80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66db366c57cb8ac8d5531b51f5a346624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5516c3c943af3f599689e91bb41fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a53a8944bf35e8f65a33b47bcc31b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead77aee0f5885c59743a4ef4a72d86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8d1921f49ada6f7eec6c0d35281e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5a6e9677ddc76222c4089dd9e32b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33ce41d8dea3ca9ca262d074a3a352630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7ff401ab7c1dbf86a69c901fff08e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b389f6a5675b7a8a2f9c8bc48b2231632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d2d07a6c18de1e91f53904f82af86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e947ceb8a1195e3e6fda57994b08edb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254c2f75ba02dabcb346ac8be2053e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bc1e2fdb07b5a0ee95a813bd7f06b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6b9469a09cdfc28b259f5132a0184637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3cbf86f33e501f10b864ea60bca55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8842d7aae98df704d3def51138be5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1da8a8230c8cf9f451b78f3c76090e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951c4cadc6c001ab3e7be680d1ba310641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab529c029f7fd119f3c2aec0201728642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2dab11113e6008e23016f62e7eaac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03123a08f58060a419b893a4b74251a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725e041f67f21ba69f79566d877b11d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aed1135300745b17e86275e6b54d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe2c916f4453c8d6b50f896f2bcfb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa19fbf776feb70245542675e2a998648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e77c741a0502f0a94fb024c60065e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99103fe6d4b08e1df5c61901515ae718650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69469f09124daa8d388faaf97bdacf32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550071159a5f8ca38d41355117af0b00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acae4cdf8c5374767cb5f59e0df7f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b239813d05bf40c362ec00dcbf7b80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb5d457321dd8309082a5971b48cbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed41602b52de29614e30ff298b99b08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc175e0761eadf46bd25b882b7526270657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84e6ef0d605c8d3568dfa9f0b91e1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4f10828c74f74153553caa36aa924659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ad27e17fd5c71d09b7900a985f40b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519df9334ab5132ac8a5373fb6e58d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0c9400d36b0b63b89d9819bff48aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9014804743db8ad3ad0ab21e2599f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d32e7e05909617628f852503732c6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0bdd27363268c79697a79b2d2f641665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce655b21a65eeea78ab871a68a9b7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64021f25a7c3c4fa1b2c75995ccb674e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3620fdc2abd08f08fcf367f75fd3f36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7186b099f23b6a7a2dcae20fbf8498669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dcfe86a9d648280d8b7d9d888bf5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05259206425e8e33bc0b7657a0c79e8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b628ebe34a22c23a0e80787547bbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7310b9ccd0d1219aba8b5a71788e73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90446b17f51b94580db58fa7fe575db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a40ffb15e91d878716c0bc3a0f61e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afc2cf3962e714f7879809e6272857676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31353ea9acefb85c7c36cb018c5073677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa339b42bbc16d19670109f8db1a281678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503936f40b6537a05433e1fd5c860bcb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c1f14b346caf7b8a01cb827e38ffa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9d8851210df08a2ea7ab64bc61fd8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792279e48506c580f777bcbba8d64f79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe47985b403da433eebb4074a4bae3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04a16082504a7610345385e931c4e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388791c192c5dce70f810cdad2f571ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3f926eef832f461c437bf118231d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7b7533b8dcad70e7145c16adfc84f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588818e6cce85f4d98e5784589ede67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce676a09cea588f791e259a0aa97748c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec6bdca40834a54215a21d7c23f320690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941b5afad94843b29d1097178eea96b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3e5ff58a9e525a93b6554bc016386692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f358a704be6ffa4a9b92b789f86e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcb466279060aba91d3b05bb3c9f4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eb1150ad623953f4aeb5d10fd8b77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8113023ae1883cc5763b20c99b1ae27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d50605fa0173cccc6a1273eafe51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b90a3cc1cd033afc5ecd493334b6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a45a4ccc7012019caa20b3a4e8194699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258ca3d5b9733eed39149140f79bc62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4dc14039a4ef37003b84c6c9bde2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51319b47b8c07c1e9e70380cbf254f73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1e25fe5b9fb02fe41f43149ab928f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efa6d5fbd597b24025b38c0d3f0af2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e32895cef4fae30263a4be65bba151705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e72135c35a6fe60f0b7b6268f3e9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305cacc2ba76068952205567ad28314707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4026591b0e1705a965431f32fd0f9aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5707f2d7bbe507d7cbb0a5127f3aa43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ded65c6bbceda9ca344ba508e189f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ca901b72e1cf3051e6a20ee75a23c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24246dbfa90a8ffd8926db47953118712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e59d3ea8dc87d49491b12cc8ad8ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427fcf5d9453b52dcb7459df332ccf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098883c8858b0396ac999fe37825bd77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b167ba1d911625529da65215367c30716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccacf39ca2633ab0f462a1ca7650705717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9e6d4bd2a906541da9055aec3b28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f630f907f33c4cd226fe347998d84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ab5b526cfbd8c5b48ddf04d48eb56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceaff855c57b372cbb726d6a0ecfa2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f12179e96c30e0a6fd5d2baef225722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcd75f9c269f64769586f3e68361b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541d45c9327eae2dc219aec7d47d2d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57918905b5ad366c1ff554c46b2c9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16971ed755a9fe1f4008587d68f91227726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb41004101b7c023115c4ab637338e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc870d617d8bfc8f93a6ef59964fdc89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ba37089f47cbd20bcde1794db80ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323123a10b1016938cbcc332943677c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c277c54886167bfa4f9bedf24e948731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7760f9612de1407e41d8c1c7257c7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9589c556cafd071ccc35db597c5d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39719dfe23e6203402514480fdc7d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb699f3b0dba19c194e165a30c8e4f95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1ce8dcaa3987bc239e12012d5d858736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2cbe8966f4a9e38f24c94ee637f84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfd80c0b6ddb41f17db65a1a9a7758738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a077766e7ef09d956fab5ecc5c27b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c49d0fc09e2463a77e094b7ca726b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d4ffa8d2ade5fc311b11591694512741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8d8fa306198304d4c3c113382e7a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b53b52bcaea94b69c16abd97a1f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccc501fc64b66d0ff51c51d8c7b5b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f35711cc7d7f63c8a7c51a92c746c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b213e64c19925653a7650b64e7baa0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad346a87d4f13035c8d81f694a0317bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472fe5e9fc69b0879cdbc506cf195ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee375ec81ba4cc6dc89612264f2bc001749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9796e1c44dedc62a7adc8e9001c77dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce892299747a841d47a5085b0c5601ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501739ae2075381da2bc010606e61935752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fc2d83de4444023dc2177eb350104753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ee47bec83cbb223552a601c88a499754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b90047d2d6a5ed0a235234799a15a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a9596189aa1ce728d74e5322dcdae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24f86430c98f962943de9d1613cfb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69349ecabfcdae17ba4a47d4ab453d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bac60de5f2cbfec86159b8f28e8bd0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76527a3708fa8fdbeb46af81b83e8813760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e6a7cf7686bae50d9f6ba5cba058761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fc31e9a3f6950d41e87c4ef5327c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e263d2a1e87db0ee5ba5ac09907c468763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd456a3173146e4326ff90854ee456764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f2c4bf6b4546ecebdf8b975a91041765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01c03c10920b1a34e603753e491020766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b913c779c07c034b22203907c133767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>