--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b720d87753f886c82508b50d303cbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9e7b7f584863c51f66e3d94e355ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e46b5b3d8ca306f65e74b79a6365073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abdbb846364077a0783f9b94caa1d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ee46db530cdc39954db98fe48153a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02442d439d1dd732bb4dc7ff4da44a826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470152546aaa3914a70cb5fc3a9e91147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be941b6255b9739be3d2f50e11dd8588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af0d910488302f9e4b9e3d8994c50c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59a6f63c6256e5c9f58cb8cd70dca210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d646123faa0bafbf607ca62985a3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7db58270dbaebb9a329112c48439f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a63064108c3d14434ea845d6d084413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899efa50b4b45b530a2471e30a1eec814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2856c024807bd93f94b6abc048b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd095de7c38fb2892b7539be70f8c01b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b35cc33d405ed2653e0b771bc110c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe54008442f8c77bba73c791876c62b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196e816584d655dbb6383d9e40d880c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef70d0327eb1332e654326af7a534c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7075f49d1d910a69896fa1e02270b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a88edb4591eec06c392fc19dbc22f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aa484f6caea94234cf92f9c00295323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec07ad1c0ab2be7ea5d52d7dd0c0b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fcb0b27861aab32ebf69a98a2f75d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba79f01447d8921ad1a2e0bea8e7e4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0c5e733c74f0a8a1666711b2c7d6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb157d6ded742fec6b3b8b4ea1c801ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c72dca90d31a3e9e14386869c6eb2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b325227989ee7d7c87e285a63437ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b8ae0d4503af0255628a99ea0b9e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd0ae37c14761df5773dc4a4f72d5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb72fb64c253a0fd99e962c02ebe4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f062f439b4b2ad52aa0cb22a1c7071634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b597beb4fd34655b50eb10b5fe0a6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba253b269340a6fbbef43908ea211fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6d712748f8b1859d772b92ccb3db237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9230d29a8e84d94df4ca382ff02b5b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e050f406cfe87ac0cfdcbb2d5f15a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fae02dd07ebfd181b9424b8cb7cc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ca2ff540b29e8779fe2cf33d21ad341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf788556ec43851bcb506c4ff090f1bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74609f3a8db19a07c4ddd381f8418a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46817871f19b85f214d979f5afaf7c0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d06b796a2f360e67cfbd2f29bc55bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6332030ee7dbaad27d34ea6ab9203046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bbd6dde556428f525264db8e7903447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550d05c7fe8b0a42f02123adfef0d0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61373594837c721441ede2528260069349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93226716db628a112578921b5deabb3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9944394fb0c5ee1fad443fea31c65151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c25cb1633ba2e3e0e65bc500ca93052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8624eb3149a853cade351f668796f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc94fcf41a1ac1231b2c1c886d859e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a557306235a1e50b2779140d7445bff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b99f8a541eaed3a42e091e0b7876d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba15a4e101c9c03c200c261c0094757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bbe9dc84fcab984d5bf15e1775e8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81fb06edda536afcd626280d842ee759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e987cbb1aaeeab2cf27bdff5ab0adc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3593d2552bcc68b6dcaff313d8aaf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe1e3937a7a58a42a20d9756de2ef562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae376d3450a7a68c4a3b04e95d901463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12a051d24ed5025d9a6c3f637feea464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071202643771780228cb739fe59828665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101fabb2c30a93bdaa9addabebdecbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbc5d37afddb589510d80d51f8028567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14112a31256f80e7368b5e1ab595945b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fcf8d8582e52c95f39ac4ff9149bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44d8c21032c574c1af14852046b5af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4044ae9706438f0b97448c797d3c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f295776a111f4e97d8e3a4ccadfd5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc413277032f24250fc61fa22d8280973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6766dbf9279002b81f057c8a62fe2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c921d64accb1778b94276295c3c1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83299bf4b77ba084cb0048320c7891876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9938d83ebc1f0874c72c65fcf0ddc2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42560fbcde6002be9c230f3441a58a0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4f5d18c0f9269bfd8ba46cdfac3e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e9a5e012c52b439a00fd969d5f2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c336dc760f1e308b5945a23390c2a8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129230ae32351d616cc96237104c06582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56b37c7aaaf4f6da62f1070fa71ae083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d164ce93c2faa5d1020a37960959af184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc9db0d8e0c334f9ad8f1030be4b2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30fbce3d4e0d5dbd9d81e8f37010386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5f5fd4d96d71a4a82144df3151f4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458283c3b0f06b8104d8bbb68c5c09dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211cc37afcc3284f8ae7785df7acfa889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a8e8d568d0a07a98900a6263971d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcd19f3d97ad841575455378f05a7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97936d6ddeeefb9789646deedcf46b8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfce3ffd42985a0e2caaff46d096a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690d49c4554396bb596d2e86cc5c23494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2600f522c1423051ca5dfaee5c8fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e9c7195e615dcef37ac0c493c9a7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8413fd4f9d41365b000022dcebc1fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31b2d1588eae46020b51938f4a2d6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ce596bfc25f6a0be503b12951ae3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3c1fd909c7557bd95ba9c23a1e90a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa35fa1417d18856d42a07fc629481101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfddec11685943879548d21b0b498f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39b8586d2583255a0dd41852c90a77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b0ccb3179bd595212d12e42b1baa2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401201990435a557e0e101b1c7826f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdfe4f1b78a1d4f3c0dbc71ec4b15b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae609ee86718068af60c32800c026d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e54f3ff7c08681f141e114ed8976de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef112ac5dfb1fc18e740da74c958142109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0454895628bfbddc92e16afee5bf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24daa86c769217d2d66bb50bc3ae209111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff0a87302dbd7c1456896b0c6b58ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c31356d428dbcbadf1529ffa48da9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df083c54910541371f91d29f362f4f09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56305779bbb6a6f4c0e40809659c0647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33de149a11c2e78323e48ea85c7088a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9045592d5a5ba8ae82a3d9551601d20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80126eaa73a78691526582adc4b6834c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274abccc55be62ad607f4bfc5cdfa415119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d40f020bc73ecf72b37693938380120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b8b46688cc72dc14050491a8d643f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99265caa380436fee05b5d29285a593f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df0ffad5bc80d6ba6ed2217c6137cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3a549f2257e8fb74f67981cc27f9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2f1ca0ef35e70f3c2d6ca22cb3c6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af7a78df7d60d78769dd2930bd619126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28435aea3f67152b0c796615b330df80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d0990861723b349cdc9e2906b747a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732d994a9b028945b34bb445941fcd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f87f14d400a7f5a59341468164b3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345aa5715b0c5c716ec8a997457d873131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003f6e8c3673f7b44a5aa81ae851391132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94656cd1493df42a17b6b9590d31402f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9ff222cb3f17f418da2dabb0cfb32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fac023aeacc9bac8f8c07ce48ebbd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffe6f5ecb7d59651be740d90e62320136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8372b0072f3617b8abc062fd38330a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec2bfd90f377e20cde008836d892fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddace66f652ca99cbbdf9fb2492345d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a249365fb097b03f50fc90641e65d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4429cb9bf674a4f1871f6a85aba79f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960233a019568885c694a5bd9e1d457142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b30e7c483cb465e2d55bc343fd32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445723f9850d99b361bf396962dbefc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89840926318ffad48e78acc6aa0c00b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a7871f83e2b5c952bfab3ec29bb06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda0f31123639679f75169e3a893400147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392fed4aad40a4e4a6957c3503b8158148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaff25cf4b53553a0b8457252b358f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50b86fb3ed85754ca2a8b19fc5f3c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839437dc45bc229260b4bf45e715e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a1ad400cd234b5e74106ae22b765152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfbc69b97c18df01f67d7a1af33827153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de036550f901e5fba6077d440160eb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de8994255bf673b1a3710cd041374a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc0480ef32c3eecc79b0183350df7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1c7f39f4e7793f9cb003e75d51069157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc334adc9d49d49132c07d89b1a01d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87806c5398bbffa5c64c0ee90b309b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdd167a7840fa79b9f731a16dfd212160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42d8c633e0a7143bf5aa217234ba51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9e5c04b16b41b991deabefd453684162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d376081254ae8d2395269e3f7a0791163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f92e4cbcad0ac84b8e6b81ed43a4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a167ea77eb246b67ec9fb66c11f59e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e371221e73ca3a8f22d3ae56e91296c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055b3bac34158e88a02cecb503afbd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74738ebc509a20dab45d92c89c4c5416168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695db8f301b5e96af7d5e88cedc25af9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf4935f7e62e61054fb169abf62f7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498162eacf1fef62487dd41f0855693171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17644a02e65a76cc6e55905058f3635b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb159c0b804e961b50126d784f15988173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672b1725ae887e888ef7c94cf6e4d08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73187e35ecf856095f8f1f89a4a330d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776cbdb2abf9ec4bb85334bdf258661176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a23cf6483eeb32936891fa4499adb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cdfbf2b8c1615d0e6c45b11fc9bb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a87d538dae5522d91a1a2f5078750179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476def665d3ddce81998d3ffc83557d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded32849edcbc30aed7f7acaf196154181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57802e0b89a71b773901dd28ae79edbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013b8978dabd261f77b247ee14b41cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7c6bb72607376eb4663d98d205c1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ed0936d2659553c40d2c84769703f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d3d1cd25a8d6038799d1731a5ad4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ec87380abee970bdf76bb2380a6fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3341880baa2f27e604ea91b3102501188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff983ac0e33127f79aa60d4b2962465189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3750a6f5b1fabab32c172eb64bfb15f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e674bceaa1dd9dd106c50407a7539191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c12bc4bbc8ab0ea22d7dbe1c3e5cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226f823e51481857aa1f4ef581abcde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c489f93a7bc67a68c4396dd719f3e7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b74ab3045d2841b6e5c5d6cd8f8b6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35c59f524d8897d467c0986e3e74ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c771e118ac1ce82c8692fd79ee353d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00248ec71be19e16f5e3feef33b705c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46213a299052eaa27d4262f0c01d16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf243b52e360cba1eb3adbaed1efdd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ce72466027cc0ae87e9bf4988cc41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35bac96f0ab297164af5b3601373c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bbfd7a25086ed1556182dd28e1b0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e5a3984c834bdf0e201908ed69003204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30accac6a46a7409723e2ec7c2be669205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7b07aded95b96d8c258c0742b3a86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b1137a7037b21d47269771a362ae2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30472cc1e7e5cad9561bb0abce4fcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed504ff6fd2b0d780669ca4cb0c8ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa60fb47eb8cc285afa1ae19186651210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1aad71bfda7d35e39374319ff5231211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e31881a5fdce812df85661588a64e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c616cb1cb0feac64f657da5268ce4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc915cdde24fc33ca1e32d32493df3ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eede261758ffebab0219b326898b791215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d8575d6d230cbfeb7f30bdd0f4e18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18911ae7477818a7446aa432f812503217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d9f27a91cd79dcd1302d52579639f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afaa1c47d5b1741178b7198e1195ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcd4433753359ca88ab0f9079d3638220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60fd973fdde249a9a8d49b3bd0bdbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada594a7082d95cc06ac5f95d3e54a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c829895d49c4465dbcfb2ca6c73f44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ec8c72ff9ade27b162ce5f6052fa0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb31b5e27b955bd3191bdd5bf2eb166225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab191a0ab97fe042e5245dbde5e4f38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349f549487f52be795c8457a31810c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f564895fbd2abab28ffa7105a7c29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce8132c7364a38f391c90b5af95fb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36944b8f5808e376136a121c2ccc5e2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20543f9e5f78d04e54135ebb572a27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235c89244945eb01fca6543ba6b66dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475fc58793a31f61db2aed740f4f365233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23643cab37f0577b878219086835fce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21166ef283a843b9c05bc6e96be8c2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d598cecedc913c3e9ddf2204c4a2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb4c61bc93416225fab0bbd67abe12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a750399c6ff8ac84f0453daf7bb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de104e814bc867abc70043d2d689a963239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d18c7819a1e12884f7fcba503478e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbc3ee133179b8fcfa35b3ca52f0e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ea8c40f81e3b8bffaf2bb0a13227b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314acae43a8fdb77287e7d798a8d723243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bf7c275590f64ae32b6791f4b1ee0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b83d7e6dff6ea338f4e0f2976d6a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbabfd8c8ae77cea6a34c58af77a33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086524d075eff6eec17399ee56e633d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081619fcffa2b9b2f97b421c17b42f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d21175b5697f9f4ec011d5bc62fea4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649ae150dd51713fbbff8045da6422c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9495153a7ea06e7164268e0c1cddbbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7472003c3ae8a9b9417bddc17178a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc72285eb9e45af514b6124e51f22af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e2b3864e8af82f561da7f4a31325254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3cc72ab99865e656126cf06524a7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a86f9b81905cd961365f666542467256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d52f89a4df3bc0e48fb2dd07b77ff8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa406c9aa3e6305030a0fa0617955801258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63956344356fdd4fd5c1e19637c858da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697e87c5f5adc59b051197899425905260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ced8a0619a46f32a7dcfde04648a23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bb0d716def5df07c168e6b4ab45fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fa2aabce33a4ee109b16c7b434890263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50cfb797bc6d9d29e7ba8ea919a8c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51014c2e1a297a27b3338326adc2a8ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6dd255613e8e5512fb6e19653b8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c09b9ae7948cc32dfc269af2e4c50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331b614bccf96d5528ffbf1c4e03a23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596d99de71f2a6986a6e9148bd6e19b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714b6b31f0d8a2877368685956bee59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22583429c007b4cbffe0cd91fe37bb6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234540c77d2b9ccf120fa699a6054403272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11cc846d029dd1ac85f3710ab79ae5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535b682a8a7557152197fb4265347e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2ebeaf49c0aaab3f6a2017f5c6da7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1c9aafb34985f32bcc2b556217080276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5df7abc13f48ba292a340ab6707fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d5f50f1d82e745995520ec27db73d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154f33cdc4b3ec6600375645df156f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72849739d4c88c33635324c78f7854280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e76d75cf1459572e5c9c710d8e284281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586f58dbbfd0e90dfba36aaf6df2017282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841bb1bb672b88321801ba743f3dc70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdbfdc14684b575ba551b116f3be9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c7a0cafa00f3fc39b463c10f50af1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63b19da0971ee624b1de788272eb07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15942dd196d32d38e8278e95e1f38b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d31fd3d64bb7919b2aa5dc33f60909288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae23fac1eaa67d96b0cb37dacf5949289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5f5e9fa01873618a913bd4eba5629290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde458459baf36027b30a6808a844b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079638d9faf3c226f4fd61919534c7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906a2d61b5fd356afc4a13eb34c3338293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea495960e6972e72fedadfa4639de2d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd010d04d28ac646f48e6413865eee1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb654eb0fae9cee7822413ad0dd87f20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4bb2edea53ec81112ce78a46b1d0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647757b8c1d7a406c76fb5af7d3281a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a38b6639b4053cade30946b25245299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b02ec239ee568d18302196feaafb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699aa760529cd84f08323ff667966b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030931263e9569a683ff58330e65717302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c8c53229d3e69ad6d08b5c4b2cf85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e35716649dead599136c8de7314ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae22be70b613f81b234b1a476528a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310354456fd3cacb7616f5df6015e4dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259163c8f07f30d653e11f8e8590d5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e3b50f1d7009f06438dcf0c784b45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcdb9025a0923bf45f89baa508711d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f047ecfe6d9c47bd4246eb2c1e831310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68374dd14b00c9f3399d6810bfa9c3d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db1ae1c97d08d6b5ce397dd2396b12312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64a5c16c68baae115883ab5c59ba21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215e0036fae9c90d3e84a39bf667f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23656b6a81c8e828d263cbbd0ed452b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e937eafadaddab96e05aaeda6db4e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f505311421974767d37ddb6e42db3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb02e5c13502a52939cb2d26c55d021318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262559312a55fe84e15644eca3236ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53bdaf0c9a2accd89136f8818ffcd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91486b6152d61b20ab8aeb3c8783e00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a577918507c7967597538dac627289322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fa40776f1c3d1657a89e28a6764fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432cbdc8cd4d50208582f6ff6ba727b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6720620531b9a631ef5db580702b79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8067db55b2ca8cf2dc1d3c36a2e45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660bdd5da3299fd4d607475dc667ee7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598c208fb31d1e11364d00da91ae908328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca83850ae654ae41152c0d2a927b8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faa3b7b8fd38c0b2564ff80e8f9e97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012e829f7ea079460fb52168f316e2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19251ecc95725abe0e9b449d01aa10be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3930a5a7288767c28c9bddb4af4f79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaf3d34369e3d10e4da43655b0d694334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc080172394223a369f10bb2f11892335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e74ceb011bbbc77270538b1edad7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c9aef55e6fb726cf7c59ea02c1e62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71869a4210d4970e34878d2174ae431338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218dfa7dbd8aa4b40aa85b6e441dab0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7ff5070ee996f51c18ccd83080402340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b3d716ae8cd1c7040515414ce0ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f8d419d781fb5a11859c617dfb55b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d82bcd183776c4926811704261e10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfb1620a33b4bdfd752feb713955fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d57eee00a144a29c65327a4eb9a5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fc9a84b54730f7cd5d03464cf1018346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87353e5ab7c29ff679117594266e2d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074abac5e8b03ab485e36dbdd6902fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54db6b3d106e807e05efc65ca671a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048be75ca9e087f2a679076bf2630b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b57c9b3f7de2eecd1b3e8d7add38d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f4961aaa09363486a88c1012c6001352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0d1c938e27941779f38470053fa3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62993961d566e9cce084163ac950701e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cf569b72c3b28cd7e57a59d071b3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554d13250d926d58a35f303920bdf09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf30e83877fc636180776477932877357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf482f6d6c8655fbb0e90d7a0d297496358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3795c376278919ee6886b0d8aeffb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698184962e781dc1739aac0be62fcbd8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cab3d1674f7042edf35bcd16c6100361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c32fbbb1346603c3bebf957996deca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f47e31cf16752832bbb2cef6b3924363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8b2f20c453ead017b5285344a5494364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bef539678dcc890d10d056e76beee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fcff518fb850038f635cf72f99030366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba8752a1aa7df6f43ba23103f237a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43079c3550368368779974c6a548217a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da41dfb77e250a7a665c2d7febd2aa0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc5b34e0bb3e1543519fd245709315370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24694e4b892d70a0944d1948eb5a078371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca3fdf07bd4dae45ed40b7137971a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec30a00ddc321a3763292b535df834b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571951be3cffe2e412206203d8834975374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214af90329a4b4182cf59f75f5e85ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba242880432276877a0ee2a7eb5784e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410a7fae50ee615ca820d742005fd54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0301b327de260dbe14c1e065169a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51328fc477b37161630ffb35b4144505379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47293dd24cafae489e9372cd7a4a8ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade9e7ae9a8cc9196b6727c1362715381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346299d0c8f782acde31673a244a53b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf38445824ee3dcf9d4db4feaf9e62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3829e4c8112102845cb8b491d17fdff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de500d532f787964d1f7976f818d9ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefbf7e89cc72c740d76af2b52cf735386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840014da303823ce387df0386c019a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60f510ddc33a34676457c30eb2653c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a40854cbdfaa73fbd00d75f4c5b1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840231218b024a8b99985bc9006b33a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407fbc75c2b59573e6757396498dc45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bae55bada6d40e6245a0f22b084f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e4b82a3a9eaf67184f75971206da7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203013e41313bc1ac5dfc4f792801568394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a772f7f0e1a96911fa0960427a1e2ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673a3a7b55b8345e6130d73f208937c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb64eef1ffb6f3f59cf0f3ba95d88a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2701b45d32deecb7406910edc718012398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30034e1ae3fc4d1d99793b7f022b8d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb06f267df39b23340ff01d0c3d948400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b51ce7f72b21a8a667dc082ef4e166401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e61f4a3e71d085935af35c6a327bf3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d87b5461a077498c23677785d6bc4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88590c4dcb286ba9b32cb839e8f0335404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a99b3089fdbeeb463126d06432812405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72962817d75ea7663dc916a16913dfd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc319aff059988dee9c35a0995a159407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc108a82b27850093b3c74d549d368a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4542c0fa1d5c27cd062def6f08898409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08e36ac61afc1e019892ae0cc3620b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f1e4abf1da231eab44b497a5e6da3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f404455928154a081b050f219e0fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaa69bad05aca5d689dd4ee8eee7a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893233150a0df954d2a8c9484a046da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff82d452a683848689d6585b4f74755415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c952b794aa908d9d3844a3ad56f655416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd968d50a779584eb45ea815b334602b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9848153d808ca7be9796c12d1992e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10627030a76ceab5118da9d44e2439c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4e91e6b46b866d7289efcaa3cc3e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac862752ffb45006babae0b7d50f7095421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660451759c4919cd5336ede775e2ecb7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c326ce72454f8c4a336a787aa2097c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e381645a1430f621592e81e7c8933fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb0fb45ae7a46fd10055789091e0d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524911d992c9e88bc5990e231cc21f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bff0f664369699975ddb063647088b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5555e027d8280aeee364ce8454f36f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f2aa873095b0782927d336d4a7799429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b14f0a49effa8f06b1f07818dfc3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e5a4e152415e68bb4c4791d57a979431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570f643e911726c95dd163c183fb706432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111948f6d841a2f5c07c12bb2f1926f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7b3fe49643486595d5d0ea8e6faad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07e42c7068b59170435b5b1688012c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9af83a864fcc6705ade9971ff5eb2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139749c695a2d6ccf44263b737689fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8e9a1e3dbcca5a00476787de497c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b754d7e55265a465c56098220d7ec1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bd3dab14fc94704be602b98f2f12e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436493649d7c724ebc47a2ebb3b90919441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050fd44b5154acc8e5cddde13f8fdc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e872d07e3e81831ddcb27c50ff064443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eac1ea3ccd95cb2ba08c64712add1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01fa318b1a3d14dc981ba880a4ea73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8470203eb6a4996668272727e0c7e5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da8e42dde1a859551a75ab841f2cb2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560b6f6db1d3cfeb34d1070127bfa8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877be9b97c2e09ca5d979f30ab6c6f40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fa126daf79988c4d12109f48424cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc073af8d48b2f8b645d8f968bfa598451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f9b06d14ab31c04e671dc4ac44fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df637aa927c16e36141ea580614f3a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3656d2576ad811c7e5db11efddefd6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b88fee18bf00d60cd2d7dd3bf2aa00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0057fafc5454864a41a5b4e1aaa4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53587d5e37ed9e5135a470ecae56cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acce8a171cf932477ce100dceb6009458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fb8a5bd984473671f019900c8e699459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d972855e49e533c8382be7ef2cc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e8cfae83294fa6277b46ad44733c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3149e8eb8d6b9b894c7ac53c1872d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d95abebe62236814747be17807c59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36157ea5368840695aac327b2b1390ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5157aa8105047224050ba80794d1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d4c12c3b7ed8d0a2b09de1e5d6875466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256ef39b888aa429941836e218133d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1bd0e01bdeea7b2889fed1054383468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5934ec3ca9fb9a300ecf53ce1ab7aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f77630553039defe023aa793bc9cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487958c33cd937de532296c417464657471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886c24b6e5e6ffe5db82537b43fe8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bcae9a64101f50bb55f64960f5eee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28829710878ea1c72dead161f7e00857474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1682d3598e36e0146a4ab91d233bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf6cda9f0859874dbc152c14d1730a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88071201ea907c15feea5140590712477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c742135e5bfbe4bb0393f946ed124c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741006f926eb43bf616c8866ef07254479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649926f6ec0b132f812c32b420605ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0a359c8145d619df82f127c5283a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e78f7117aab1b7a2e0871502a73ada482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864c86668b0a917e4a993186f3abd8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c155d0aa9911fbe7fce3687cfad16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaa0ad3b97cad9f11c55f9c85c9511485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e956daba261187bb12afd5521d5dca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7652195f909df87a1c5138818c7b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dc138ac538855ea6c74a383862146488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5829b09016ecd5567718bef7b59a45f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e05fe8e6fddc368e3347dfc47833c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb4a82e4853f379d2a2902d0404bac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cc9155cb0b53f9d988a461845b2d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bcad1748abaa4989da9ca9ad760bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bb43ccb376e22733caf650bb8a81f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d3e541f664453e45997c2fdc9261a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e1228e21263390277b6363127f170496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d08f4272f4a23766ffd40cce50d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31423ea60c964ea71569b2f34ffa3f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c92f147c1d7a89ebe997b908b598e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354732654ae9d50bf33ae47f402b4977500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690537ee034bd88e6d955e210a9b1b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6e4d20a320b182132289c2986bfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7da8feaaffc74204d254df363ce93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7177b3fc99aa20ce21932efbb3367a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6f334a3d4f947655425309668bad0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c80f2163ca0d448776c7fc7809c0de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba4b36fa806f48bead7b0c122f0cb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61081dc5cda743f685cd582b1fcda0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb700ed0197bcfad833bd24c25b7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b3233cf79ccc98130bd707d506602510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915611c7763d8b4ff24e57bfd019df40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856937ab8fd6b552ad290faa5a5b1e42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef8b77480b8d42506c4233eddfeb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7f308615c68d11b53544000911b01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aee482c6696e1205c41f5bd4f6296e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ea9e76425fe8ab4645fe0a1dbe35e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada1d943eb73a42d7bb4b3218dd35ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb133c3b18887985fecbac30e32af5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a274719740d166c6aa28d9ded7f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2377eee2e84e83e31803b5041222c49520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b854f224107f18dd32a71f1292313521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224aa547d639e08428b38236af002eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6969b549eabf968d6fcb4f5c7338c78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506e12b7222aceec9bdd78ca24ad077524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd577fe7dc45b2509ceefa4307418b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce882074435b0e9a1e2cd93e6a482355526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc6804b2b7fdc71838bbb7d6d1f9b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ef57d20d96e56a3aa2039987fff3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cb74c2491414a58d8f1b8955febc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b280d2d90e679287d0b44b791ead93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ca61121005473571ea4a3b19cfd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb56861d7a09140f163f5c28a4be422532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abbc71027c85ebf20f3620adbdee1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe7eb4226d44a6e46c10f0251f9c84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6da65f358bc30b90a55b1639bbf5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557af4ae580de754b63c36a3a5b26870536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1f71e7268f81980f7e594e3797db4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a047f68988a967f4a8c43f7daf76e11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e50df63113560558d9fa38ead69f37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db34ea2b06704a427d14abe2d238aa6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774c8dbbe4480db1695ae42a77c07f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1c9baf64c511ca24a8b9fd1bad2ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b45b363690f8398d1c4945d54ba38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e9930c9a7485f25ee800f77e1133f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4cb0ca7e9efaf72449b186909b29b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a40471b2a6ff7fe5a8f80185d2536c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3f071eba10d97426971bc881b07ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7b7082bb3d399011fe89f68ca33fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0b6f5bcd4c1492092adbf6e41580d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf86440eec893bdef71be129f95b72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45360419ce24ebde7de31d05fdab021a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88946ddaed6471684863a8f83689e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7836749e02276a4fd94be1aeb6890e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809cb0a30230c5b724d6107d694a468554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4a9803dfa8ae6833cda013ad5ecd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad6fdf7911de10a05cbe4e9724dfe5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26a2519da0e8d1186ee481ff15d03a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9544f80875e39c0db8102f06be4bbae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e9854dd23748ed2251bed0cfc8aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5327cc91fd3591b97c37940818a194e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d12bce621b1447f7f7e6e7b9921db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52c8eab6f503320b9f7607ef741d91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287c7818fa398060ab619be8ea3360563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101c33a131929727b864be0f1fbad25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc8efbfe42c056e346a5fb92fb2df7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8163c3673eb572e7e4f3a590590fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff93fed0701fe08b66e63615950b82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa2492f5cf84681a21e028c1774fbf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744870f7fa803e22d1814786bf71b59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e108c96c39fef8c7b2091a0be25b375570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e70190ad7ef2228db3a3894d04e39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ff2d29a2d52164898e5ea112174b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b9bbb8e478e7e556bec6867048e1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf20e7479a1a664dd6a74b01de7b8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9e465e65cb02f6d45a1f86ea98fa8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cff1b3c2686f315fa818c2eff04a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccd73d7567e53f753b92369944a536577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc4a0bca9c0bee27f62a4422bc7eb4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fe1e414bf083f3af55d6c4b36f96c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ec48ab48c9e212f87012a58534eeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a73b644f1e7b0473845ece500a3ecf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a5225d5c4d13e3c806f66988a9b13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d104ce022ec42a707adfd00cad7461583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b595c03f6a00023b063f087643ab48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac04914907fdeaf03c11a08bc93864585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce369e8991d74982fd113870488f09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185695793e278618bdbd99451c20a630587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a614402d0b6d0a8086eaaa555946588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d138bf724e06eb23c51d7d04d552c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccc3895bd9f95ce14471aa26a860d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf58b85d4d34f95ad29a38c2533508591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c85ea2e398e634cfc227a3d38a0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e63967a53234bd7345a825405fa37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fcc427886f099ecca5d458ca9ebfd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8569455e4f46b00db7b3257911e757595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd229acbf05af5aa60ec4ddc808ad1ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1cd28d1f7037745d4b89438d0210b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72263ef919409abf864ae76cae1eff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455dd4ce67605e4cffd48980335e1a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bb8a484a37065b31d68874ea209a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff228bd025a10c86607d6d0b64a7d36d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aacdb1495e06ec99514618d66222f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb517c79859514133cad2503e3d8e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae827cf652fdcf9adde49e39434563a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37d1bbf3cfce62d1771848f9de596a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098f3c17120eb881941e1a13a3dfc7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd845cad1d900ec17157f029fe166f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd03558322205c0a0b1b13c1244b3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17730dba10ec671366291b2aae2ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36d94b9b7f2be9dc9f4f6238cfc3dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0953ad6ee0482bc38ae58caf1b72f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87addca35b09e18ed7cfa396dd6b31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7165d69b5d37d58267c56cec31efbc8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58abd75aedfd8aba7b193469232591614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215e2433c47aeeb0eede2bd39665293615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acf7c2deac9a928d7a97bdee93685d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9389701cbf0b5a9f027e4911b9c95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d5ae735aacf696c9e9ccd6bc5d5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16723a2c62e1b89300e415699114d211619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcada6cd6cc3beaee7924a2a5f8b1b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a39a9ac3a148ce1091aec6ce1a7a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8381e873126dfe6dce35c9df461120a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4212b024820e34b310a934d493be5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971c593a66d83a6ebd01d33734b9f55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f97dd542ed93007d995a72bf1248625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5733e28c692b72f38a4368986313b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac46dff0b275a26b8d5024ab371196627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24d9436917268aa397ac663ff27f16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f56917db4ee7c3db71a966d61db7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb826c6d2525d7c78df6e4e75131059630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a863653c2ede38f1264aea81adce42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1939fcd76fc36db6c32c7e6b539aaf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f712ab96b681f7e13fcc96c1a475c85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fe564eb2d26eaff1dfb37c4b15a6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0750b9f3c8bf5966d638f2429e7e863635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b5ce9597d687a3a027eee2a7666f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d25ca497cce62eb560f90e3b12a476637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c7e04858d4b3b19816d188078754638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30026b177d0084bca4020588c9cf0f04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a1793f37427b9ee2765e533796bb6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a970b4be189cf55a5f88a78a7bd32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad963f061daa4fba300c26dbca440a46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e71d34d6bbb10fb4222e74f4623cf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059e7115eb509fe8b66c4fd92c4df43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d97c4e7ebb359b3c57021b9713dab5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c36eb1578fc1444db4cb03c7ec1432646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe92b5a9dacd8243ffa11b7013a0ecb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2573a561e5e294e337a1f1f0db8714648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea9415fecc5c0edc1bf670d0d43727649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d010e3ce81d28936b9113822c026de2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3475377edba2a317ef3def0a9e8c03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9077dfee7d62434d67e93a35f2deed4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073a5c37f598d0babba46aa1c5fcefb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30a9cc71af57d2bef87e64e510eab1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d88cf97ced6714447e34d82ec42b35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f2d7c975eb8f16fded97174020545656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f3e090918d792529f4a254068efc3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69f9af0f9b6d7ec1aa2e70ab298c61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e28325a61004f3986cd1e5f4561d15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0986ba8e66e6a8cca37979c317fcb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b3e6a25d80fc08e581d2c88ae678b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b2e745f026cf0b8877dd8b396f1f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373e5371cc6a68a78f7ca3463e40ef3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc83aa2b6e5871274f3ec431d86b807664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e607243c74f3263640173ff71fc771665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb09bba1544b06203bd4702a247b5f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0282805d55bb3eb59b5c746b491241e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd5dbb8cafd8b261abfc90acfff1b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd97b5f173086449b436a0c2e8a792a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7382e047889f95ac1c4a68e600b3243670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1992f920c8a16de9034b78c5092dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314dcee8a0b612600c0c588561b1855672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916917a400332d301a6be0f6bdd76273673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f542e002dd1a86690c9e615d2b605674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456233ecee4c7d97a374107973d5f51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe4ba3829b96824a416b3294211fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca875aa02e8cd4dc4bb9602ad045047677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07330acd5d2989310a84f298279ce7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a0eaa4894cbfaf4ffa92a255b1fef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13cb89a0a8235fcf3e1f84736cc96a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a0b9e7575bd47a91fb1a063911e6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7f0e074214252e0c36943188e2d97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e60d3e1376d125a8d3eb0b70b31e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc422f52a623621eaf98d913f2a2e5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d685edcf22698e8adb93781c34825685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c341e7fc21c61e73ee7719d3badc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e948416686d97845e6c87ec799a98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69ce497100353cf289e47c59cf1584688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522af59325858007eeec3aee4d369615689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8c5a320894a6459bac6d57ff442d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126642e049baeb511640cb9b70e9d88d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08e40f3f380ab4cce896ba5614d503692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b353c96059f034e8cff2439ff1db352693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6222535a0492a74bacfa07d10234a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33254c4ac7c617bbdae2db7393c6d77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f2e0c1472cfa869cdd6e6353741e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499296495b83d8ddbbd89bfb5a4dd9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c23fd56d5c1c27167bf7093c105b8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d163c10475461976b9addef88078f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6911bc23896502aea4fb8802d86b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a93d1e756e4e5fb34bfba2685241c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d10187ed0f1b6e22bd441db652c4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ed976e654c070c31272e367caadb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64846e64f1f5f94a6d32b4694651a868704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492441d1ee47d278e8a948d466fb8215705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e266f13f2ba1be37b2dc7e625789097706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf08fb3a9549494519e08b4ea2852707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b5e4daa6b574b827fe16b686578b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3c77fada892b1c72a07607b99b3f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3926558a6f4711b84c495148d6aaee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92723c403f29f975500525d178490022711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc0d69744441af2c864cde11a11533712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f6672f56b17568d53f50c99d39271713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab66f26961bb7a2b74879af125724a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e87d6dbbc2a4f6bcc80017950f73c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07554618ccb423ec05a082bc70a6a2a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582835d51343f954793a5d9fed074c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b339a3dbe0882753abe310d861327a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae4e4ab84cca4983d51f41fc300170719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7f983c6a3d73bf048402b7dffca20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c5c43b54a16bb937547f721fdd85c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262056fb85819c0526c87e897fce3338722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a10a8df6c387f53fd240572293a41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabd77095dee98d81e81876a7bd91d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fa8c0282c5f30c330586a2b8dd029725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72bd8ccf0d59bdc7dc1bba70bd4650726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe7426ca029480559b739a4581bf09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc9904a80d45521b4f83237d326931728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaec50833d36db08b2caa387bdae4f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba490d1af798d7302dfdeceb20c74d36730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89028b3324eef4e78653aa0b44a989a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509c4e450166ad89c7fcc192ee2e873732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef8c5f022a07ed09e7d794d2a503fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72c08b8e8db777a19c004c3942c0e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7523f3e909def12f6c72be7f7d523735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fcb64057e550e9d3def732de2b9ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705d9902fc219d90903bbe691420d27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07142a2f49cb586bc2c0c0dd2b89b8b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a15d02e8dc6fc0f3f9fb3984e909b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6bc63bc16f242ff00044381c7c323740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b29ee0bf66da17ef7a4b1b5ff42b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f164b6cff654b4b963411f517b2b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8a40c07e1dd26584961e9e998dbe7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8863966e13d5b4aadb8e6034ff1cec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0b1a395b45109abb30c329e31a56d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687d20dbb3fecf78400ab9401727fc4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62a8c6bc2453579b13f8c0ea642d22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe621502481adec0a3ca5aaa85a0392748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865279eca506bdd33841dcb19ea9afb7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ec7c856bd639ccf6e7b8047c9a0d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2ab338562c88bce8f20024785d596751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41553a2b09fc81ee1b3049d258c99e92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba9a24ce869e5b92bdd220388a702f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6e96f549d8eabf98214fab27c6701754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d26dc5544b679c1a36fd392444bf90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81fdc07c26b27545f86cd7837d1a73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21139b079f9eb6fcdaefc1f76a1997e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00a0d6a5a81c7f314c0c541733cb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176bf759dbcedcaa1e4dee58f504461759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fb13b355fcd69ad93026ddb7575f6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db82497ba64e7b1b43a014a36bc24a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da6ee6393692d1b4293fa3d34d4899762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61838cbaf93923741a2e64431b6ef425763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043df005dd5e61e46d948f2082938404764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55035f8fb03de03d7594611c412be97765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d4fc389c892d9ac0a6871e02e6116766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8c3d98fbe390942edeb3def9c22a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b0d19cdae46466d3a361b1feeaec3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57970123f8816a754e0d932058d3da9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983f048e016bb94c5e8c96564fb21de770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb62ac4ff0c7b09dd2c0542377c79f7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea81a4d91941f198e19f255c35eaeb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73572f4b689e57c46e2e0dbcae97b43773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503dc53992de659573e1c18a2bd91d7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03d47f64cb6dfad2869a94c653430b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70fb3cfc7d7dc5ed922fdfb77dce03776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13955c99a7379ae1125f71932962cc4c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a96eef6e608f49facb446971ef56fe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83624c5c88064a3f753f8ca9126ea4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c707dd483fe1cf91a34ef48666c417780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4e474027b1d5ef84a68ce4d47435e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dbcff6fdb705c112e56f387d6af2c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958495d47410c904956a06c4ac470d0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016648ce1bd66102823dcaa91b476206784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c56c8698756e77a227cdd19a39daf7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661111b7f2ef4e2816452d8217b5fb09786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b4e73b1d4e2e3d8e49b8605973d5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade90fa07fb94f27ea8d4ec0466afee788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243ad06f0d2bc7420794c9139ec8fd1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c969a3a3553f435f49837c57af6783790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cdfec6f39dd4336ee36c5c6d5b35a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d3fe335cc6486fd38f09b836aec3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287f6cbeb7df0f5ccbaef11b1e79c27793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9598751921a7fa73b6063687fd02648794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67472004c2369e5de114d42e7219870795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245225f6b5ffba2b707aeb84f84f77b1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc7170c49cd81c494b0d351c1c3f9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1f955e0f00391bb2093c6d339f3c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488637b98ee30167172d9f8a08a972cf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17c4b154c34d30a6a3ad0f8846d74c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e5d5c576c7adbab2d13c89d3ef009801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cd5baa9a5264e275bffe9fff723bf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d40d4576035f98e2762b6847f150f5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df35575a5f8910eac3ebbe43ac516a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ebf180bde2ecba9a601b62ee5dbf1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cddc8e2c7820ff37b7fb383a9cbc08806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcb9938efd32b74ad838f79df88dfa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a0e153c07946107903954e2f868a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f91ee96c3ab44dee5904173ba197b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7831d71e9670279a5555ab4fef3c1fb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bf9aedb9af40980e67a700fb825fd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6fb42515de0225646b46b36e8346d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faf89e3a556b9182d2bccc10f65e8f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaabf17a480725164fce0e2a197568814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35760916246913996541509bc4f98a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d1f60f990e2b80dc66de396524946816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd682d70fdeff1a9a9cfaf0053c76e4d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f9996aeb6766ac0d1c98ee3a94071818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e0074b9005cb183e8d68376c84293819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f142c50d68be992661d331cef6407c5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d882d04e1ec707131b38c22a02f80821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e67ce56e4fa3ba5f75118e9efbd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa0c56330d276c182d604e87ded98b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f134f57249e8d062bf7eaa061ee823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701adf3c4af4ea4825d5c30c532163a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e93eca1ceca73a8d7fe7193b487d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2656b897e398d70fab26d80ef81e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c6d8ccc80829c5fe1ab95ccb505137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aa3aed317ffd020662010a1fdca188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de5e32864fb613b0bdd9cc94fc11e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce9fe907f7b784b1815cc7ec6ebf1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716430595794cf475a8744391d4a2f9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff7d12d1e30ef1c0f2a9cec1e2cb7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c28253e57e939fec05b066fa52eb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12f4802ada49871c0e81b7a6ed2d2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532919f25bf1a6ee904956f83a2e35a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47137eaea37dd69e07b779fe8d8a9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7d95ab076c17001fed532820fffd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22b850787b2833e2dfebfa1e7a036b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e07d93efe207cd79f99f3aec6b44919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ee89caa2e4bac93e99cdb48c5328120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171439b2b9d51c1d2edb50677249276b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4aaeba9c22e3328030d4b48fc587322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b8a4ca4b6d2297f5e2abff7b55be023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bb11157a2ba1df8997a920644fe4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817e730a264512fbbcd071f66f9940f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4a936ba592b7e258eeb91bfdeb29a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ed42eeafb17d0f1540135be23242527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f1cecf568f93a5d8e63cca40d558828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5937093bb758251e9c9d9688989d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a447272156b7d3a52b3fd51ef8eb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af15516100f53edf32415567a4ade31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584983276982083cc0fe08a50e2b5c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24392a81594f998fc8492a99023afe4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e711880ef08f42e4a010d29eefe9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d33dbaab9519f9818f3e4ad53957e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70910adaceefbdbd70f5f9e356f3f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91699cc5dfed47074744911cfa68a89537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1732fb06383774592c3402cfd2eb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd9335bd1b97fc47b10e7936101ad439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe50392df04e2378be557ee8b51a5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4845644a58e61502fee32e4917b24f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b9228489a4572b4e44b454a053b8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9202047f856a1a1776a5b6e00cbf7d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788995f4b4d07106ff77005914e8212f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dee71a4b8b8d2eb772f13e6e9011245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bce89fe34fcdc821c9dd6831c4b6b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69136c24e7dd5505edbb4a0f366c2dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515698a23dff8ff7a9ca94e9c544f9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932120dd7217bbccdce60d816e4f43cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590a5deb2be42a56758f488ebaa64ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852825b01ae48ef4fdc17fbcab9f81651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917b3ebd68b7435463223568f883a0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464f840d5a4acf27ccb3b5cd3dac74653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73d36b6e78ce2b703cd8225ca6428654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd54ae9ebabe4200689931e71310a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6fb5e52e7137567fc1521ff8f4b3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a9d4cbdcc5f37951003d617087bc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1761be36e2359934dd76bf6b468810658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6401fdf870843c0733a59ae4af71b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979866df1210b1d24c9a83c9c25ee6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddae559e72997cc287b34c717493b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aab94d07a82bda9d9aad9a54c94a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c677e1fd38dd8548d9e90b5e69fb7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570441970db5e0acfd4bb92d360392164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e8e09b8181d6fa9a78ace25ff11565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2979e6452fef54baa2af2dde7880366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddd91a208db210c8f34a49c527872c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a533650fe95613be960dae8ec2f5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891329f0471bf2cca16f07ff2085f27d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a6059113bbcfa4b0e49323d0cd79670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615ed4d3ceed5e7c5a843535f5af87c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4ebc6cbef979546c39b994ff6800372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69023996fc598d4afed52d08c70663d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80f7db66d20eca2d0c186cabc2dbc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec279985230407805a94eaf93540cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877477f15e417af35544800727928b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762006dcdfd202cdaf5f6b8a17034c2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08001305c31ebaa569c040ff751935078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151da849c1be2e4aff40c6a844679eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2579ce21ae7674fc4871d37130151e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969e5e87321cf9d2e4cdf7f9192158881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676cf3531c26c0af7cc0e919d83122182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394aa92ed30c82893e6dd64a673dda783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dedcd5b39e585fb3ada90c12f7484b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4293b3bae9751b12c3956e3de562fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dbd617e863682ce6e22de56b7b78286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd582da53e519c386fa1d2762911f84c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275320d534ffb1ef0017cabea1dd99288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e47942854769e7ea95160be26d76b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6d688a029c3222cf9d25ac74d94390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f291dd31f1d14181313ff6dbc05875091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10782f5062992a13952e1e549d0347ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a377eeb1cb55948ccf9a8dd12d6a46b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50d7c875672334debeda39830753e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1910cd412066745bb1a437f11f827c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1e6fcec9323912706ed6faeb0982c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c005075d19b68d385c052472a9dc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3070cd3e6c54a7a9da5ccdd809ebc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21404344fc481938503725cb3365fcfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044629c3192f4d8f703be0a02525f7d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16af2d23db1c7db3bafc47e7200f34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24ca7a1c9d5ad69b83eae6ac693cf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ebcb44dd73712a5c8ee47eb39d66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c44a413f5209b5f2c9fb4832ab9e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3855d87d090adf25d2f0e458d1f83b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf4cb79582e25fd3303f960cba81a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e189127171accd7457f2e91d4648fcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bfecb7bc3e1be133757c83fd79dd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194736c3b96e2f699e4e886477b6e0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327dff2bc3e8b3df3904704a537dbef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e5fd743f72693450a9d418a33b678111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098d1a2260afb21b8ab2033bd1e0138112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe350743ed875bf1218d83b4b6ba65b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55973b46b059caad43aff3d4153416114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8c44cf36db804cde8fab3cee7261a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9c21ea247f765f825fce868796282116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a06d0ba7ec6c11452582217a1307a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f595570391a57397ff06262d404406118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3673d55290048021d05e8f38feee07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a1522f5e41290b20e93f9b5a74561120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811b7985448e8fe6fd2b9505b108538121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51681ab4ddb9b3474eaa64478de5ac91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10cadc44b5141815b381d292570c28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d94ffdcbb3bf747610436fc85e809124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000d0c19ebf3290df4e0e8db398ec3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a62b0234027c5a9c23bb9efce8d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7b8caca7921d209504fff8530875e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d40f95dda53b05820da3e976e73f70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4195406d40539458920ded31e4187129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8492c46d323b805c9f2d305bbb39af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc843d0153a76e8e5f2beb719ad9b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabbe99b2de3510d42f9b34f02d00a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a378c7812f26a0a166b797cc97a4ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0edbfc2878df38e098863280600149134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddebfedf8298dca55a541effc5a592d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2127db7b9ca217c6f3d43392989d163136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90972bd3c9d623dc3a892a3fead1150f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356faf20d720571d469d1cb95acee23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211cf483499c056cc369f5a0aabc7ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75923667752b21508467cd8760877e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d1af241e7226d81b1a7bfb168f12b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f04ce01193fa6465301fbb9a5f0297142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c6950f70d307473e4e2ba56d2374b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047b38b3c4098c73f2fbf37e7cc76f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4bc213871379d444b22617403a062145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce593455801ab3956a5d54e952a6a564146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65dcea3bbdae942ac6e3cc651f861d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099a2ea056ac0d79fd86b2c6506acc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001bd8a85d56d56adaec3594722d99c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec19193637d840161a3ff5f3959d1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9055a06360cf65e95863d5694384590151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252569d8b77fdd347bce1de910335d16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438262661ad663b2e45781bcedf7f27c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b39c0e4ad15077323152d26e353cf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1595e8a7085c8088e69e74381f5f78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad801c8ae9d5f69dca2f1d28d3b4770156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61b022e174274ac7a4f11bc1dccc89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddd3455fc5089f3cafbc18a7109c64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c888d167fcd63330da2d80888a69cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e6d7473008ad5ca6fa51e6a44da15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bea3ea79f57eca8b0e420fe57ba1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3acc796c1f1f711b4791dd64d59175162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8db7de1af4e27e51beb864741074b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa28431f3c0ff3ae123ee5ff628151164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c7a3686a9830cc8c91277c63296cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f06960e86d6300bdd53c8e3756a5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620931a62b628ae96e638ca89f36178167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426fb1d6215c95c56ad58711404000b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0e2403a8aa434c38e0239b3330aa0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102307df126f9b7f90a67255840d4fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be61a742b047feea355ce741522333171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a06123563c2d18ca97148b8db2272172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7f877842d9391457a84aea6355de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c553427715ee2d5f795571c4d1c7d7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35785c5d1aa79e79da5e48e65f5b84bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464160e75330ecd5d83f870ca9585676176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ce435adfc09ccedbeb5c8fcdf1ae7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509a1bf6807c3f4c39ed4111f5467aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45af196f913599b0fd0783cd30d709179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce0a4a2c0cbf0f8da0664421ccb544180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b85c9ab46e38b919bfef56fb33ce6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efd2f75cddb403b57245fc8b4dcff5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d29ef6ab3d9ab893d932f1ad55d518183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446bd4970c72882da3c624697ac24f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fdc15c4c43fbf66fb9660d3288760185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36498ecf7ad5b33c065fb9a21ed33ebe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156abb4b69b849ec20288595f2024e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98353de6527af75b5b858a04f706cb5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275b4bb0f4337ad0b82f5cc63498b71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acffb2b91bb684451a0d01dcef0c376190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d4cca70e221d4a28fdcc23f3f87d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecca7e885e4ff3be5288305c90c8e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5bf25aed06359f2c24194f79a1df9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba660dd180815ec3baaa2582d3c02752194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bcb6a389ea8e857918e7e6f5fd6cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd9866a77823f6cc2e6a083b814a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605d9d67d4d460699f89d9c22ca6be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164e2471360a66d11420e31660152e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d985d16516f25544c228762a88209199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99db259779f6193200f6f1c48a76fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9fffbe3c05a06e2d9ca7d82e99b73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414a2473a8d99a0b697890d7b138b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf375204c96f25d16d4d401ec30d5f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7530bb4c93c9c9dd0801dd4b90fa92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba20cb1eb81b90b2b590e2521a21291205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99727ef5a56a2a1c802907b13867a02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d5296bc88aec3ee3099071f693255207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eda6023b0fbfd9c2430186d40ee98a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dc02a750bf49524521ae949f26002209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dba119d6f8d670257d4dd3208513f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306ca1ee55fa01c3be7a12b39a2b4cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809057b90ef804d9e960e117160beb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339811e5f601af85c7b344cdcee6f7ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1f7625c5d039605efb42010cad4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c912ede9ad8ba1bddf0dc614db3a019215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea627187a9d29ff9014c35f8e70144d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343e9ef667be41f2fb402b4c6ce24be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e76c23830dce14ce85fac1af4e62f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9d934a324441f33e4ddac31ce7575219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cb12645d747fd966ae42d6c78a837220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184a61bc18166c4765f69c384e438c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c01e62adf7be7c2a5ed737c000bf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a27441f39c16e470d2fd15efa3135223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393fee7f6f83b22589a02c131766cf9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1d4a3e14ee2d79579392932e0347d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a642c3959e898f0d404d955d9e4c372226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6f62ff38bcb98e35748c6baa1bdaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41013693119c009a087b0d59f6820c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570658a7d66d51f6288038db87574a99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bff6e2bd6775a74092200f4200a5cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a7f8abed07e204285bdb0a14131d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691895dc07e2e41b2f39cea150a244a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309649fc8aed39fd80fb534f48b87a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebede5f2f24d0aae5932d0f122686fa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a57480188b8c716724af4f234dc5ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c6484b8cfc6309ca85145ab554b5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d35c8f20aae2040ece218f1f89fe41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d478a05f004bdb70b6ab130399cce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3985d0289388f83ce053107ab0c154b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7730154c786d589b3072ec242fbfad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3757165b9e84496da2e86c20f558941241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe48d91419f79a41e9c874e892f1966242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab04f4152eab7abd10cc96428c9378243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669855d37bf615a99de00144a6d5623d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1d609474307952edfe46bca1d89d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497bb912280920e13f597ada507218b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3687b6ecef2d162d7e2f8f1dd08223247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a6b78700a3cc396aac289ddb876b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab8c95e03abea8ec221bbe1f56a785249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eade5d0394ca727d18451c5652c351c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11815a08c783676cf9914ec80875396b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e9f0c82e571ed1694c4b564ed6d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996389aa8bebacd531eb41c163a631e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bef3490ce29f42598c86532998969254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10967cd7d0e13ef2bd31ce1c0099b336255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b1e259d4745328bafb01f1a5c44ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c43b24a97ef39ee9b767d600cf4cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9c915039f7d66816f72dd78d874d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9148ce3e3f58e3ea1c204413fa44bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69274cd28fc9173287fcfb0115cdb2af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0e89e3b445d56a686e2af2b17bf1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e70b1b990d136f5c3f06cffb25b96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f8abd5f379980f8e031433799abc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99c4969cf6d7e4e6493318073151c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbb07f8718d72792d1f67bd8499734265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0191d6c9d2e4d5fda50a962389189c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c716a30f712722d80fee6a4f75c6adf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8a58173244dca93257fcd8d1f470268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418691493939b3953b122a5c8de40c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d99cd1d7714846353c3b207eb7007270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbda30ce4d9ae1cfe9f69532cc5032e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beac74e21e7475f912d21627d7202c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222be784c25c18fae7674367bc5648f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d6538c40ede95f6a5eea0f01ac21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1694f7e2485f3da51d1ad5225b2dd69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34224edaaab1d234aa2ae2a75ecccb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd03979349f94d6c866dd1301bd9c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f5b59a87eaa2015cfb637c1bbcc2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc732d43e2d72a05740bb75cc325a38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6020f34eafd338d38dc58d776e026280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bd02447d0df1cf69c1e85387ab0c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a566544094522a118151ca88ca5573282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eba7cbfb50fe9f6be41459081389c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad7e6de0e459c3223d1478b3f5c589284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304a4081eea116835329e2a6ee805e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0fb87f54dd492fac0801b7e80633f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b90fafa5c38948839221760ff875b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9ccf166a33eb262a9bb0b6ec75ab9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5742b7e3aff9ab2b40a93ed73c7b5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2195722941a26ffad3c2ac8ce6e3e17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eebdf63fe398a7271033c26bc9b50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc7a73a21f5ad3f1a353b4bf801ae1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705830d515e8c3619ae2aa05ec495a1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb325d5910686f21ee699f3f349cff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435c7f5f768dc2961604bbbe61d6d6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa40342f9ebdbbfafcd646096ba15dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c7fd0c0a5b232d96d84d05a471dc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd04e1d0858c9ee79f44c13e671145298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe80cd158869fa746ee113741be17d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25215db7a51e193b74ac71816317b961300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af64402f673744dc1cf1d4f85eddfe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073469641b8b2b70235f7ffb748ba9a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb723f57fdc3772862630fb57b23987303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fdfdfb3839a8865bcd05311efae83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691acf0c262440b8122a64e9c04ba2d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a2bc5bee5aaa0bc31805f8bf8c026306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c659e35458d2a845568945b595c4cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00b9188394b1470a48cc6657c7b75d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08b455ae693870e4ca1ecadaa2bfab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80d9bb2337495bc0e3ab0867ec2ee5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712e0316d777a3fb4dfa7a53a706a3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb37be43799d3b9df567e88bb75992312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2fd8f7ef72ae5d49f0331cd25f8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc0cfea01fce2f6d2fe5661fb21672314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78566ae159bb7661f1f9451305d59b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12ebdd7d9c7078040042b18f27bf8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a067d2f212904981cbc5c3e5e6554c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dfb75c1a6aa44847b1b59a031dad0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a977b74ce2527d3bc6f322db826c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76731402281985a55f8459c6f7b48b0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1cac764cca2c3921320a74ba9f5b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577344095527221cb57a430b8431152322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a09a031f7b304391edf30151734bcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2058784e3d2d6c9f350e9da875f55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285478f390166e04da3479eed396b9a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6740eb6b46e605879a6f993ca3571326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710644e018ebca7dff837895cbc1155327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0f5120210377b96e3f74add1ac748328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b92851613a988da8a394cd1a41e37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd01fb5cb562b7fbb4241bcbb8b5017330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70ae22040f5ec03142d2532f7a43c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff54ff9533ee0065a095c6511f52bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab8faab33fa3bbf79421dd8636bd01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc687aed45ce386ed6c805556002dc09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa761f03c647116371a5267f99bc9b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbee8716b077b89aa3c5098e52936d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff52e9ebd2e9ae0f6e052b56738d8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf866f843895f9872e2b68b1412988338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925f4993c7721a5722796dbafd26fb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb5e39b38569d5ef2227084434fce8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e811c2e34677af509ab5ca818611dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab45777c962f7f4f53bf4938004ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dae143fcb71c5d8076b8b9196e6e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b966b0ab724747a0250c7888bd8e57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff74f939cb6ff6c0ad1bf67eba99780345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740ed1841a1e13fe0fa6f7419f4fcca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035d4000c019a85ad060a8b7f55be8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17f702c2e05fe32ae002fc55a62211348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ac94b5dac6e3f93553a85ce6ef09f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1f03d723cd0410c9cd1b181b50d58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5b4b6cbb6cd62658d4feccf04f4bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037b079a1b87fa034ff8b7803afcde5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1013390d59f4ee124382bf66675b4cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e6db6b358938d34c2b5d42a123528354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e89d86640dfc46186c971a42e7f0c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e1567a860f50f79ff0d3bea8ac1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d77f3fdb918f24f863cf6f6720c257357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0d6a82ae9862e13e98df276f4f071358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134e0c87634a20c532dd807d2d8016b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86103e78c413ea5602cbb008983ba0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392b6715bbbbf8d7a64e5862d10f749361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf83d3bed5c3db6f940985761c74ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786218fb32a003f316c0d78afa67c69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa820ffd918360c7a2862029826a57c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d3009c4a6f64486b0b9de9b59d879365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9a72a6843ad911aff640a09e26258366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99775c0f235ddef2748cd888849fd1d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293bf8d4636806506a01ecfc59ef101368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942e7a51901bf3a6d5dcba5f51a27d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04193516843c82ed45ca3439c07e6359370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6302a0e2cd9a8ef3c37ebe20aef820371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2928c9a0bbef45af66f6a6567baaf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a16a6d18e2d5146a06e3d05ac8c8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af75ed34e4bbefa22500d9b2dc2f216374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11602b71e56fb43126f3bad35fc93c57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a32128f855d9457fe832389a7586d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911f2f3365241fbaff391c1b0def98b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85c4ccd6783df23d0e9a8a17f4da7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff182242ef8e91ad624c33f6b8621379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff45024d14e427961e143483dc0d0a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148346098a0b88909bb21abd7a22aac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fac99c5dfd86d43f65b630d218171382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bfc30df201890101b017349da6a87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4acab28cd6e7bf6a054fc29f9a0185384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c64f3dc3e2c8970df9d0db4fe2570d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145e7bed2532b4157acb4599e9b9fc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38a2d8a181ef8862361317f0807c37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f507a7de317316f1a51f3afe00a079388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4385d7fbfc8b2105e57e357ca01ff21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5660f8148f65c31d3c1a1478520acd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bd78d16eb2502b0ad1f15530430a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f190d2e9dbbe4633c37366b5a0b557392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5aa738900b975cb41ae082347c462393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02644e15071429b4a916e32c9aa26f9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a302e1c0aa48c4f2ec0f99f9b6053395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f5a1fa4f91d75f0d67e7c55cb062e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca54c8ff72f00dfb28c2fd74a0fdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eeb1053b7417f3fedcd922a95261a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3543ef8a228c1675e4ec283ea62c1be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2deaf84a3018d89beace170a6420a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6e46e56084dd043ba18c29e67adf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5172529867cf8772b758b3a6edcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19eb9c14dbe41a531ae5980d10cceb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a47f307c3d7a237b7341a3e7948b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f3cb372c68b43a11564c6f9c002a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52dc430363d239ce2092080c0081c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b11b13ac3f7a4a157ec0278f388c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ec67756b4f47abd842c96b3726692408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e1c949c8fc983eebd83156f0633e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80706569cfb899ac4a3adbd93329e35d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f9c95186f8b5dbb06b2a93cd3239411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79173a450016fd22d16436da7812ecb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066b0bf9bf13cfc88596ac317614f31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ff414bba6005628158ca26859a282414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21d87997b3c543487180064e850e13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64af12aa8c440127d3e972faf10321416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13e168d66bfb65bb64476bd86c43b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202dabbe8c28e77d9ec64a569147737418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a28e30d4eaaf2d6702bb1bc67ebd81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95884cea09ec5ef30be8b537dafe1107420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3a156d286964ebecdc537565ac5bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee732bf8cc5fff8758669c1756f0d07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084290b798a59381658bc731b4926b47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc630018cc6fb4b8a26d7ac727435d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059251b18c794370f16ce2b7543e443425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623d0d42ebdb440b921f1c303f2513b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f0bb022c65f27598591b6d207f107427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00ce965e9ed136d652fe5315710afd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a6b4b5a4ab663dd671e6b2726bd5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55b8df598fb56413de1dbb45a9b68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b885d00d82aa757eccf9d76c3ec13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e76552fdcc71b7b6d7dfe582617f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fb7abe7a72c20d4ae6a3f236682a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3495c605ccf51703f3eaf6a6bcf43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555e1fac7a8ce1efc5b2835691e41fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549f83299a957eaf03bfcccc26e8a98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee7494bb62f91a4e0c27e949fd83a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7768f99db491bf4c566a286807a01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849e34d7abf28a1d71b5330062c5c74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14975ba0bca27d1f2c8b86c7216de88d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab884b895a1bd48f22376d1c4b778974441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef8e21c19f416fdd3bd1501a47322b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099f9c8d388d883f995047d6fc29e8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fb727f67f2ab4d62b1ba7cc45f2b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f4067e21ffd7ab18ff436ee6622c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833f128ee4780a07e03ffda99fed177446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e960750b35fade98dd9c1bc70f50660447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fead95dc5a974856468112f8ebd53d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a03db3fef0cdaef436cf03d674c5ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d560e78771880234a55d1f6ed4b8dbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28652bdf1af2bee74b122bc87d1e4ef9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049a530036117f1370e2754dafd9f05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aaf217ca7c3f1f80ed6117820c5da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2281f58b6a06920c51a09ce7a3ae0de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d1d8d321611c2ac4679cc78315fd8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eeb95c4d9b0381f8a11263607e932456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ce2c381e2465ed64d2c3a6fdd234457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faef45ccbe417248ac266744ada6145458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb6a3168e67f7e9481588026a6ceb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666501246cc53d97fc44466bc03daf4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9d193bd71737dc0353a4424434227461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08b98c028f9d88d09a74cc6995a0f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bc5a752f2952bb2b33522084b1273463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0a8edf65d7f136f3e307efd93b951464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08498b9d103ff560e0020367d12e2267465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ecc2309f0efb889ae2c350ecce836466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc4bd972868b641a6b58735c817489467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6f4223ed9919ae1ab78b56c6b7789468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68834ed96aac5d63f13d77717dab488c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925aa9a2c307240d23f29975a30c1ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed6624fea1c218f864c81588d55511471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a1a21245e317253a7bbe2d5249180472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239d57cf8a9c29673a56a172ded6b8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90861fa8d245c462ef5566f17b6daa2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab38203502726aadd8a4eacaac73f74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeafcb2ff9fb0fb1b0a7e772ab68d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d14b3344b9fd67b55de3ffff5649477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f0b01ada1e14a982184cb6d3e5c03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081159df3d0c0fd07eb5943f1919a6a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f0a17e33b7b16760346978c0c48a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc7f7819996693e1f00facb471f52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5bd75f929d936b06159c106527cba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efbf57b6ee7ba8dbb0ad70ab769e39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9c021dabf73b3ceca62a2c0a29e65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff20787062243c1e8e1d2ade8c657aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417d331eff911cd4fe244dcb9362892486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e6a0bf9cd08917d2c9b14de7f5f27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bdb61980c7ad71a6874f78b52dc24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2668aa7fdb4ce1a43749dc6191598d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c23930adcf008628c9e1998d77f697490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc23fb4ebda598dc30cbf10fb2512f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30fb03fa76fa3650217a4e308fc064492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a455a5e61c5679f8a82d6d059362e97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a21ccbcee37cd88c52b4cc6e20f710494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760b776f6b761dfd7f54ecd83af150f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8806b13a376db75eb9a467c42a673496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdb408fc46f8f2923c3b07f0bb429a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f2d884e153a650e3686b0b1fc5ca1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13742d956e6dc35398167bb0332480d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85bb6773c54e7ea41b2275329ebb1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9e18fb22bc80ee69672db4d140b1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbbbb9f7fdc77d497989711b8884de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98fb6daf7c461083409f90aa3d6332503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80526ed4828ae268f6b87232f66578ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3873816eaa74f66b237a7011954635c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083e34b4da018a2c69e6b3b4ebb3364506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7336c71abca7a46d412c51a03beac7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decb148a08c03c125cd81a95ebcacf5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984838bd175893c79937f10ac9c77b85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b064e71796eb6323675c3debca89b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9013b8b978d53794e31718a060b42511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91fd2eedff75870695c4f71542ac78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53196a5b90d06e681945ba0f76980913513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c91155d66a20ff6d149a3dfed9158514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e92830b433b4b554933b93b016bfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eebf93a3bdb38f79437e1e0f2ac4a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61b49ab6a4c26b2c5a38c2063cbaba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d17d80a7bcbf7a76431246aa3865f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774cd1e7e6912a667a53d437fcbd4bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0c00421dca924c4bc80101d73cedd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69fb1ceaf14831b77fdde156fdb5b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd6b61f7f0aeb1353369699e728070522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9c49f4b6167dcd29074ee108189f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd63e93d2fee76b57ff8a07bbcb153524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72882f251559ef517b6f44cfb200a6fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ea7e445c42a662359048e892ac623526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16a38cfa48be687f05440a42089830527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec105c7b498ed2cbdb7be7a3a37d970a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f9eeab7d32d7b929f54defc410aa4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb93411e65b0ef7336f56b7626e50e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0d10c38bd49d152afe888641f74c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7dd1142dde67f6d81479cfc71f74c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96212fa0e67417b63985fe4b93de4739533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b0e54fcfdd50705c0a0014b8a9a1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c79490fd3e11c98162b19d0cbc0ce1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d125aa861715d4bab107ef1cfa7965f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2201ff57128be8e15d0e854eca01fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16e818b920a03065d5868382f076be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570561c4a6778a2b6715078813923cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05decfa15a0944b65bc8c4c4dbb9d80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcb89dfcdb1ec154139435003ff41d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5427f9c7b0f8c228a60d249dc33ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f79af92a77d450c36405a1db5028543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686bbf91e11009b7a06659d4ba2ee82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6c90c1250e12bb3e03bf0e8c202fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d05975f26110d441d08e3c5de0fca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1e2155702228326afb1174940a829547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d9d63634f1cc07ad0141345b4035f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79041b043a524f1cd088171a333142bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd3ec89a92b23554461f033e108b0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29647f8859b5cc6f440e0a138b28ff6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d282a94b575cae53708a2993e88d769552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a1c6f7b53e1bd6a9c7d4da5295dd8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a9e5a791bfe05dc814302c384c922554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dad128aa17925c33ac0fd010d8d5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c5a089a519bcf1949c3d4226dc09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dacb19a3793c56c7a0be0f97673cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cf2571e18f31773cf4f0ac1928618558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c36b474ddacf74bbbdb28ab039cd4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f609b3393d9902a9d4ffd5cec39b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f7d553a4c90d1814437a30dc02c3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88357a281ef93285e1d82635d879889b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792a6babf67e299a21ae2302ab0101563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de950212c9090c73c65361e62fd9e4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48a7b2cdf6bb8c0e35c5fc11b9bf5b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d092346ce29196d7f7e444af3d9d05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5cb28ba6d182744b919b2b9b1d304567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ea372082c2601dc7138e060afa7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587227082eb05bdfa1164df69dfb7bdd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b056f48636524e12c5717384fad78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d8ac717b01a7f04f6c28dd1838f8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06225555fc8f01a446747a48a90b9e1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3f928f5272387ae6b89042aa26b91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf3d47f8b67049c84a0132522431b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3c71bbd07eddad73111058f065661575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ebed3b30cc4f1536a9f61eb2ab1e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2548e8ecb242ef8b65f93805c07bbe8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda511847f0a65a09e6f295cdc2f919578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5212bdd5a68db3f08a5bd6333ac194579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3463a9acbad66cb1c26ae78bdb863580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727e970c80ae71c368be4728decae34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fb3dc68b0bd4155b4b3a834bf5719582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb72f3320819f39745679ef4718ac4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35e77062424090077d2f9c424c9b2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976833c2496f521a809181bcc1d26a52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c2718b959a0fe40c3fa7447b72ee0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0db6457656f5fe24bb2bb5739ddb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb0c8bb84fc4b74a690c02e8f73854588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76ebb456c07b309bc7276f0295c19f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e60d48de00336724db4cc0f20959cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7f8ea723c8c8562714fd5235eea04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbd45b84dd8022b917102223e53c8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b474193ff609f4d72fea86aba4ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7b2d97252f765e062136675942ac7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bcea33c456d76ec5ec2ca444560c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91cbcd378da28b5042b0fa75687c3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44787a222cf288329b6be0f50a2eb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88014f0f7c255920d5eb392a7205f723598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b4b4a1591473742d5e2e3bbf7f0f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b75dbe9fb096a2bc11ab1356bbb28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729aea862675819f5e16c901bd93e50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d022e399c9674ec4b2204ef8ff993f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418411345db96bfdb32f9a422ab963d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9be0aa6c22c743cacb9d7c2609fb83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0270b62e467d6b40ae5e324d9c85aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb87e78e9aa3a213e5e709205c383b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de9196c301681af9d08d6fb613888c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e72baf2f4f6bb59c6c2d9fcfc9820608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df546ef0364e18db82887e78d88fdff2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca123665b5d93d57fd1c2f3eab7388610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d7cbe63aca7c0148321b17d49c0b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab9c6424d57ce9d1a4307c7fc9c90d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac460fb32bd356dc313115e92054ff8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7731d566271e45fd257f1e08282ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dedcd69b21d8676fa210309ef3fa2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae031eaa13705aa4befa4cb075918616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20717f513c987e314611a8a30acabe48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267c2c9f4bf9eb026c0eed2bd021268618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30202fe2f108ff68a2db5ddf766cc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d2ad0daf2c85a12b38bcc1a28a8c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bab25d663863e964753a443388038621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f784b8157632504bbeae9b5af0160ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352494fa2d294a25e15108c5ecb9f17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d53a50fe74773f679ee5d0b0ecd7bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb88ce5e244726c2a2d98ffab9e07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442f9ac55c3f23294a58fbf8c2ed223626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56c609fe080c93f5e0e9079e510802627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3acb50fa24ac7e6d4fd9a365e6bd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d645f8583947960249aa5bd3507f3d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48124f3b021a9e483cf68e4912d3d4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e25bfa2dc00965db1f1505abfdef7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9a903c4284ef32296c1be9b431f61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337357591aab639f687f1fb44b5487d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed275d1fb2b3da7f5bc5ca23752627d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d0e6ae4e2eef9ea7630ad46e7db2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3a4c438efc7c3a8d200033148fde2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d80f73e6e607dff1cb2df5e8ae40f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd15963f24a41077c0d7a37cf01cdb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485e0c318bb0a6cfdb3c692dc35e870639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0aac6890940947e94a694f2a0dc6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840c776893c79d07d095db8aacdfb43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6cd925440a4aed41d8443f307144d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af19027b6dd9d5073fbc104051c4d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c893b78314b9654c8d2aa74c8f142ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8231c04640632784df69539a60e5f24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbef27d0f16614d4bfac5a32bce7b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b639192b4838760ba3d03315e917ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a635f549121a9755562757454c6c18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd92fa361236f068a3ddb1ae7f4b69f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb4a0842892efd878cb1e109cb3e03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89d05afcb692ea0ebeee2f77486193651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f9d32b5560f31adeb96e613608f57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219b16869b588a6ee943cd9c856d23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec016bc7c999018ceb02d83ffe7c46aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d41e32a4512021fd2097d8b1732984655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1ee8fd80afb070442e67255f102ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b40c6760838fdea7e0380c6f02444657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6bbf107168c4c067c1ce665023a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e78fccecc8fbbe003932ba4e1e125659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342449adf92985a0de220a801388a8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43092c10530927e2a1205d97aa88482661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376950641c3b2dd15884d0786565ab1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f51d1e75085eabc8c6346353f1cd6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c8c03cd1cb18cd62ae7fdeb8603ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4648f76ed83ca19e3ef5845d9e29e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c4f7ac0390c48f18e57fcb71bff06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e20cb319561e5d247aa0940d5b677667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d9b4289fd9d5f9e2dc3b3f4d9acf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b2e35f24b50b0455e90f0cbb4be29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89381036ebcac283aa22657569539ad6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b554aa510883677d98310a2a4be77e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbb51b06cd352b604c1d40af488066672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd01852fcee93125ff5653082800eb1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d35ed65c7a25115b42e3fc330bf67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f7aa6cd9a51d8b624753f85cb9b37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd179d8a5ed90ba1e2ebc4743d49243676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b37285178642977459f72eeb8c5ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8438591cb3028880a234c8b230871f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4ce67383c1b955332eba1063fe48c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e41c0b761d9302a9a92325c7802a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e44a60328cefd3381d6e1957e1bca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac5d9df8257f3e0779657591dc1285682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1196a8925457fc49a24000c573e1a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8486737811ece8ef3629ad81284e1c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cc57c81c0a632a0605c43838719eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5a1ca3c2f06e114f73ba0d736f55c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b45ff637d568f77971ca7b9d10db3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a243da324dc690db77344a362cd2fee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49b3b759b1eb930b0d1641157f6968689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e626bfd28f3e675c1327cbe11d768690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76589cc2dfc62dac30fa8ca576c5c832691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad184062760393412734d026c389f630692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb583a3f3cf06e8ab303d3f6d47ef0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5e62d670dbeb91928fe16a93a3575694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cba0ef44c9d98c5acb6ec0f961bc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91eb4da245f82bbe7afa503bb4a5e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703e7f1a9b8f93eba64112458ebd6ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f1f5c3dea7302bd14058b08159ea8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bfaf7964092e072c7f8cac897fcc4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c541738df0b0073caeaaa87d3b678700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213ca36df2e094a1a28aec7c35ccbdb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e6804b45f413fe85c43a1badf2998702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce015e2162451ec249433084d8eecca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493188326901b5b9a5b151c2c346c806704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aff11af82f880cb63ef727f72b59de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec79cb55d759be1c6b05ed4f9448d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0af5b3682ad9d869c0a5d4ebcf80d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11b68a730ed65b0f963c421ec95d60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6ccf907198fd499ffdcf364a9a15e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47689f06957e8e89854f653051466b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831b75a3c7013394b82596ec74a3aca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd4880fe7b47efa06c0a633db0c1b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c67a0a40ceea06c08f813f73f381f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a4f884f869c5e9580466d5e519864714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb24919d01ca63cb20934074f35e7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52dadae29674f7c9381875d40336d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab834bd593e618faf9a5a4685374c391717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2bb6fdff38a51eba0bc21b885490a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb829378f87429c2a582e400b39af1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030902dccfbab697f17760e5a80c64e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451b001cb6e75979c708fbcb78b5e53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850166fa778f96032fd01bc5e424ede0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1642fce0f541f24a3719a4da7913d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a24308c8f21516d83e4ae0380b3337724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672cacba4aadddd9cf5e6d9979ecfbd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c540762e9fb76413c576b1dd022ece2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e262a950e1490a10595c1fe9204f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e8ab0a7538c66257999b7d69c8ede728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38477b740faeffbaa6dc50c09ef472729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a037acc61d1d7afe11c276b44d360730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec083ef93034be59c5d6d39c26173f7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fd3309add29697c2e4603dd905fce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a90a7128f39d8eac7f007fb04c2aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d94f3d6e8f3f04b1a6a9b2ebfafb48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807020b483029dcf0af04c170305d48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce857f413056baef234bfb20046f117a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f5d4775a614efa37986730a17f40c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777752ec3f939fa7c2cf2ab53467989738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996d123f81c5b6318ac11026183d4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fc3015c4aaef4bb2eccd7d3da552e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29782884a391ef25fc32aa2609875e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698403c1fd67b9944e7fce704451a27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaed331d1ef45e1acb37d0603ff97e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a4a90db6fbff10b448247dd71f1dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74fd9896159ee02a8bcc6aa0a043a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07d2ba2f2179b9e5c470b17e4dd6ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437880f8f82331e7c8020e6aaefaa8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e345366e15a84e79bd88482b7ea5f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc7864bea9652aa2b0f81d08323c4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2c7b852ef630e962d0deace7f8dc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa5e778a94f290bdf3d9a171ec4a5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da6297905d9e8413160aaaf2101767752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be049a56d42d5adc66a5c158131b7a23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf4fd42485b631f799553b04585d60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab794a92f899c876f3a0b25b94c05e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86126a017f026433f278f9a85e1ac864756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00df59408128a28c9b11b5af266831757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06759d2b9c91c4147d4269d50ae6f1bd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c796744da84b330865de7278206118f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91af97467ad5e264146838742bdb1a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5786ef2f790f43c4825982ef9c73e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cd3970aefe5cf50a50dc55c1da8ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d4bc2ec20e54a20b37af580476b27763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f5ddfade4a44e39b95c6c965f0c22764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44c47c23ae77e80bb31de2e25da600765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec18f35ec29b275b55ce4c4b91f5f6e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f642a5e3f011beb3c4219c2435277767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>