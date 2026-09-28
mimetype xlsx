--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfac7770a1e56a2d0161c0f67737651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cf12818cb4aaf3e1d911646d09ec42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7dd6fb87f003bb3e9ac8a62842b783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc1a94cc153760db204ff3fb2d2b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfba74cc70c9c5e8226ac494a66bc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cae3f4be470a350392435aadada596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf016f70df2e492f33bba31bb89266e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677216b7d0ce3e2a6166b8c5614f2bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e5a9a34dce5dd61f25279e4cf89b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aea0d0b2989b3c225f290d0c24fb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd3f5eda35478c9a487c8bf5575dfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6912d6d1ed5e6e1f0e6fedd90e8d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5265bead3350716f74004a32007e4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce0571bdd6872d99e88b1b88e7f07214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092687de61cca978f0cba61c0dd8f1c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b47e3c97f11ba14dd019bf7935563416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a24fb2dd4820cae39123e6de5d87317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c0432bbea65c01ca53bd90c53dc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed0c5fc0e71d08fc2a103d754fa99019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e7f77c754e197d3f133be7fee00db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6667ddc5c8b606ef034c70c673be221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae387cfdc92d44e875c3c6bad2b44122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1c8153649b9659e7ed0f57d21e1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325282dbbac072c07a37dac5cd0d4aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe641004ded26466e8a1157c73c8cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a971b61746dc00beed8d29414aa772726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775986fb19b7d2309ddfa8f59d4b83c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e513c91110021aecbda55621c3ee928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334c5c42ca7b4124b233fc81d76b1ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf942dced86a0a6ace229f20121529d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c2ef4647f4fa8e353609fcb8ee72531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df01599878ece5c30a492da0e1ffb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c371990a863919a5e36a7f0213d1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a47ea5467b65c46710abf913d4f3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f68c5f2573114a96c7337bed161ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da6f0f7f64b8a404f95ab969e2a73636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d0c9de4c98f17fd59eaf382cfbf7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ac13903f15343b55c403b359b57de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e8a3465341055c6e82b1308b2ec6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d863bd1e7f7ac3aa3a91925085efcf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5a58f805ed89bcf69cdfb8ba365041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666e4d68d873cffeb0c9f37a145331642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96b86004090c5dad5849b5c1728b7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f23ce37d441317f05c03e0674f46c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673f33cfbd351ae55d291bd03242eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3efcb1917de54c62ed26276d3a549146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841a18e5198a79e61a7152eedbac7f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab432d7fc3715a03b843dbdca38af948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962535a51c7cb244460794af200c7d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c79650183aeb68d64f308e6b49b8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860460ce13205b24e592eedf2fe91c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3405bb5d68953f2b4ccf347cff16a4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323ffecbc6334c830dd917110fbfbaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9042fee2933c93f87a933095680c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fc9bf07b33b49592574e97c9c2a1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6916a35520fed378252f6529669f2c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92630c1b22de6777345dedf9bf6f8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9ca9c07183c5d57d87f7ab84579a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61a19ce919081d64383004adfe651c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e96701c38f81221756674007a4e1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee9389fd53c8ea689132add722112b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e095b92bee22170281c12874ccdc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621582467c18a1999a94d0b98f58bdc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab405a4644f66e3e65085df309101764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947a1f779d4883f72e4ef471334069d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b22181f0ea6f7e43eeac37ea1756066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf74a12e51a0c676ef0518a9d0ae1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db03479a299865435ca35ce8e78e9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774cfd10547c3ee87f29d99b1714b2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f316dd905f7002d0484b0004ea89eeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526acb48e46cba54a937623f88fe3f4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808daaaf07cb1ce4024141eae038ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbf2f0def163cb27d71b353b915c8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8157cc728912a81c9c262d251448074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0d58b22a439f0a5dbb5abb3549eb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7234599998ca8d184c3dbc696cb9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10656ccc4b8bb0641fa20d380fe945177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a095ceb997b9cfacf6986deba92fb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749e5bc1b39014f9851b5ec6e4e309479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e1cf59d339b6e25f7fdf50230403080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15b8a65ffe455ab7a73bb9ebe664f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d79a0b26f33272327f3b6f11b6c32082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f32fdd6d028143e001367fa1b7d1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2280c9a42668f50aecf1eaef6db4d9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da52c3eb34dc1231b6e3169f310c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b378f3d4b42ec7af945c889dea08986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e88ac60f32713007e39d4d2716284487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad213122d509dd07674ed0cbf921dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a6becb3f2151c426d6cd81c580d1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d810b5bc89dd459d6d29d052254b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3c1a6d809cadeed7d85a7880f8b2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267207e667cd77e68e216a4e3078524292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c3aee3390ee949b771075af32dee093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7988d2672e1732015f227b9dc01db894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7d1f543405080fe0269822e63b49495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac918ba0477ae8cbc05b1810797fe396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239511bb7a64f481124451278ca974d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e3e0440823bf007202d014cca853898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe143100227dc8015dbf587324870bfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dbb5b0721cbf45ffa6317b7088332100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bd98036bbc5fcc010ea4743c5d2ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22238cba6d47aed7f10e757ba48536ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8711b9fb44847cd56c48b39984030103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1183ca72608193071e951b34acb2c67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fb24de4c0d1d0b519e3091a0ebb50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470829a6873f716f869667801234bafc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3551ae0530d71549033c90bf97c1690107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181ab9be923c6eeff70958b804cc9ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd2ee4b7d1b997f4662788b4c04a46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dc06b487e4c1ae557138bf6c5afe7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af395a2d4d6aa86ea4737ac09a586962111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d934999d576b403d4174a64e48657ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cf6147364982b39f3044c35aed7d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d484964aa0f55a02727b9f5373f8b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a926bc1df79456e7c17e578fe16031d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785e399735cb877201cc334fa55f44a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27ba19575d40aae3f77fbb684d50cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907d23a3e5078912f2bae6766a0818c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbb68b830a187d6ffb39e82a2bd2ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c4cef1f189dc5c39c9b341b969c6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51160bddafc80d8dd5cd1f253ad61e3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9439347171d38a0c48ced54f507b8cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e19170b9fa0e6b81e141e0e8ea988123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e00242a994bed3c353d80f0d77536124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f023965040882c5d1c03508fc532da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850c0e313fadba9436a23fbd75db2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369419d613ba7668c943e6dfb0e3051127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10d8b674de2841f8c8b2edec8d01c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bca20e62c6e33549659fbea8ee88f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59abee4fb8fb5b9c2b2c7f490ede7ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f96357b0d0b48b4f42449e6d7a45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e99a28b3e4261c4dba9379815ba08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea89cf230d7b148d3034848366aaaa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051baaa8e6a4a15eb23c45f969d724e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b5cb009652f9d9b9acc7ec273f1bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997191d62dd0a02f99acd51b9db8193136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e3d3d8b6562c916a3cf36b25fc26b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199795f68108bd01ac035b51b4047014138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a27f974c6eb3ca8476557092e5adb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf5c9658d5660e99ea968f5a94627140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165c97b7394c290448110f72196dd28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666241b514d88de3236c8a3a16b770fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b682cc83a2c03d7be4f78f8c2f5b9dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3de98a4d6fc4d8051d41346c1da041144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1113b6de49593cb87a9c2a91a732026145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364e0da7082d42b89a904cea15375f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80ef92aeee254890fa586dd1d3605a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c718643fbc68ab57b755b61d045ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d13c9526bae7f2bb3915ce33073c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da1be057918f64ddeba1ad78b1ee77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d35d0562e56fd94e06597de492e4d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c6bf35bd799fcbaec997aea137d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca5bc933a73b748350b505cae7e54f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a242453cd30eb91bdab510841d702154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0922c9de940d4e03b52f118e0811e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a1b8c3f533325e3a054feaa9fe1ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74392a3abab7eed21732baf95adb3fda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c436e736238ef844ab3fe4bc54c0eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a601a07bc64a97669ca47140303464159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c391ea83d5659b0030b446cacbf5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f9b6f42625522bf977da58d773cd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa545bd498af3974e313bf914a100d47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c31de46c0ccf83ceb9a0a9a13d9ddb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e33af709ddbb6ea510feac40ec095f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaa0aaa4b293509fff4b08b3eed1a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b431dc6ad3dfa15277e38634ec3a70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa52762305308d8b41f4bb6e2f6eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e0373aa86b7d777303b89351e9a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8544c339247fb6b1eb15944cb0befd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7520740672e74c54369dab2d5c0234170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097626e037065b76768927e0e9a442ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f877c1df440ac170bc17d06f23d6b19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5f0f6be3590a51f6784d117e55f25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0725ce2def051c03f8c8792eacdee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5218bb979a7d3f7bcfa602896ba5e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697cddc85ab876cc12fddacfe264dc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593a94127c11d1d09c8ee9c082ff4f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b587f08defde746112e915301096474178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd737677ba1190bacc5636ebd3027fbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c465b27437b813251f470f199af12e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c720e4190fbfd1cf15e615135d0afc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb46bef69f5a697cfdf07e417d57fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2923c57f33b82605837f2f3b018956183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8308d4fcd6de50d9b690df67eb3ba7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdf21a2755afa44ffbb6c264540247185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7ba4f590a80140bb9e0ca1f00027f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c243e18de685ea547c662b124a47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce9fdb47d734f0d4a01dc1a5bfdec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60a77f79e96b252e4e5f172c01c704189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f672ccdfccb09196a5786056fcdc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc1a6848b6f390b7287132223d165191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d964b6110ca286f50404095a573cc28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6462e5363fdb16a849f33e6c5d618193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61ff0de400e6a688ce5bd314a30f39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31dfd4770d757e623d6bc235ca8941195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ef9c1abe23b9251108082f0715148196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6741662c38a63183af45c5f834cc0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0d8c09327ef9fcddd38a9591bf6f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f1e8c42a53e6d56ac4a5efa895a21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110186f793ab133e30f5d50c872503e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851a5880a1bac595ddacaad15ea987a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27168b8bd5db37e5d9fcdcb84bdef7bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613351c3b66e23e1d45cef00274772d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a25e3b96f6470489d83450f42addd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e943bcff00cecbc55a8fbe7fc717ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ced9c102e8691cd636a51bd1788b94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637ffe0d63fe62d85d95aa065aa9be6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca899cf43a85b9522f083937b166a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3830f7c429a0bdc8feb452193fb77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15f057008f2843cdeae9d30c90578e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45d3b1f832db81a24bf15df3f0beb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd0fd2df8726b872896634dc88b680212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313ee8530a73aecad63285ccc773dc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b754fe6037dadf04519ffe7e57c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e3a0e7c91e68bee3d1e77f49c175215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f80a0ca9cc41116bc8f324b0b48f82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d5e081f71469c6f558a2e399ec582217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ffaaad5b23ba7b22a1b2b6c7d417f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89600446fd041fa3b24a403ce3276492219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e71635d82c0eab65290200bddd6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8ac530ac9ac1cc6f5b4d44c799bee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad95e22a7a3f148fbc10cb37e251c68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47056b1934fe9f91a26b8a79dd04545d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9547597f3aafdff15afaff93954f7b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1124d32aff51e32ba5cec1473cb1a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bf0664750482545f51272cec978d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadbc33c879f4f9188987e278ffda30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a16a63e04643899fd7ff6fb6732a24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cb5825dae802ea3a08a1b52e37cba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d339750a0d93a6241e07c4d118b497c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01666371bbdb3c7269bc685f11c3fdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d0a87d1179896a4f75414149fa77f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37589152c5bc2673f73fa0ab099a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa806f4bff11a05d774997e66a2b1ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762661ada772a4e8f0800acbcfc0831235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55b84fd002fe00c7a8e3210f028307236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502895a132eb3ed5ec4fd3eb1bf8544237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758288d2f0d59446ad45c696ec7ddaf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da720aa8b573b4a1188b7728bdd037239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5135445e51405b9fa3cd4a7ef38d5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc570d23130eb8bc6d2d40ace76a832a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac5a385a946f08a1ddf36dc3cf9e62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5fd9897b8c02c8f5e3dd34bbb34f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff6c1b9e81badafc9f0d10e5822d0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ced1e25ebdea8bb29536228a6036245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea814fc990cff6173d7feacc8c016a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38340ceeec4e3a0e9f450f18da235247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7178471055c58946f9484b80e8013248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cb876be90b09ef239c59131b20aca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fcf6b189e4bb24261d0bc36d0bb53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497817aecedabda11e66b70efd479e1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46726fd06b15435fac08a773826b6d12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c7d264b643a2237cc05828ed31ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf5103a19807017dbd276e452c0056254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae841124ef3933a28dca3e751d3a76d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c033c566b4e72474c173e2c20131fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae743584ea74ddefcb42c265b1c0401257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfe709436f1f1bf88e5a0b57c803b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf771b11591f035ea5fe1376bcef6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cf5428fb252d66223ba352f65fd0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed438a68de1800a2c1f3c815470077a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7088ee90ef73e71a17daad5cf288c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365c8b6a116a6b7fbc010b7ce69416263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d080a73f534ccc6890381b23771ce1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb6c3fb4f9ac806258f64ea7228fb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87a22831dc8eb29998026bbdc2ee38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c60a0e598a2f9fc3add511f748b42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8d8dd098d7f7ad5156a936496aa37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a55640a3a4e779467506d0155dca8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369ab47d953f312792c90077c752565270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c3c4f214770f2f99749149110f0b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ed57375e5c9f111aeaf84d307cd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251763e9bf67c89e4a827b16737cfcff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cbc53a090118c92ec6747ee61dcdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccba41fb95aadac23aa7ed58c33ec78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff934a994b569f96811ea06aaf3fbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ac55c05fb39375b341a0f367767e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509355e34307262bef1b1ba3eec13b1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fc983d04b6c25398fa24c9077627b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa3b2e6941e71af10cf60aabbe023c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a0ecefef366f6b3880cbdaf453c69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864504be6d868c8773d4c3169d923cc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72557d77adcf14688ce166441e3672283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b128bf3aae12a95ad313f603f371158284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2d22bc14406e1b3bf6a4f868561b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18ea2425d70088d016b6157490c2cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9858d543ea7a183f1fccca6f613494e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca7adcf40e5cba6d6a66b565e83d07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f4d238aa421a2b9c93a553f82e9ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affc5fdc852b3859b0c67a879709716290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f5e42578d1426a37effd569c7cc77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf55795b70ece821a021e79d5d5280f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaa4b59ca1a7209cd7453833c4ee9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ffe5f27689e86a0d00be1c8739304294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a20c7f400ac0099fc1a30075a188cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10727923991dce25108bc47e36ffba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2628201e308139462d0bbab5dc8373a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2fef0a95846246e8dc70c8470a11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963aa0eb7bcef87d401034d79f18ea3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7f096fba0c4b0c649bfb793e5926f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c72e3bf3534da8d79408b7b92d3a10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025531dfc8c6f0af5607a6ba13e82c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951faada2208f1d8e52e943eb7a68c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f632f167ab2b71a8c12438b64ae49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cc28060bf898a044eb1f37fd471f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162ff1ea4352799ee3fc172e5e14513306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719087446b144b7784fb11e63afe822307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba71effb1f051c4a04f4346964ce9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00ba7c296b2e53de6bba35ff46f0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b62744c4ef1a218178c50c33e1c65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69741ac31b26ca8ea417ea29b30ba3de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ae22eb8b5fcbe66cca2d9dd60abd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21971096231628cbdcbb9fa868ed22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e8e495138c92e578db63fd4a5a88c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42733d6272362cb0b60d3bfdb5aaf41c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d5e8c36bad8ec4e030f44cc1623bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d17b2f9da613c1a80f1f26279acab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c7a2045611abc8a9124d090824eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cf7452b03e0119b51ab129d6fefc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ddb3dfbf917e62503960845e32208320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b06501b9b94cf654346d75754477a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f558323d4470b677c7ed63917afce7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21c3ec3260021afd4514b65bd073c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7d112e82be9d00a5e0480643d5a49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3df6c3d87e682226c7d6b5329ba8c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c93b232ebac888ed3685ed796e1f00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f572a37b77dba9000effa0ed7851c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a13d28d68d97190584de30f5c604ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3979da6c64406aa17ed9e3e185b42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcd45a73a07b96aea03e69783f6992330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e114a149fbd1f6739af5cc6353a4a3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0fef8dbc43480065e3173c5892238332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d099a9626e675a7baa4492fab1b9736333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffb0c85c6c2e4cfaa252f5ca25fcc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe790887770c655db03b831ac3a343335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da67808d3a618f2ad57f5390be2c8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958d5a286b9fafafd0107fbc6707bd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1e84e601c8eb600ac0d25af665186338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e844e0ece09551cbd0689aa8afb25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66743c90122aa752c7cc7b1c9ecbb47b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400a980cdc7339cdea981e573a472ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1e06ac58c3267b55175ad9db7a4ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f9da72afe0651624064ebb37130e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8a961b323ebc950e99774eb893213344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a05becedf1c15e723fd5010802084345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ff2e9230d0e4230bdc069fd8636f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303175759de26b0141d187add762611347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1e22c870db5fdd4a5419a5cc1771b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b57b6090e771a1a9a6ab838624211a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa7ff6fe14cf093ede539de252f4ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a9072fe80bb4ac3817173bcbed10b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c88d28654dafcc49c6a2480b78232352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e1f6d78562a9f4a3b95ead7b9294a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc23f2b56a92f70ec0c46d6c900ac33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d24abf6798769dd1b0083b0bda92e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdabee92dd1ebde85bf99e7382f0841356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153abc349ee9a1f2cb60875d01c889a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228142fb52d5ff11f5ef7807cd12095358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc449984672ebe239a5b94cc7803642359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb0df51e21a5668b85e63de163309d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ce63646c9225259ac98db732d3664361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9472ae18c922ef0986b3ef7b3bf9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f2395a40f5fca5ac591eabd382b98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3203229c1f1cdbb4b8ec2553412748364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db1e4436ccc78efd0ae6134692d6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd965893559510e1df34053b8cdec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcd71a296859fab8d2001a801ded50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefdcd953e8b88c36ddced0221833f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330a3595dba26ed091b272d728b7e45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586178c38a76abd4e49541b57f58de0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949be29b7db16954eba04a65547c1725371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c341db1012cc6baea6e6f3c0dd54b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b9ddcdcca62c74fdf12a4162201e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de124bbc74caafd62932ce4c8c90460374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e99dd85d9f6f8e497842353dd97753375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cfd2f009155620b9aca295aff2151376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291c17f3a8d5661ed61db4d2a44b13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5b82d54c8f1c3c73fddfd20f02dd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f63556c5c444b44b9ece353f96628379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad47243a74345c9383c33097fbc2f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab425f143670bb8eefdce995f8ccd2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad603d9792b32fdf7f61b0ee2d8114d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a943e7356a7462a8a4a515d6e1ccab8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0633241f991c73c60441a58943d65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b56ed4b2cfd84e3f09d708f4778e0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1353696a7da4dd01d1c27a8d45a586f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe612d6fe2d4fc457fa011845f831b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d143669cbf7bc3ad9f63e82aecd0cbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60e0cc863d88738d67345381f55eff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88285d4a51373645cc6005fd0e83017a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f556c0efd4e6a3b88c1da020ff493c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0ef20af8d1e9a7cd87b34c6087071392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ffeccf8cb2b809fa397f35bec98c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68725810e8c9120c7617510ae8cc5ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab36ada2eeab40f4cb862eec7a68ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e72de316d2874b9b9f54e596e1812396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4d1fb6be219589a174af0ed3bbf8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640b8f745978c0aae5e553e96086756398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b452649e354466797509b28a8f3b56d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109aadb378ce3d25431b189489dbf49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0636da7da128614c3fa42aec47620401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03449a9449e7079715b346de6bc0a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e31173f0c8e1d5d1959f917747ac0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224a988fe993b1745f453b5633ab6b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f12797647306f39025f70decd511e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e8ab090a7fb3e339fcc16e7245785406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571716210880c075a52c31b38f3464b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f1acde622d9246a025afda3e606f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c4582d88071f762eb0be8004aac16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962f391ff545985e146bad5595acb4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcbf99a7c62fce4a984e30aae16b01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed193575d7e2a7a7b64489f139252df9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59173abc57d7cd02fa83c8db1d5500b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4aeb9f4d43655b1faf9fd1864ea73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c49f43e52ac2b60608b4171aa22e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3101d05ec382d9399cbbfe7615397fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3131ebeaef3dbb549684b6f826abb41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd936b5205fdb304676277f1db683bb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc05c507f33e4db8ad2f0931c8871419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc573a149c5e561ced129d79a49e9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544dffd34b892f9b79af2fa389ce4c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bcd2e17bced539f6806bb5590b1b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f6cb600e95cebd24a3a051a233d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55575501192400fd11e62a198189b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d4648f5d637c2cfc9d74a3a6a6d05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a6ac1c261f507cfa9f24300c9257d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac50422ca4204c426e51e38a18ceb9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718137be81328ffbb1c49ff646faa122428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d92d8c0d38ab4f5080f3bbd008822429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582563ead4e6b0b82d82db94d319704e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858296927e2bbd41869996917727435431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405b57f9709b0866164a882c07173ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605031605856569769ba223b202bbba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b021df53a6f875520a42fa7942423f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e4e6fce945027269c2a4b5871963c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ca2e2227eab12c0b8afba09549628436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e62ce9b81a6537d4237d882df7405437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521be93ea13549b92babb3b84ba86cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaff3cd178b4703b87530e91dc4b649439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce57623a2cd27f091dc8425d5f89d6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93da22d23b2de13992841990299c03a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201c4101f5d3aeaa7e4149a9d36933e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c77406477f81d9634794df6e512746443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e79206fbe0beece128151bb92d77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1e5732bc0653f2733aad5cc9fb84a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e200a3f6c5b5ef0efe8601cbc4a279446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2a02bf02bb9f6aa924b632a7121ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ba7ee0053dfe6d379491d8ee7ee35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42a123b6c8b64fbe5b57f444b3ccba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef0121da13306f17577322001cbb9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131758665873c98dd70758dced742e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0fdb98241ac1087e186ad2ad8bca3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785187a0d9f8b1713628b849d1a3df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b7f6eb211a0cd44f2393105f97c29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411c94a6aaa016c572a1a89b4f5fa1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557f6f29e82961791df252ba7ee6a34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb96b32bd79ee592b5dc4596504fac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391bacbcafceb7e897bae4984684120458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7841708f86ad3caac827272be555459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ff9bb928c14da88ffd3fcc1538b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51102937354f2b3f5f3d21b354e7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279045807f0fb9b0f43e7b807bcdd6ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd488c29edbff033e30bd326adad5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c74f1458f6a9b638bb40bdf98876e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27556f5466a9e92f6b0bb855d59bbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d05b5191cfff6126956faf6e63195466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd1529988c50d24531518157167f9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fe457a0827eaa89885f5c9e37923e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7a2dc46de2f52285b77a48e1790c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad7b29d7a3256ac0ba8f12cd48ba69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a164d490fae59de95fe3e75fa91ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff813d893274283876772ae28ccd453472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f58474e81c29f17563ac8e5d8978b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c5ee65dfc36834ff29ae2d3ae8ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de3a17e117d0553900ddf48ac8a40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b7f4164869b9294b4acbaa81498d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b9a8e45d77b7212624662b239fb22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eb5d97a8079e7b2937ada56e49ce9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c11c25796379ec4d323e201650eed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1755e4df551fa0e5ce62701e5d96032480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d6e6049dd71b0cbb8e484196ddb70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda1a19b575ed5b3fbe410dcfabdc00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32e13bf39dc966b5c3143d3fb45539483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717fca5e71fab63c88037f1b1fa3aa5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e30f90834250d5501715f2e5f3b14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15838e605263f707ce9639b570774139486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6dc9f1b6923f59ce7ebab163d3f99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b3b756db4d9dca1da25923d55bc69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6194f6e5667dbf473a6894a2d9a57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b73626f90d280843d791da1b83f18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09d0b1724bdf91a54c1349049ae39d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76759421fb4ceb18ef403d778aec0816492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5f5a68090b7e8eea1b4b2bb117aa0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b1fe145c5b4f593e88abeb1225d86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f52ee5f5b4f410c4d5f914185bfd08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837c879799098dc169b115ab62d77fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cefdf020d555336a486739ce9f428d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1732277d8ed670890a19d9ae27ab2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293959dfd7bfbea1c84c70fdcee4e970499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bc610f9c4286f695a40c5d6987d81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5312b8bac1348220ba1f95caab5e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921fcf70126e5a732a3d49b40c8cd2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc4334637f4382ba3d5192d1b1dd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eb9831f4a113cb4da4c8f80b0c654504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b765cd6beaedf343ec62c2862984208505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f9e5a8d9d2ac7abccbf9b3d2c778506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e113716ed88b1f9319894e24077756507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b627d1f8c8591d9795b2a71b58305d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de1122f44212677572ac53b51005db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1981497cee9ca83fbaf292c23c379510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571dbccf3874f35d24c4fc5cf44adcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc256f04267a9143e864a16c54e64b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f472c2f04177b84c42a602b60d996b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6950029f862fff4db4a300c20d3931514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136a08c8bfa9544a512d8624dc1426515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85d312cc30116f7e29114043f961e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8a50a7d8894b760a1b253fdeb14bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc08f7416f15809073522e07dfed46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48b814a70e952e700f95327aff1e1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d819b0b3771f308287c266972af397520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1963443eec610b14850a2b0fcae8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959745ee23b6a01ed31b16a49607ddac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755989eb6c6ab361e38d7add1a51f9d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd65a1fe5f863419f2e06b1c1939ed7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a7d29b69e68568577efa4a9bd473b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03bf0bca502fd3a667105ee221048a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e842f44e0a21a1492515176cefa3671527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa996582c330f788c2d8b39fbef2119528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fe361d9d792d44eeffa75fea2045d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad81427e9b301d6bb3890b796adeace530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b612503ae786fdfd2df898b535889531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b803c6a98a873bd362cc963e34e60e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb6100c03a932cf70a799fb450f19c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6379b4c683918d125e9126af00e4ec8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fc2e0453d1d7e94475b4e4dc72522535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009dff46d5e1372af170c5d39661258536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1be6ecdf99a26b35d9989274f402d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4c329a88c79cf869e29103998cde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74776a8f519ecc843cf0b4e91832b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242b6695218e3f93b9a9a96300b7693540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a3d61f7c5137480b99cf7f7ad664e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4799bf0398b8bc95764cbcc5a0504542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c733b28ee78114ea8bf8f78c6e7f85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d5466d78d3058acdc1eaa4e74f1df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ecf5900e3b5b9724f341417f6c7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a9da1ab7a375b56f800f4d2de8d28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289afc8d6fb0b0ba34c35389697270a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9027fc09d305631427c3e1aff5cbe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9223ee5eb976d4bb106b1f1f49517549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adc3d92aa3e1bbaea793eed6a92180550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a71d43ccecf54db9cc436cb3182850551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b6a441259eb9be3e328b656d18084552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a3a4760c126cbb8359b235ccca213553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a135bdc826ebc69aeff980e77a7d34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e629770fe63e083630ce6d5b5fd07b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137e62b5f61211d2d2142a92b2588a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed3612383723a15664b2d38b85bdc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e08b4fb243924ce51ddfb2d130570558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2d3613d4ea7c5b25a9d5ebd265538559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c1b7aac5fcf869f50bffc468542ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb35fb84197c6b5a918ef6daa3499f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4563ed19cc538962b6f9a37f97038562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f0a593c291609e73b0d8354a011f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed79817ba655b008ea9cf42822a6ff0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d630293589134847aaaacb3986a93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f021ea71bdc9ed80205a02a6698869566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c06fc0bc1b07bf5010e4832d36f86567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5b2101a567a16c327874bcaba90ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411954769d967d0b62223a2edf875ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce5bdf05a359928bb0d468fef03cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a44512cafbec5e045b91b409b7f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930911cc33ce98edf9db07711c1e0e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc664e2b5fec05566294620b2350851573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabda1e63f382737d7d0dfb804ce5683574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ef7e0a3f8199c72bfe307f7aed378575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb356d329f654411859f666a34c88a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac2968dc9c7bd5ef029f6cffe11c2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14170b1266128e5a2ad0b6a315c94390578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11469cd302ac4496eba00d411b2a89d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146926412f9270cd3939ef2d59cfacc4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cb61593668af7344e5535aec322ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23d76e86748d7393edbedcf0c55535582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33ae3c6b68e32e4e9fe5e592a16d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01973bf5bd7e076974590c05c9dd6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61da023e0294cde5e6a7794a047dfe2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7125fd47a5b119795193d8be1e7845586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7a90438e2ebb9ab5a1ec33eaddf2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced89563beca9f4381e1b28604c3abab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b468e882ea1e19c9bd4926279325c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503974f647555f8a448acef6a7e783a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207388b4ba65e0177bdade41cdea7142591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc94daddf83fe21b9b562276686e157592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a5fb8b6e4d86053f3e1e57a7d225c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d44911ce2e705de7b923e59c62df34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72151f50cdbb8c0bdc3e93224eaeb0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653dbca81e8ca247ac9e74bfe6f6f0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649c873ac356b0173081f00b29e6f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6c2e457809cf8d33d584fdb34dfe5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e32d64d72705fdcbec17994a8d314b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651195fb7f3d778548ba9ba17b4822df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb015888fa2fdfe541a0c8bc99dae419601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f744ce2c4546b483f327489ad3aedc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7a202ee6feafb2f341fc68b3b5f24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cdf0dc70ec782b2dfce154a14fcad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3116a9da9952506a42aa4fddbe4ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58626d24c5815d464e41c941248efb94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba619f9ccf4d7ed35cc1b9995bd8540607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5149e0d0fb55d959f3a0fb8c7ad9bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f4b980867046557153397fd5e4602609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91a00f4d447e5709931326782272bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9f8c0a7459d487cec573346dd0b15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec22ac5fafef3ce197b5ad391f0c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a397275e19b3b68719fe0a05c40d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82879ee0f2e33a118bdf9d67e899ac9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fdb1446fde8d59f604ab313f39453615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83433bc27267f6c28c5a3d994a3eda1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082c0e8a846e13ca6324893aa3d378d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851103e5181afd5bb06fc2878c075eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d2cb4feb765f827049d700ae999a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a647afe8d4d323faaf57e776f97b31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b520093e3058af322c351b6781ccc33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4547c82fd1547350f834d9866d2605a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651b3ab40d1744b6b45b252ed76c03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fb8f20137724a2bb255d9f7f66db2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f95e3d52b0fdaba48be912657949f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601608ac20a6bf3dd6d97804ca1dd05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc5415ba3cd0537d1e015ed30f4b25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955b12d8da5914fa64966bf8fa89382628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9ec951adcbe85c8a2afbeb8c12bd5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05265d700769ef1d903617d15a471c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eb516ecc06cf0d190b66339c65c05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40a35573f77bde0958f8bd175d3551632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ec4c4578f11e601794009812e00f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a93513fe027e0f6702868772699d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e8d7b2a4bd57143fcf72e5aefbe99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85688919e5f3860ae8ca7ef2183cee7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfecc9613cfd33fd22a557e47097b8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb878e1ae153ab99f2196bca9e36d12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684017f1f57936ca00fe925f727db12d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3faf4b810bb051b2da62d60084a4f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4a4e17e95b84f9f074422aac3f8c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afae6f32b412b94a6a9c451bbcb3e33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ea5fe5b81dc5916fab7704c727d22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ea84121685a367de506dcb1573772644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746c61b910838ddbde71947c1791808645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068f56b1285b1414efa3bc3c7b2affd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f5f7d40f46a8221c96c716e33cdc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c011bd1a944feb91bf142883d6a4f87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30b62f1f2bc11ef4c0435515f0b8a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53f062c17f6163d8d12667a7d5ffa3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75949dba1f6433786c80041a97348064651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afb577f4b09bb9daec82f85f24ee12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb6d7a15f7451ea8960ff60d3e95f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684f1d09cf03656d537bc06b926edf6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c47c22ceffbb93d2e2eccf445613f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c739984d854df7f369b2b85741459656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c6d138f1d87899252054949624415657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7753912351ddeae584d020bf1a5e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aed63e060dc1e15123f835b2d57a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e73c65c5b5721e14576f7bc092fd4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803bd984c2234189ffdc9b869d79761661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb07e7679c4cbc90c031ac8101837662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e158921749185d36013c4a58e0bd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e27aeeaa2df69c19d5f002e581329664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c768b5f68150354c6659109c55efb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9632558076cc9a9b2af74ceea7f4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010b32ce068e7cb11e590167f5d19a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794168e18a3ebd272ac80821b168a99e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970f86c4b6e4b1b73bd4928049ac908669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa25dc2f2d202c3d0132f4816e65a30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdc02476837ec02a025888614d3559671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ef9b1a8731086eade8b64e158df8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e1a0c666470dce4698cdfb5a98563673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c37cfd2a676dacb8c1b76428e4140674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7b12a4962dc2c7372b01b177dc91b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb2d1e4caf9d3cf32d6bca2e39058a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1100bc031b43d1e8c60ba79714ac27c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcfe35dd1d8f6c1d7075d46fb4efbb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b8ea3bfd409957a85b86beb9cc876679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add65cd4e8061c495ff5c8665f16ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e78840cea6411f5bb7098df30bb53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cc3c0029415644498574a206faf26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228eac4215666cbd651568618c45299683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6814e8eff94d060238b886fae2c0ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026886ec9f024a8fb02da234403f689e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b4e4e14fcf9bf63fc564c9531849686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699cea0746489eb77421992f2dc5e27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb93d6579cef98a7eaa2ebf91f57832688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38c7cbd0a4a9697451f96b5261df5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058da584a85396a7ef87e6437f19284690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f181f164b3ef5cd2fe6cf70f95001b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4b55225fe5ce9c166fd76bbeb0e7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4a9ab41a77c5a2e74349a63c397e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4f71ca440449861d405b5d64984c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59c77d3cf8411e12961d96ef248445695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc673116f071dcd748d15568b6a644d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa89448af5937e45b4f7e2b35a41d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adffbe8edbb6d04cdb585003e9a5caa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a36d3fc76c4d22a05d32d260df300a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f7ba14c81e9918d88221112f77523700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e70098222e7662c921a6d1026ed5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af06345b1d748e9a7b7b86eb1dc0fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789cf2991a24e8b4787800566bcff73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4067c0105a9d624b2fd4bc01ce0d71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da332dbf545e1de798012ba8227c3b8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc844382dab20efc6584a351f0e5e38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d0fe1a69729f21b8220724e1658f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d1ca743f2a07ba381d15371ac1d2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff98c653293fb9f7e8c4ce0f392199709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570848487c20f6928a5c3ca1188525ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7de9b3ec6fd6e7730b5181affb5b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab928f384e8fc8c23a099c7c789d8a53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1ead1b0ff7ee5c3b961a8cc6b3b2d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5006ff325131482014d2b280aec86f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11f30edb074abbf3e7b1cf21ab8269715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d390b388fd97d8912d168a18d7014716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094074a523743387bb65640c1cd0951b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d3f449e2737563803964b0f26c88c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edf77dc65681dc40b4c588b80622bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b7128630317f63c80c65f521d379b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119da50e6c0c584dedc31f53318b445721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfbeb30c0a21d9f68f213fa31026c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bd027871dc9a8159f94bf971df9d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0270c8ec602932f39a6cedf2639a070724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53725b9551e33f624f1e110dc372f960725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951cd5a4216ba31af53092773733877726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827817cc3240bd8ad721065fe0a70051727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ebb4d13516eee93ab448bcd1c3996728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1043e6e285fff7a8e8db8d5372bc8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22049c0bcacbeb296ac3774ec2c3e7c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885085e7514d474f896b720b5fa5c7ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fb5a866e580008660a06646a75bf7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc00c474ef04ce721c69fe7237665a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81953a70595e4481ccccc066d5315978734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f368fb0f988894094c29d3ed1c001f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee0f21c6baa89cb28512affbdb3dd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dea0b60d4e7add3b9c911640ad645f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8101cb4740930b4ed2eb06eb92dac6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363704700a887c0db0adf41b291b5e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c287e6ed4feae4acece5adffe4432c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc80ae511fc79f3c1c37b4c07791393741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc83f32c027f8ff41e20e44d82b3d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d1353b4909d35e9924588d5aada7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce944d9e63cadfcb2251d4372acadb5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cddb706f31e8e938ece9311120a1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e627e563a8b911ed4023928221c7a7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fea34ad7563c8c244ab68b07a4111747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5030ab3985e1d0ee9cc6f597dc0d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cce919c51c73c95436cdeafdd572e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2d61ccf52d1a38c5cb13b04df2e09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477451b7e83cb4acd790e744442586bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6309ed3852c270c9edbcb103beba937752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06529ec9218c7a64e34d56ef1d3d7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83096da2e8099db75866da7b22f7bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464552fdd86218ab40818a43a5c66fe2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a168a8c88b99cff05b796ed46fdc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb6ec675dbf82e379190e12da0c26e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae1a926bbf56c9db8704bf3424b42b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816ae664a17143298b99c252b05ee08759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7844062e9e8f557aa169df4f91a2e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826698b50882eca6f95b4089d455507761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac42c6661a230e2528a8048558652f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc345bb6d8c0ae3abf435c6f22d1d35c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874fe14f467dd41588c7aaa456e8e3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8971bfcd771c2c82e6993fd86e168f2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584f895fba4e2c30b1b628d61beb54c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c555cbb9a2a3f411667fc26fee5cf0a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04563f9833e002d93d543be5a0ac16c8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ad7bb173eff37df6f0508415bc271769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a6e77ddde7bf4d0e0cb13a850da60770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156ef97f9ba792e974c35178ce3f822771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6e1a32abc38a25cc0b58cfe082c82772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2695e7ba0373e66d05259663db1aa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c466c8e4fc807f52add21db57daa42774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf1f3e3091eb562d51ea414948fe60775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aa5e1288e1bbf88d77153e175b94d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef77e5af86aadf8badef13c977943d777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9555b99cc4dabac463fc0a13619e0fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babdda2bcf27f47abff68d995ac90762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd226cee3027ed8e3594844ff6190323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3639f8c7b32c2a5fef50b88f23b10c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c33d4040676c155dbe128cdf34f685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24194a814343396e814aedada6e82c506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75b6312efa8f97837b8add152238417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0436a87bbc5440fdc40b22a79aee88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65f5ea657f8bed4689fc82535350b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dd09001f78d8f2f1ed4b59b986b6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b755e93247ce3c8dbf6f320f09cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc95cc084a847188f905e8ddcb80a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a30c4bc86b4d8fbb56ef368611a9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c82b2324ba2d25dea12e29e2f3fe1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b08ebe786328f9167c8a6505a98be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac4f8c1047e2d6f218967a968eee7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141a4289be39ea331ad579a87b989d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32b1260935351b428e5bf7575023df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829c17f3ddf2c0b592f199e83d0815e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd03c857ddf1a1d94b25a51848a87520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7f23fa18590574e666fdfa134c29321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c7312c43d243f2e1344b5c58686c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4bc5fca0bacb4191bdb316236243d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a28854384cf95965e438d7f6997ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac220085cdcfae469d6eb29ca81c4cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f11a55de44e4b3a0857313510b0bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9ea1880f333bf701172ce7df2ad0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d064b5055377002df5a26440a93928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8ece66b3338c0d99dec3015ec397729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b8eb99d3072646694424cf934c27e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11556a8313d88334dd45c6497c3ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e1813b01b5cedff8f33aa4df558a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c837abce2cd8aa82e1b39db1f31d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02855a6a404fe3e29af13a638884d9af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf144384bcea3789b5e5720dafdf9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec7a3d961e8223ca99a3baf9ec747936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27bb5fb21671f02e69eccb6dc8615737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185a0e3482c398c7d59e415429fd81638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41006368353880fca8df1f2e1c56500939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26fe7627605aaa0778780fbc15978f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033d14ab2efcf030d01ce5205eb1c3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b17e69b7d51d5866a89a90b4e236e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9b5759f9e7cda5e8dcd0c990494db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58038c85d04525c493b21ec15eef1bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd2211f712c7d776def3c82eb5456c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f2038ecd5a03758ffde6c0d35cb0f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bada268441f0644e43361d4ba0fb7e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968ecedf60481f99f4c438b6dc46cf448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63829e7e8563c8b280633413e6e48a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0699c500a8cac1c4b5cf605c0586b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e251932a75e53b9145b352ba27880e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839110a7485373740d8f2eecde9c8a5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02478f0bb59f04bad882c6cc07864d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689ea1340d9ae70873de47a153ee20354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b5153deb23dc9528bbe2e2cb0d90755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6fceb4a898a60dd17093d33132ddd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16461e43762470242a3309c6aaf591957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179df7b71d4df473234b2905b3efb38458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613355c25f2bc5949eb4693bf5c264e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80528d9d67e8400c3cf795c299ddcd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f0503ffa7926f75f90de9a363e8bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6a1985aa4e6b32a1801cdd85b80f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4e44e4f62185c1271c50cca767bd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c9e5eacf8c31e85a1fdb9ca295cd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee547feebc77152dd8b82a605c7e404b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb8c75dbcd311fab7c12444cf9f30066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90882ff4f29d661610274b52b4de56d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ec05eac25c828d166a421c124d1f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed0f042ee4bb46d183b0c8178e621b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1003404b7d8b0d981e2378c279d2a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d519227208c3e0056f448dffcfbbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f95a991d8d26fe3a6be930a0aae4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0198e7642e4963d787ab22d2c1ffb4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cbefd6b0f275ab1032c080386440d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e3ccd1447939404adcb18bf99ff7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3c82406ee78cba3ab0ba829d31b2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e06c88b4ccef7cb231ae3a8b62521e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0191f632d8592badde9fea7c295078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce50598a31616ac077bc566ddc22bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfd5297dd2b8045ede0605c523901180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9408bf80a18055c68928cc402b069e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35adfe3d66b1719bbbc19f35274f36082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad1e0ee1c5e33321f128941749c57583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4950599d2bdd04da78c4ccdea43c3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be4e4e9d1ffab6ebb072824074a19085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eeb6357cb930dde97148d374c7e3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aee0d4f81221467aa2de499b431e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2c708b1a6aef3ecb2dd12e024077c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a53720941da78f354443b6b95ab2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed549f3dcdef3b6b6213f8a00e1e12090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca367776568a13494e53b3664d634c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042a41d15cd01407c57bea4952ac21592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308ab1d4e9756e4128345a34438653793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018362f72fc7fe03319130c0c85077c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfe9c9825f7853392367b9fa88883295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d30b05760c8ab65db31ab8e785d2f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733741a76ff76af181408a0253a9dbd297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a505d1f0cef7ebf3af5cab76984514c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba854d3d4856414146522f36fc4ed8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b5a0f7d03869ef43972c4aab18c4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da610cbb49951f7d2fa3536e3211e75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba009404938386d2babeb22deb2f06f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd28d783e1a870491312f10c5444700103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f160a6f313de3fd849632b74f3f6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92d36b003ff928823e16d8d9246791105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1224a6a0d603dafe4331d95a3f8cad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c421dbdc9d812663ca36d606c1eb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaacff00da82be57d2dcfd5bf3af35f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06df55178a26534903cdd03f9ad13f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b878db59eb0a9bc728bf6d9df80bc56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769a5ea628075413a76e9fc7a49165a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a30c3e923f2a213841ddd90f89126112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347489fd88a75bb10b599428710fce6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af40021e5d52aad9fd599ee5ca00382114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8446b8a9d8fb8630752a455743fdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016675a16e57983437e0aee6e8d9e60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42919fdadf698c9d34cb54f22b45d12f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77090e6cc7d376063e1d5089d2a4acac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91156c43e31fb984a1d8113dba9b3fef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59530bb465af87eec185caad69fb4baa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46ccfedf2c34ccfa4d598e451ca354121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df447075305aea512b4a5476b8a1a04d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c791d80e39acc15e93ecac6a7a5a4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eae56624c50c3ce96ef34e703a042d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3a17b696db82030bec7fd068cabf0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec192fde675277b0d346b6667c4b04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340c58dbce0d7d9be0bb19f5bb26c1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac664948523865ef59983fd08de5f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d48e6f60afb8001beebf4b6c7a754129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f1bbe160623d7d33f685b841e7cb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9178cf283b0e6529a6f941084a668131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c3c4c34e92f408f6cd0219f3ecc74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c834265458ce7bb57de24f35e7243133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e80da13977a826e342bc10741fe4bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aec528706edb5fcb6ce712457753d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46bafafed88a11ca86b04659b3656c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4b142ac9518cad73f0de2bd335ba0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0879dea91ed52c9f2f49c5246851d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623a1a55c433bf073ede38ef72e3c8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2eebdd9fb8fda5ef682106ff523eb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a127cc7b220a832002f8041068cd6d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e81765759d7725942e8889b5a99de5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc7cb89458e309d573bc5622dec889143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b094bd37c4fdfb93bac4a2304b140144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a994378e6ad629985b362ba27b634c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d1fb0b27938711d4c434cb628e036146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8926a79fd9edcd35a03619f15076f58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d79249ed11e52fb827c74ffe0da8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d2d7a770a951cd66b3550c9fe0afe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aed8edbc69e15b5893c5a9ceab8875150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4322b83d194b95e576ca6b2c6c271c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b1e8924eb14c861d4e29fecdac9b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29b68e78462a80e84f4c70258114dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b204cd675d445542fd49afd3ea5dad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be962945ff8c341d4de64207f5b1b86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6925939ee81406a1931df31c9c9ffc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b20ad909c293c638508297ffa06f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17212f80da94b201627295ec877cd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9561b4b85297d594020ecce5a96c0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306e2f2eca9026d44069f8184c1ce4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5652b15f93a60f84ef81776d8db802161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c3c79702ea279cc913fb656a67460162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbb20e586ddf404174db58f96f0b38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fda4250f7d10f84391ebcf81ee258164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6260c277af1077f5b41e13276402df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7e7b6805c9385209181a0c8450954166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77d24acaa22cfda9c10cad992c46f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093963a7d573fc0e9958070a55de6d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3b251dacb91199f0d9b37ed63465d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20184f14e4f054b8ffc18d5579e5900f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180d3d27d0515b67c9a2fc77e2a44e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcb1aff4cfd5b408f59f353aa0a199172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadad47709d7cb803b78b26bb054ced173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62d9ae11c0cbbac3cccf8d0e36dec5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb228d5483e68b5a75bbb9c9e60e4b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6921b9b26ca83bbb3297930fcbfe351176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e69edb00e504ed0ea17a9a408dd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b43c4c46dc45bfcbc05e54e99ff1c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff93855f805127d25e847e5471052a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40f7bf59fad505e6d2522ede7965bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827db53d64326631ca3c6bd0d0a4656181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90694c4da23970faeed91ae18623fc96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607f743273867592dd1abbd1e7be5ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27188c0401596a6cbcd1fd5c537f5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ccace92b00943b80ef65ff7c79a00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaae9581f7e02c7a0745e6b3d46b785186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27334a2e5d951ce5bd75a1651e3a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80d1a4fddf88b20f15e9f126592b12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db325ee9bd7dcd9696463bde421d8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626806000791e279f6b57b93c955e726190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880e8b240f39be6b6f3cf36cd0fe649191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8989db768bd8758b571637f90960ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa2995bc54bd52c2eafc0d2c8af44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fcb0e9c34f4db42e80d7ca7121748194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adbb0b145b095fc8a7d1db6671e398195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbceff6a566872e87f66c3031d3d48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec665788fd0fb1e233d381ec893ebf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17c225cec134ff978de83bf9981869198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe9fb4a017f965442e6e735f3b3b53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb1b606b1443c6cf7e5322500ae0da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb8e645e543ebc7912f37292fdc129201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c576c82fa2084c9fa2148eb8bac03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd804b35c1a31b2d3483fef1ce9248203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7333a99d02302fc4963ef507d58f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dfbe33f95fda4c037d1c17492674f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5243ac70ea659f929775001935458206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14357694c1518b8eab55960f7d03e782207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f67245ade64230e8192f4e5d24815208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a29d23ffabf5cceac4c4868eac6793209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25ca2cffdf3bb99737cbafa5e08013210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107267eba9c449579a400d3dd40c68f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39045de3828de1bc3aee33970dd00a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6415d2970b73eece7a0dcfc624149213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab7cea230cf3448dde4904a223c6db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab84841a398fa040a568370a034c81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1707450a1eaf044fe25c1eaf18df91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b544c27b09d648c7500f135c83e0c30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909b7c037c7e5edd8b995641bc4af04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1386ad572efb9ff1b5ded350b683f61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b913a3c2f15fdaaad793deb230c8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af70f7af981cb04bb8723a9008987221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08c44c4461fdbdd5739428b7b65e3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a354bc22892c1b80dc2d1d3255e840a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7a62215f56b863bbb4be7bd1072e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0667bd28cfb0e361c394cf9332d15b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717e0e545a3e81144cc353288212db7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18819fdbe90773f518f2ff4f3c4fc7d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e09e816bceb4b38b0356a57fd82e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcd5eb7508d84c954e7694bdb10865229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8b8dc169660eeac0783cafcad6536230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f2bcc09332db6a5fe757851cb1e8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872b64e1331503f4b354b6eb8ef267b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb5d91ceecd8138a6d20ed1723566233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300cafa8b15cfd9413b436c2da0bf3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa6c9000b42a2756d0b8d497ea5368235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78169a405ee06351d1e6900e98821a93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff103f0f79e13fcd9d700a22791d684237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80dffb887272318c96bd95b3783a99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940d251ba9be120471b99e740b6ba4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bf3e95f84ec1055ea0790fb017ef6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ab80db56e5869a3ff14e4c85fe0ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9eaf57b5b9480a6cd93b7d223b978242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b15e5740dcab70ef20603cf9bbf077243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2923743bd447d7feb479b1469c8ff8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14cc68641f0d483dc05aec509d8856245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d71070f3d9542455db720a97ad7a60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eb4c3009fdf4e024a2194928f5ed8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a6313930eaaa501de2f8211e00263248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d20aaecc20b9a9cbe76932d38428eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d18bf0e4323a1b7d84b7a9de22d5d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a7504ce21ca94ae04e6f89ae939ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e73c84c8ee6e8ed8b65e435f696eaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aed12104b00506be4a5fc56291989253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4662051ad96726cbf36737a62471255254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311e7943d55bd73fe463dcbba0d926d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4642cfe300f5f0ee47ffd222267b6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f4106299fd2b33430efb132c84033257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3213a564c6d26b4f55e6ad3fad82c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ec8145c2c1c4f355763442560af1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739f93acc22614574728d2cddd7c4e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e48f7fe9477fbc4c64ecefd1205763261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8656f3867427aed2b45d491297e82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a5dc05860efd8ebf736c686a93886263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c4edc996e7f5aa8797bf66f378422264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6f46f0ea8a58c0cc3d5a04a8b668b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181b94106e19b90af2864b9a4c906e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fdc240ebc71e310d77ff5075ae3d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288560f152e59982f930df456095adde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b8a78c16cdddfb1ad37a5df4dc3a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70238f8cab738575d2f0c7d9e4608197270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35835c8b23fb1f1bc6142d462318703271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f882d8f9366e2d7a0916c72d06d9b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6e3bfc4efd09cba5090ce35fb1ff3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a5b7644df273748d6af0216cd1500274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cce5eae6f4496e4b20dcfe0e4e4a97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdd0defd63f116635eab6d81733c7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897037d87379bce67979f27e8c34e3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5af804d79b173826aea1849242a3dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e653991e2f8e334578495209cbe823279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73f630b2e11407fe798bcd4e7af140280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa484e329d34340a529bd9484e9b4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa88b327b749d65732489553271d6fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e3d841361029388a2e68ae7c46734283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6704232f3f64110bc6cd04304b1e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8db02bd669410be5b55818ac9b2b88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3fd6717de27ff485358eb89a705e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65497140a71e54595b6625581725874287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb241baf8384a99764019c2b0706d266288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892dfba1825e0dbdc5781e3d3874e68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1984216a8f86b001e24051068f3906290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e04e849c070d7ad7a63292e0f4269291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eb1743ce5eafce21a2a14b02b8577292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d4df9163ec725c48f2244c2776824293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94348c7aeff4ee824850cf0e773dd6f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c6b2ecc9dcf4b18a292c48118e02e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59389072eb044c6bcfdd3a45dc549ef0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78904672da21eb2ba41210f12dcfc07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15471dd786dce4c4d11270fdb982d1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03115a757c481684857f39ca890f7f83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6495d28ccd8c4ac587567a2e55c665300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f9e93eedf40cf658128f5da072cef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1c83a36cb0b4f2d1006137922a3e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290fc53f3521f0b5103d3786ce6508c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb5183d74f9d36a6e95d0fd82851b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27db128c90f7e4d7de777f4a5bff61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b2866848c785df45528efcb0075b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ca2b80de360ced6a5f094fc8d0919307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c711c7aa71fd0e40b011b6cf8da94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185477b42d4a76f8dbf012431159f0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0975636b2b968a552e96b599d8cc167310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b0418b909883b6fdde0d511fd9650311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55375fb453eea7dfb14e96bd7eed9040312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946180038ec66f06c55794b2b2ed9a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d0aef5d1c59be1672ac4ac7a88ae5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bde56af4418e89bb0135cae12fbe7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6aa6386cdc5f5fdf2b653e7ba69b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18803ab063c50a48b8b061ef06cd0d52317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468915c6a4443652cff0aae4913c8887318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd86cd3214bae8a6818455cba8044319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052d02245cffaf5dd67b3a68b7be6c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008b14dc38a69ec8f6c473ede42e9c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e955230ed500007e8bd99700ebb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b28c24fa7091d46a7841e72e8f367c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba327ed7403f96fd099a19ed513d051e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcb0c5468529336af0575785c60f36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96709da7e4dd06e8670ed4cd35c21d23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ff7b1b2b6b4022f58809df74c689327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42b64911ffb1a5a8b66cedcb340820328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4547fbf42a73a919901c88329bd9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead162c1eef11c722bb624246f40b8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102574a6760ed35cb5316582b35a144331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a86373103453ef580fc5866bba40a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb628d5925151913983c1dfd2eb2e9be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50be4562ec3258bc3ef69d9fb535061334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442268b89a2e9f1398882ba6284cfe93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66824e6978231339c8adfc0766f00079336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e5fe7488bcd5da610a744a9074cdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65a01cbcc5cc22b796afeab4d42763338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95f54d8696819a85b2ac568177cfae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2ee4698b412577cc7e172df3842a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8480037f2e3d1e4192d4a753b6c9af8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663b527572333ceffc742fcd162d3a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fee44f79588cde674cfdfad962f0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc21992501f3197f1274cb667676b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457ec87afb5fa5801e0eb33b8117382345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628cb24e44c8a448ff86804bc1def81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76247f79d52e4a018e000b9a0f3a22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658d6f3ae0c665658cfcdd627535e5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd853a15adcdf27ce359228a02c62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4486248becbcd56a9e7586b0f24a42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026253ebccf656114f4c0273cc633a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f7c14e13f206607d480b50d60d742352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d391876f525d5b06c56a15ccf841f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90001cc9ed55d29138f25f351c24bd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1969f70301815e5b3dc21148d4f939355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c53995010354e5fd71729d724eb10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6b1060f7c4c6c718b1b6c40a6758d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18944ba7a6afe206e899757debe75c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327c15a0a87946a0343649c687d83c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f3963450b51c92de13ca07a9288d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cb2f98766c88891af24e5d664e170361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca89fdc092d93489cb8792e081eaeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd532135e6866d1fb2d2765827185296363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b17ddd19c4fe13fa7ba8cf1f1229f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e631be91164f756af6f14597d75852365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d9f4df9a79ae0a3252a01d2e5143a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5a46f0d535cfb81432d0f6a4545f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbab889772b3adf53370f4ed58dea4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d13eb071a5bd7518fec204b9c0c99b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862f72b8c70bcdf109e2a95bac262e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b65a0a8755f25b7d3082b3f3f13dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa13ecadde50b97822f3545256e3a28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea426431198f844d0e8a4819c2163007373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c7363210fa50b54001fd2415a4b8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc6527b2cb9268b9d7b35c9112a306375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a95c3a088de96243c2e0a3de41ac6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc4616599b58f52a8ff6c7143ecf8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aa683735e980984e2d17d5b8b43c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4c80777449d18a2448a9c1a8900f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226990c723cedafbbe59551317f767a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d5b75eb48b8e26e7171c77d332009381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f68c1f3500f6ade2228b27a4d0fb0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5b977109896cb0143534b8c178636383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc47fa2b8987682e98ab693ad67cb15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbd261b9a4e9f9ed5d84ce40bfda07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd393a59bcc0e541f9e6bb39a1b4b164386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c175e981971e5005a9072e08f633957387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63aa6a0a2a471a658366428d5b0cb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed7f6ee8f21a8f7036a8f6a733ecf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb761182d236b47f6bfcd9756e35751390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b5380bc8828650d878abe9ceb47df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11033e6b4ecbf52d5bcdce5505540a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8945a483e912f250e4941917f25cd88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c498d4983a87406105042ff71681d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbf252b77fa3893ad749ccc6004de8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff88b358f58d08eb6835fcbcea6b71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7c5c831f0d958dbe612ee4f474e7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e773f43afcd554f482b79bc939ed91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276eceb1e2623df4d675510e04cd5c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea623c2c82a5061bcc81d2997ef0cdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02909df613bfdcbd6ab1cae73540fb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281ef02d9a7b00c8ce198f2d5b193d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb04a3ca76cbcb64556b5bf39d85027403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44ba4b72b1bae24918792c6564118404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f046da72e3d2f6c1f1ce4635e9d6ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dafca5ee6c2667a60e59f69013ca4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911ab9f236daf6b97661f5bbcf496f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5abc54cff09331ab3d73459f95008d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7a16118fc560320f68eabb091680a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0477f43f42c6d42434f62d246a55f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa6b525ef60a4e3900b4a70b6da66e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5e0d52983371da9a7ad72fcd59d06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942421ea6c7431a6a0a66586876fb2d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09569242607785f85abbefee42e33ddd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544abc1bbba5f9a3715353e1a92c320415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba09adec547e6086324a5794f4357c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f50fd77f1db235e88c4b0579fa60f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876c5c4e2c9ab8e0a1eefd5282b04eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a7ee67a4c4bf617ea7bc68826cfb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea961a3fdd620053f06bb442df333840420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed5c67ef68dff697804059fcfffe13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf3eb5bc07490a8fc36eccd55a03d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadcc8f00de0dfc05999df7011b8322423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212367504ff1dec6c50c794112cdcb29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fd7a1f805fc056eda8f5b4f228230425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca56df2eef1ce8a6b66dd0feacd23b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168bbe5e86837ff05154d014241760f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201071da303ef848286deb4e2575761428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1a233beb675d09192f70e38eb6196429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5731d16648d5ef4af57ccf62a743961430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581d7ac2748a94f0a3dbcd683dd40b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c62a43efde9bcdae791784e097510432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2e87db5788e2b903d7fff95d595d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a4dbad5acb5c9e97b25db3028d8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c5e2b0d79dc037198aeeaaa0062d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c7831ca6bcf6cd95f9e30b7429700436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bb77666dad530a3e0780c06708762437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191150900842b6d23eb99a462f8e3992438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daf165c2dd50e65c880dae04edfbb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799d53c9587563cf4c8e328c92b976f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c459c8afc9592e4e936f5b5ad17e917441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab39108ad530595cbea96da57c27e24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e2639370bb96477eeda9891c697c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000755eb39bc2350022b4c6659200a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e752d5bd7410eb252dac918832183445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19288271488e2cf5d764eb4bb2c45c39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f5c00d4d440b3ffebb6f3f85ba3dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567771918faa42096bea51c0b4262e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de619121942d2754f20f46916da91bcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cd011fb17054ec0dd1804ed8f7361450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5741426e131ce591106d3ab1c8de7be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26194f9ec258b74138058cf9b2c86f21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9410de6ea73c861ab6631740b40df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7d8c38eced958d4f72f6528a7c4b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210e2873e65b3b2df3bd2dbf4dfa553455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412278c1bf9ac868dfa08ef1121a7a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034a3ac9860a3d5eeac22cc8acc2d77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576a483e6a1562543ee0be13cf86972458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea409223097ae9f20e0796ed9c588459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cfbfca10350035b806da0f493d007460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4297fd4a26be68cfd29845f8a9a72c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34683ca9068a4385d6ea740e1a495ad4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae7e8c9bc6a5680067fee65e41ec3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8022d85d305b427c0e4a8a102a0b2fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f09fdce672b23136b34df41f04dd49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984fd54e6aee2e56de7ca693d3e3328466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acf1535d3fe998129b3271c4863402467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977f8129f98fc09e5424df030a46c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a190722f3b7d30e2998e91eac2894469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5dee4a8317a7aadcc3475d3983899470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068686610f64d2b3d6a63431305af4bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e635ad8fb6e12d9438c79bf4e1a5393472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5084da566ba3c8443170a341251c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae5ba9b42928810f544db833f98231474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fab55eb75c98697251c022e6b5d144475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f5586a496547b353b387a73f4fa35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748ecb53a8aef85e85536b0a990810c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1f81ea585a172abac9ea464414283478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38734290fc386f76d4572355707329479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbc1ccfa6d52b2ee0b2f901094cde0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d966b76e433d373910dc94322de2aba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e889a3198d352ffbfae623577d969d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26456767b5ba5197aeb8d916bb6f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585528694e68bb3094d37cdd942d738d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01287c938924c1b00425002531f1b57f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13ae52401496676fa8f48ff27456fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4c1f90c2868f0660f9af49f0a7fa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501fd345d8ae85d23720d32cbffdebf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bdb0b67b1bb4634387c36fe869f2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d07813f7bcfdeb5ab9ada8b0f19d3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dd65a710ba71280dbc407686c402a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de10c9fcf96b7cc1e84fc7096d22afd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff479ea0c6984496967ae95008833ba7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470617fb4078fb42d23dacffe239de4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ea06fb4977914e07c692e068f4ffe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd01e2dd2b51a5adb3b7e98e4fde4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc27ba73f1d18b89cbdc7262871a2f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7ffc565454c93ba0f0fb4d5ee1dec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039042ab1a03179a2ec4eb14c710b400499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce9b3a85589aad07334c5cfbc7cb19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f8f30652ddd188fc6bfa929b2d69f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b68300de55784dd42085d038dbee68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85651c7524e2a328351c84d1c149053b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73862de3aee03d2b663aba8cde734b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f8f50356acd1243e32f3ad6adfdca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d48b5ffb57c0d3f2e0a5f8f56481a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827f8263417533add5468adeaf31859507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024352a43b870696e258ae9297fadc4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10242d9c5a3beadb38fc63f463f194509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f97ed90a3f8999e1f1d7ca660a9cd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff217ce891047ef605d278365cf1286511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade6d170364de00e0da4f27b9334da5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452babd5f7ec81a55a5bebc54c3a792513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b77718e5c2186845612c4f0a47eb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf862ead2fbcfae7b522c624bd5dc097515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fda0214a47c40eb11139e05e5839bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00047112678df7dcdb230bc0a684785f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cacd0db532058908acf3a1efd33952518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacea2c8e55b320aa79a68a7b089edb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ad71053a086de9285951db8207f5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173ce9a036d271206697d4ee2a6dd91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83840f7c9aa9ae596ef8d2753ed464c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497a8894bc4c41ecedd9b85287a465f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfdf6a0198a809f09599ef6bfd9a6c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c253cd09800046abac871e3d503027525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c567373fa83d15843f1e6de38b3fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eb43d8752764ca2bbde20ba788d01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b5d0c0cbb556ae844be64ca8d2da9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc45a763019ebdea1c6c86dec1c08e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef08cc8ade1da3d948acd474627843530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ec2bb0800ccfb8b048eb1392dfbe2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf690c07d3d3b9192647a0b62bea6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d2d49e4e0a64b0700f0a64e79d078533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913449b457cadd27ad90b8a9e21bd37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1c4f27e0d981156262c0c20358806535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ca23b8471bea9afa02c4f22ede0a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595bca3ab8257febb060aac15245055537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c7937a77cd344c4365c9f0a1a8d14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8884b22b8e5d24d5086d69da74f2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a686ac69f25a3d1f0f4a036b69b6b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f983c276f70e4711c492ac207c313541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b1763efd856d827763210159976e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8576adb1a74e81e7e49fb505b75058543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09717499691e529c697de709ac103ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ed27cf437effc3c3ecb6a8adc7690545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffa3c4a83c7fe7d9cbc0faae947ec8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963631dca4b1b073eec4675aa8a77c3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300a270dab2dfd8fc70601a8134bbbb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a4751e73aa107ccbce8755c4ae9b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f97fef61abb9f9c40840d6c3306790550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd2cda4d2dbd1bace0c649bc6d1e70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56deae330426097d9c98c6eec03db1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faa64a91973256e84f3fa6d9e963f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f5ca75dc4ec42096ab6c25c65a3c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ae52b48f930b0202a5b6842086315555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d387e7771f4458d32ac116d0870f777556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b5ad602b870dfc2fd6431bad0505f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df8dc1c43f73ce713555ce7738230a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6b955ca95d954cb411b9e4dc86502559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc1f6e0d517f6b211d25379820b68b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6a594b2e9b159dbbc177a4e2ddcab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79732edb543f59b989193cca59bc1fd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ad23cb578669c336085860888cebd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa265c32e0685f5251aa8947b017748564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e52eb75c09ae7a8f3740e47dcd99d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a043309c0d5c266fca6216a471d18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d4e6077461fd23db825f4de8d034c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6504e5a68d6f4a9a5fd4625026f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ecf5881289929429ddb21ed0a46d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f22be5e9dd6423bb86f8ff48a5b6e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3aab595c24111acd5e1ab1338e6fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766aa9dd24ed4fc5d4b1cf7a3e31107572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93f3c3cfbaa6a88ee6e05396b3331573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba43455debed86cd8527858e770dcdb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b46f8495fc835c499dc7c17bfd7d50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc239d7f3c9a61b3781fed0f673ee8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c67e61ec8ba240d040941fa4693ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03680e9fb62d55baa6861a295b46a373578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d5b322f963a39a99af51401fac1be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dff457a9f0b0307d73e9d82c7d80f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b054bd0a06255b014373e816c081e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96649b824b389182713bac5950b0384582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698b19e6996022fb313ad896d88ccea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39b54a4ac05cf38d572c5ed6f396b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0d3f992ca0270dbcc92574ae68b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73536b01ebeabf65368d0066edf794586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db313676631fa673cbc74250167ec941587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fe7c6e8a98e4d048619a65fd21591588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73280d1481d3a0d28a4e42c93bab527589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02405ffe8ac54d30c13d5e68094fb38d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e69d6a31d6405a4bde49eb3681f2f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539612a89afd80eee230132f83e4523592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933fa8bf13d683932454417c3430037593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e84c0127ae747ec922d6e25c665c93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be3f506a4cb2680ed91a7c6ea088d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1b14b892fc3b66099a7c35d703114596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c42b665b4e5ee77d2a69dfe72888cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be49e1e141034ecfb72fb937ea2050598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01b3728ab973d24e60918c97b0a0f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5086ef02e7bfcb71001fe5119a275e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5bdbd9bbb4eda231bfba6fe0158f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e083dec6c83d413145184a80d1ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf3f7540e0fc94ed694dd1883f1015603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8433bee0ad71a5b1680d8040fe02264604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9607302a82f90d0595d963dccbe76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064ed13bbfcc6ec43d8a8f6af977673606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d5d5ee72c7bd7e034404f6215f057607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35795128df1083bf9b8bf8780b48e969608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaeb7bcb6dd6641f186eb3d18f599d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8b66b9e95e2826bc32b3bd97e302c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be07d864dfa77a004c33669f365c15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc9e8d93f1ab9451c436e3c553e2df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e43f8b603fe3b0f2d485d4d37a4ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d1fb1c3a67b695f3f6be5a0f0476e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184b8bb20b0c22a9053e801a81a3586615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14181c7c95c20780862882fc5774df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe1c9185a81ae78f47ba473e01e3e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d0228a68f18c447d1c80a288cbf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056a0d829e139c490e0f1e0e731e9ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d119cf15ebe57e1438de3dd42a46f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770fc0e3fcc842c7a88e793fdd59b82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dd5551fd6315f5075c97d91c276d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8710bb995b4b4015ebb966848748d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39060d05d5782112e78b4a368486e6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94e0b7fb23cfee8c1ab476caeecc1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04348c78a57799c3dd0c34b90db30031626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e91abc6f5d03521c41d963d9f03c98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219331405f34a817cf42d7d9da1ac3c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca0a62b61d2ae64f2d05f67fe69f52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c152446b391a6295e3cf27e7ae08ce9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22a83ce160052fcfe4eb642257572e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec532d824b4564605555ade0ad6087e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cbb03e98754ab8c22850edc521d5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7c745bf260b30dcb60df7a71d65fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983122acbaca868d7fe700cbbb7b08f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428258e0b9a2ec53e226b6be55ffbab2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4aafded20efc55f38978e590605c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82604ba5817c8c45f45e7573a5588281638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a198af75e7b21201d1bbd54c0f609a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66946b3e99e975f1ec0b6f90b7f53322640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3302af0248a42beea2b1f9ea97e62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4142152019fa1d119b954d9243ac65a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fe1e88fe87b8acf4149e49e421f40643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d34071a7097fd26e3b1849e74554644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c20e3c90da16f59cbb54c3a415e47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53374f84281abcf3041812fe85c157ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300972b5b538dea7ed606e0630ba50c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b70bcc7fc4215d53ba5072bd197d5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fefd7e5291368e0442ca56c8beae73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f6467eb0813da5406634b575eb739650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428158aea03b23ef2145df75d6d99d0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a1f601188a4e3dc9a9f6c7b62e61a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6a36d578614de0bcbea1c9bcc85f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180a3eb21814504319f3557f8837724654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447524750a3226b14f29afa06fa5ea2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dd69864c31a2a9f9c39b1120af310656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7113e3cbba1b68b60c5f1d67a9cb11e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad93cd5a449f1e234762698343864c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdcaf5632a17c4407ba38389fcd952659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea528eaae313f1d33ea1918b88a69770660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001d75c6b60450646bbca9a662c57aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f978cef76186de2c22e750675bf37e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de70cda0fd1ef66434c09b5f05a3a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8b2c3c2388e0c1ea3bc01c6893ab5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4025e10458033d80d1ca77838d270665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d39a3034a62072acdb57937266e8c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357b884a6365f3add2f2a09cff4c8dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449d10f35ed65f1dcbe1825417907e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181df21c29a984e8851efd13fa435060669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22a80a98afb1660eddc6e87b546a8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21223fc63e2a78953bb39eb8397ed9e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332da7363b6a03e853907e5870795b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657864487edfcb9960aff6f57581c62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827af67b98582ced6b277daf4bd7e47674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9202c8e748e3eb2c39b566731a10d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402043baf1d5987f1125d1c90e30e3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17324219f6d9253c472dc6af4312ca6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0f56d562d619372bb5ca0a85cd8fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ec920b6ea1cbf83c00fb6be84f39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ed5706dd895fd9f1db902e83edf2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371c181ed6e4e8ba9c7b57085d43df7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a87033345915e925a5815879554150682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd75f95e31aaeeae7c3ffe80f7c79f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb81f787c7162e616018661fb8e7b0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e62353f7be756e11a91992c500f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccde363442da792fecc495a212c146686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82754d84e16e9a06eb933ba29eee2744687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b02cf0f59fbbd51f499446db7c40c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627c438f056c44ee5ad648a92f31674689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bd3e7fa3cf791c46107f54082cbe3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c587f9e9df1502578765894a3459f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435881630cb38c7c0bc840a83d42b2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef1247cc88762eaf77fe2af2a19406693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbbd5e368d254f80699f78dc5e5073694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52b1e965cc44aa587091776510e5e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00771c8bd288288db414e0072a127bca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f97db9ac385c8197d6c3cd1e5cda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a200f8e124b6d30f37e714f80dad990698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f51a0887659390a9f7b1fa70be5c20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2991699d459d068022fa029af4f8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a949980624cf68a42576175a23a6df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dd4dd4a18120bda14f9a28c945762702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50dab616c3fdf798964aca7f1a026b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef34dfaacf55eb041314769304f9f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7203f862819c963fe2720110a6bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca552000336daefc6edfaba164e2be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb7df9537d0c9c889d613ab223ffd2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ee93c2b42ad0a3c19a659c132994f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ced98e8d6bf25ae405186a6152b75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb36fa637dbf3eb25dd7c5043f13c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095461bc055eb818bad24c846ffb72f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fce1e412b583fb53bd1bea8af0b31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696060fe37a4ba3ecee7285265d5b29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd561e3d2ff77e1d06e4cf742a47bf22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aac13376768bd345a876b8c88f599715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060495f3b7dc75848700eb535ba3a7b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade66f5f2ddebd6051e09537c6d3cd8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a3aa1f2e460e0be6e369e1c9a21d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa238935fb3b5ff4cc239471962327719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbdf69f968bd153c9288b185466573720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d7cd7a636eb0d8350be047b8c7298721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305edc62a003ea8724e8bdc11f3514d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3490b6d6273995ed218501b20eec5e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab0867a1856bae5a74153e9844b78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8b33881313b24c9ec5e333fc4950725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3250b9f9fa8b69330a996d295aab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e58d1d85e1c06b4e7d6a14f6ce87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49512b0aa5d49ee20583a239e27b3c93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a825c0d4f7ab8a042b02ddf23ae552729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44712964495fe13df04d8a27f894607f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fc61fda85079e237de1c00089f894731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f721e68bbd74bc1767aefa9908bf31b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb391ed1f622b3139cd6e2dfacfb16e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa211903c125b3c9b312842f6c281785734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48379b742b9bf55434e3a026f0c44c9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8054759cdcb211c3d42e297143152736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629bb266ecd94c2b486c078a8d26a1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072f5cc9f422022d658c55c396f180738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828e4ff3494b277ebefc0018a41309e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeabcf48334d187d152d97035a867de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ae09881702c86472c8ea54d7559f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf9afdce9ae41b98c63f584cca6110742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3adc5f4fcf32e04ebdc9a94bb3c8f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299c5fd64cad81473606b3a51d0119a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cf7dd21c1864be08e9fd12da214e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db6b087cfac6d3f438f3eec08d65b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7ff361de5042569c2750c15730b23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05489fc4de74b9206b8570f67f18a1e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6043dff348b12f0568c944891546867749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3243aef348ef978f620e54beb5d5160750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399cea2a25fc483030cf2279f059200751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af6a213fbc1ce65fd5c77aad51827b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f25c02f01c2e73fb5762d8e631eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc010504909f2874b50a5d386433ed7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14c717c9decfc4ac3cacab89f00c49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7373d01fa354459ad587c809c7ca2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7815a02c8253bc0a1ccabe1a0cb35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80728bd88ba509eb3c28bc7bbfd62d84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3e57c3d832ec83dd0b18d4b7fe4b7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652efe61ae8ac67db3767e9da0f6e1d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040eb6fbac62ad61020818fcff8d3c2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ba06f0bbd0ecde3280aeb8a820366762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f103f1f48aa5af98e52ad5948fc7cd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829b0557cb8fb39d7f8b879e24f06dd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc06c39f00db0daef705b0c4698440765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8b0eaae7466475a672f885abef932766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386c7f9fcc7b0b21c068f6f11aa3283767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570a81e03f20ebf64d18ac1268efe0b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de766c1cd8cf5a7ae489c51e9cf26b7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ac14f6628998da66195804029dd7c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5fd9be67226949eff863bb97ed9f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef063369db8b0fdcb9e2bbc2e27130f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ab9a01fd3b323cba24225fbc9376773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0cd7cb648f7b093943121334c3e2b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517279d04efb516f2e3f214e621d53a6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52017eb71c593ff5435ddb8e0e6dc5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f917edc019b20a83de49f47948d141777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>