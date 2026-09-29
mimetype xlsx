--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2279,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3565,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c19a10c9cb9987aaf325186ffc891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e97bb82fa7a5f3aa59b57fc025e6072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80994abcd2ba6e30b94bf49cefacd943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64555bb24a6350a53cd9a81362f3bdeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bcf03a8211b06f9cb31113125441f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615c67dcc37113a83ac0cf1b22a3e4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cc49e64acd487eea9a7e141d14f0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a077b921700f8713ea9c0c9a5cf458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4fb40d29a27476c9a27409e03fbe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190506bce68a181f874319fdba3e1f3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32be596456bacfee4d0a65b46c02bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f4edebe95042511b82d16a034b32212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3e861eb4fe36e692b30e837d11c5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf9b7c0e165dd89c54495c559cb9a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289935c7d75f13df3b47befa89ef53a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7917b810caa88773788e380d71079b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c40e3a1a39662a9201c705294053a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23929daf13a990b8af7473a8699f9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b02a7b552469dd25539e5702ee30f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7affe90dc9111167f2682304f528f6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4eb227a5f2bf3b4c10e8e8039cbc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd3d5e7f5ad8ebbc0bb39718b6277922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6968ffae7f7a732d909692ef0dfbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc5a08ec3c7411cb597ef8084cb1f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70effbb09cb59d6f18e308959c8456ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fadd921253f7bf6422fea09980c4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eb476d1480592453a7a40360b3ad927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8074a85cddf7a294a0a8ecd88f71628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93841cb7e35cf9620da9e78435371bae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4c9bdaaee3ebc737f11d6c33e0cc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b75cd896df641a5e31719737aae1e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e01dec47f3c18a3d984ef68e6ad0a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa2a9bb759400a75c0e52e2408618533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37bb0c3b62c3e719e347f59b3e68ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9033ee255cb373f24600c431d2f8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252defba671252490c4f0c0cedf9ec936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd351ca81c693e0cedb84c1e5929ab437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aedf6b3c56d856e671e78627f57f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55badb6070c437267ed9123805d4dd7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541f092ae7d3f95986b116c0af50bce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e910670393aac0c21cad939e35304341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67cc8b66a651ffd68d3889d5bb3fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87d2c81673423f6fd7b5a35910cae743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7ff1e04d4fe2934144c80497b7ccf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5472dc9aface726b246817559745b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3bad59019a05756d3b654156c192746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dc8841df3b9a26194eb262763181b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8649280a194f263b9415e3d1ef895748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e519c408a7bbba6fd875642ec78c57b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf426ed5f41ba5bcec875314c5b81d8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac012e9c8576d6638fcae2b582b457c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5235dbb984e427a31b8baeb88359652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50866e59aaed15dd83a9b05d6732f40053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74426318b26b1ab343e303a4768e1c5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679ce7552b1e73abf464a83a4935d4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cdcdbb3ea107db373d0145366bf1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d6590fb2a61987b4f9accffc03d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f77f519b7858b03b6a829b38e746a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cd90d0b80193fd899f647edd10b0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248532e0ff0b5e2a45f4f511bb2948b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189961b6a0bf3418257f16f847ec0bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892645b8e29c8447b2d4ad53d3494ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62eb98c7e242d2167bee46645b6c3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d23c680635a04b1ab59ebf8f505464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a07f7393d32454e00a3e618d06459065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489fa08b04af53aaab94e5913d2161a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8c6f2754604c0440ed744016b151b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6e73bfb553d1d14328826f624416868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eba7bef5791f045844dc12e2f06b6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe893324da934b5e0d99c0531bf3765270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f24ce1c81b612f523d751db13cd6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a591d22542f22baf52900a5a0d87b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98bb83b2f34b39e4ca9dc2422fcf3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9d3a7a0c40772f9e48e89799dd27874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828d418d01c05a3a789d2d8bc3393e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ff57f3451f106b28c237caadb0d0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700b10e6daed7e59ac9269bd440e71777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7cbcce93a27604c591320122e6bb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd88d9ed6e2b226ab6bc0bcc60f7ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67229b9cb3993dbc95da254f5c5562b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e14c0a12c1093d406fbc06e93df8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d05e5b5e55c53b63000cd44f8bf4ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48379e9da9e7f6784333105f72e9c75683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79748706ebc3a7106e597a8618bc04684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab38b005fca898dc96b9db2f3d0a5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880c50af90ea9078337da8c1d376a1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a5e7fa1e01f66147159e10102a82487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e02ea02f08f7fb7f82d2b1c20a2d5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ddb6bec2caffce042dcb2fdc684c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab0884b2c7cdb42b5a0288d819f32990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41b80e7541dd93a4cf8f3a7f36c3d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2930b2b26ac4cce3eac5b16fcc5d7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6e03ae0939b403cfda41896bccc2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89aa29428843a1f603f25fb70335e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f54197d0ca22074c34f3f38fb317d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06be01ff6d2085aaad7c1151b76428896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe422a182893295901268140d7af2b4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce477e21ffebe3c89e37edc61ce421e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d15a1ef4269d9157c925b76088f8d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf98db097a7e18b2e4b5a02d060ef3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ad8dab9a2c4210ed0cda1364a9c35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bc70fc05d94b879b3e05a0e51b9be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdfd7228b2061b02cf61f22279abc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7618653abb50fabbb629eeda50bb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea01b5e4fa8a5dd0d4e8be03be2fca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432083ac6941ac9384fd6d23b48780ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6b329c3701f590a3cf86a3fd332c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba4b6034911b5c82426363e6843337108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb7058163d7889916a13f27db66534109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5428462b0f096bfa15ed4cc3e990c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c19c7c7d995fa583f331e990b08ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975f54bf27a8f8326788f5fba5041db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67b376ab8d4a8409189d7422abeead113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b65214104e1e8da1ecc23bba6e771114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f342c7698d1eea4bfb06fa7a6a9af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1029dcc23f2b8c2d710505497de9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791fa7944acd8c28724d130e370faaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fde4a70541bc19ffc054cb884d3f5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1240c1cf4729784b8bc0235feb7cbfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d9046a85d4cc3a4aec641cc7aca0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd58da5961f3f83e5d28cf6a7ea0540121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe7b7f8b59f81b90cb38092b9b65a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6097a76bce11f09d0cc680366a2bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e68a1d8afebdc6cfb44f3957c91aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949d027f8f071c7472632e1a4ea5db4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f039cd76a7ef52400e64f274f9abf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cceff381cb3ee1c8ee529885951aed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c8513630d05b866852d238c0af544128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589030f4f34081eab7b03502d38df7ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4878fafa8bae84c05486a16906e364130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6849a8347a6167bf1e42c381c6021131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f72ecfab152de6ed28bc5cda7b7b15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab83561140132d01993a03acbad2ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb0ef20434fc83a51e0dadabfc689134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f20ff3f225f6697855d7358dde9ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2395ade2f5720e477ed10b5f9ceee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3d2aae634d917bc4c76e458b28fc8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079baca7c5d1bde409201a3f6a61058138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99965b833c92c2e9e4476702c64c2483139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceff0f3c6d8d6873b7299a9330d694140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c16727785c71554bc693b9a87151c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee6b883866bf77c983c81dc2f13e3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd9ff236bf3d54f93be9d2bd6bb5ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f65fcdd158c830bdb951fecaf68fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631e546e9a73a7f2e65a826c746b46c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ebda77ca00662a6523e9aa9bbda3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d508a81dea1feec956d1e6a07f590e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc75e15314088f055e1c26581b0d101148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa047e380606d735b8a1b85fdd9f97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a297e18031fd2e94bcbcc62f9a378f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f7630c34f9fdfa9820f9c0653bf00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1505522b4d322e832282547b2fc138b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88492bf3b84cbbef52051e6380bc18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bbb37c6c0a37dd5bcd51661f4db20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38ed465726fcb8c23ea0a9aa6aeb33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327d6b27dce529e5cf6291e81fc88ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c6cee41b11f9571d20a585fab0c73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80124939d5274dd74b24ed381848fbf7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed201e624c1e1dcbb4add5136bf3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d8df75deb2cf2df005dc0d31db96f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17733a0ba1dc4d16c19cc405115a682d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05bc841266b9ca2fe611508b9579ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa89d5ff4fa2317dbb27390737c0a1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6048fbed46b31866f0354fcc7b1b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3162e1523dd092fd94e6919dffa5b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5f2be0e16f96b4e7a472cf1223163166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25db005e02f673fe81391ebcd0ff2df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b58952fdb34e03d2d594e1f26dd017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8e3c308615af9c03b350e1f2d9f03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf989a58b30fd376961072b3438bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1370c43212cb04acfa82c1ee663e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc060316ccf1a7dfb127666f6c188c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471816adee3e55ad0501baea12c5103173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75638419c93870bc4a283747d15b0148174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbdd1718f24786c44113aa871d6049175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a0810509b5822d2ed0ced6829f920176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f2d6b9c8c9c65d4802d4bc8300bf0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910120c117f536b4692d2c9934ea763178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a58fec4a5ca28af073a88e32993af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923e8bc3f18aadd79f5377e2205fa1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57597958bd4831779b0787d060ff8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c8a6096fe27dd2865f543be04238d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968325ff965b25804360b69ca5fd8093183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a40bb69f15bd623125fb07639b0ce5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c50868cadc47c4d7f8fa63c752d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea104b79a04a554dc3facf18d2ec275186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bf6a743ccdd2c35aa7b6b17388219187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ed15e573a3df7b8f93a1949dcabba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2239c7a95811d4cdbc86162ce1b1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e07c6e4e959e3d8073ae6b3f61d74b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71355b5385185719972db32a173813ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147bcf67430aa295ae59cd405edb053192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f99520e77a655452639e2589dfb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc80c46ab76a0caa97608c12b8d0b86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd5755a70da79ae71fd0bd795d9676195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cbb9c1e979d4c21a023db0e378a31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847346120b3f8b41d0cf31926bf0914197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133130ca72a4b932849ab76ca76dd530198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c8968b2804b6ae5fdb1435b3ee477199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa10a1c74e0bdbfec6183a74b1ced1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69576525b81eb639b71b89da8fa8a6a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8746b0053d5b57c45b9fad19769c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d56466448fb81b4d52772bdf13b2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a1927ff6672b1e3d0dc321ab2661e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cd9b282972487c8e28a3e4f425cb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc2b535742a1cc42c032ad5588410206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0ba0d7897434a09154c3afe803539207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7afc01eb732237c3d8553278cf35f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b3e8c9c0192842f0e4bc6122742f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08859853ef82ebeee35a7e0c50433c1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682025b892a44158802571f23bad5f44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b96f4cfb3955f34d88566fe168084212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c75e2437b722e36569a3ea6ad3ac8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110b429a0304d4ea2cb361f044cc070214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962906602ed38c2b29906bcbded7a211215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e0b655ab7a3db23279c28ef34a6ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a139c0823dd56e250cbb607a5cba233217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f1a612fea1e5896af2c9a2f1dc0f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5007dc44eb8a0292dc0170b7bdf0714219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1294307743386e55d45d28d54933dec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efd7e226bc247567df73de188b9096221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0cab72f7e3af75486436344c52c6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bfd7df41da7f6137d9ad6b468ae94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643a7705aaf2314911743f363f52834224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9601c61cac5075fef4945009594261225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d855d0d88ad4bd0df5ee17a7d94b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c7ef2c98d75c918f4877f5efb6443227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6094bd3b3618b8087f1536cd7470dd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be205925feef669f58a4bbc57cd41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a0c96f14ec096bbd11ad9e22fd2ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b800bcdcf0dd42cf367d5af64f1fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6167669a9b17b96ecb8325567d5b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d2c119cf69f6cde95fd13f195e766233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcecb616106cced83f50ab1db64112a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca47b9ff69c21a51bdd70c2468e847235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef607ea4aed357f5885cb8695d4c527e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce484b69c84dff6348bac7e62431bde2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff0f7c8506f32de3f44b2f620e4a1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c408935479ce54f6cc598c0939d5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f53213cd75bde553aabbeaad12c01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a801baeacbec679da861cd75abcc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52793df8e4dbcba8b1870c4217dfa49e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a2b09ccced0d3a47d833e458936a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ba9ab80eb910f34408ea5e1aa175f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adeed976ee724540784c89b58f52fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15013cba45725e689b8fcd5e4543fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de13920b6a732ef505215c30ed6251247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65589aeabda1c81980947c9b86d5e538248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e418a92c98606ac76a871aa768291ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e86798aa256e487dc7619983a1c58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41665e46b87de758253b2dcf406111251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2f251086b614b7b7d539708a0dba6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3c8acce4a763504a3617a318b9915253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c5c9a3903e5fc5d29cd7448afdc5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250e22fe7386340385c932fe3347974255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1b110eb305a0bc8c136e2f5d02db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2b3626abe0a1bfe5277e0933bac8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c5a2892b430adb4ba5b82dde4ac9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f539d3b0d0880d464b520b4b6c4db2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feff25d0e218b62edbc8acd6766d3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561c248a91cff2bf7aef7b4e55b0250261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8abcd467a3951d19ed3006c4e724fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0ba85b903263efc2ae16de1647218263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ac974938d0195a40c1654503a3fcc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fe1804dbe67f6f02ee144df961934265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20698eedc7d81bfa29d2b673835a96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8ed1046d14d61c8043f21814594c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef712ae9a72ca84ce78d044356975b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275c9806652fb9ed8fae731400c5559269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d26bc7626b97f2f331d9bf046cb9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a914661bf9b53b226cef32ae358cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb564c26dd4a54d06f1fb84b7e9852e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca464f72e688acf58c7631d9e2c2a58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf659b5b958d55c9c9ba20997be0c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4becb4ac9db3d46db64ec29c60ed2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8651374c8c21490e8a0ec609fcdbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f753c856f4e27d64e784c27f7ad743277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec149c3d555651ec8f967350a83c83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a68371bcebff10ce63c9a7ab5ed36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d05569968ad7be7b673929b28d169280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd9bee6e602c55196d894ab155242e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f837ad36f7f803321797202c2898c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501528b70a17f2855321acbfc0ceb261283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea6f25743827e42739fd2544c2fcf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342cb671f9d47764f6882258298f4cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adb116c8b757a8aa9ef6f88e10c893286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f93ec04f0ce3a5b923d220703d3c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af2d3c03644b1a2b0869f6dae95ade288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de998580b1a8528ddb20758b990da372289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452fd0fe493e5982c8382616d9ceb97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0e051c314df6e4562a9c5e10b674291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb494aa4893150c6924eb3f2a310d241292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316b1f4b38788f76d0cb25dfb2c17bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d69999e997f9b3926c114bb33825dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bd857264f2e41daf94eb3a27272d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f089ecc9640a3dc67d5e78685c92c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70f50df519de9187521089ae6d765f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eef87014fe6efb05b797b2f79e77ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf6b48576f22d0242a3d2c03590043299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966de7963886d9f44dca2fa3a2e1aae3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ff492dd567fc42c7e6ce475cd42d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b420160b683bded2c6e26cf9bcefc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b4fc0d8a016ec961eed8928a3693e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45847801cf20d960c56a8cb5e75b9cec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43acf89a2f6bd58abbe38591113ef5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e6b8ba44bf5c0be3ba75e743a26b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903cf72c6e12d2cee2d498ad6699488307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f236609577469d620d0d6061a5879308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f94c8fe8ba5d36c30e96bb3b7b240d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3c19422b3beade1493d88d1b09167310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41fe534ab3074520f52b7111478b2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d336dcdf2b11a90364f352ba04d44c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffc7d6a4e9c2a19351b04e37514f38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f982d4d76b0e35669a6224f913c137314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3e9886d348af65762894dc2e9a88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc3d81fd610d6e568b602a24ccc041316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf28766e67b4ba7d1b094c9578fb8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29e920cfe231eaef4439c8de11ca17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676db2316de5720543a065857d143131319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043412476fb60fdb72335537e1fda67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54651665ae4c701e36002f25c9a0ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e658f012bbf88fae00fd4c095cd93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b3ae8dbde0c9b06314c80d37cafd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f56cb44f3cc09da0e0a28d8926d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5499a734104ff7d57ce00d88353c6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc4eb416dbaca77bbb349c1841890e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219ce672fbdbeb392e1c7e8cae68a30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc395653b0ea2b796a3d3f65fe135813328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a63c9729aa7ed54c3780a5229a09da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddfc3dc4bfb37835728db037ede140330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb3d0dd7ec9b899102b57c6888ae47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d188a1dbdd8d30ec53c000fff145811332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3c79b2e23f3155ce5dd3d11326f7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d86c53bc94b28117f880f55c40861334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c607a6d1dc282932dec401f71fe106335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303136f6f3e420c4da2367e36b4fb324336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5bd4f2beb2b5647e2c84740fdad1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d26908aa3d12852d8abe1f18b9e3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc873addd33d3106cd8eb20c0127b663339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4e05fca576583b2795ebe95322d24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75b022eabed3f161018640bbf152a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb650dc5cbc4ea6ed97acdfd18ce1ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e173a66b3c4df0cf0c29a673d7ac9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed765cf85c831790f14497473f63a08b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512e365a67fb0a4947c7e21479ec20d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1e6fa1b5cacc820a060888f3e701a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684e989ead85d6d7d56085ad9d7055c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760af452ab462578ec29db049e561e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4211585cdf822fec91b6b60e7a6eda7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477448aabafbb3c45735049995e6b836350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa00d836245c4abf6317d7f29f751e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fbe66767fdc7fea56c96582d4bbd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b0b1ac483b01414e117ae21319cca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909228e7b98c95ebff69963518a5e05f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f405200022f4f3e8cca58f74942db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864e38c66ad079c8e0565707bfbff03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1ba217fcff6d596f1bedc7bf346c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b540a43ea6dc2b0bb53daed7296232358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019647000d15ad0f881b28462bff49d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815d40b2170157502e280f1a9c20bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6dfe383babedace1735af6fcf1cf8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e158e87b92f2e1a8b75125fed657866362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207c582c2009903f473d159d2bba414363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f095fd7cd9ae021c0b380598926ba2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21db24e31e44aeb21e8bedca75c40d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5274781d66b3f81d1278240702a312366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822d677c67d480f9c2d90ce63a6e89f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be555b3717554acad6549c2106ca678368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2d15c1c0fe85cb90edc0682191af8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c57b1fc98864e29951b12c9dc0f80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d4595ae7b8455b6539b4c7e74d34a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88935e1c397cfe476517a929377b4f18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45b171d07ed9f1cb2fb56509e75209373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec070ae952c25c5d1bc2a838c456148c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209a00e28f2f9d96f76be656fc86d54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bc2a9b66bc0a2cb363cfeee81bc7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162506934993ffa833e2940ab199bebe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b05c7f94b1a64db69a6fcb2c2a1453378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f8057ca3fb566aed390baf554fd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd80af69f7ed2cf74b9cfcd865cc31f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e0834bfa14f2305fda45699799def381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004f9f3da5329c89bacf723c0f941f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025e32f119fd338dad64bbfeec060f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371a4c7f1db8e7b5dbaf9f953da95b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7882a11e26cad6689ed552dfc63ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000faeb83e4d8e327d459151d470fc8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290acfeb27f84a28249794f981743feb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d3104a0cd258952a15a4fd8650a2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59d4db18bcf8544251e4c52274a545389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02295ede761f69f63ed86c376a56836e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002b3663c95079d3daba306c030c8cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d62411be41ca8b5e944e65decfde77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceb849aaee6b71478bd90d39455e88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440ed4b15a9f5776283165e6616218c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef468cc01817a60b493f3949d593d10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f3f9c59ccb878b37aa2268032fc46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf92849f7560c0a318f65654c2fed8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089faeb8b70deb3a21bc483b07696358398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c78dedbb1f28c37b7ec9bcb9576a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e0738b5514ca45e413d8cbc3d36f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58e196b57ed31f7ea64647be4be9c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eb1b7f2020865a2868256ce4b7384402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fa2c568b963d139ebe8b87b6351af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc71258cc8b23e49331b0ea024f269404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cfa1128ccbf59c31e478090803dcd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eccb3ea0e58be4f05f72096b0d500406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c583892529c66a36b4b6238ad74392407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f85697513ad5a275d46f98b1bb39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9d8b55332860f291676e91a459e8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b98c0cf3c1caa81bfa69798211be2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a6173e9f6f6969c2dc5f1de6877a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3cb619c659fb4f0fc1a3ff3b1d00a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f36d4133c394b1f8aabd78b5f77a45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858c0bf25ff419ca00fd678a6276ffa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758711cde4b694f7b2caa6842c059692415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528981d070b2b785a47ce64adba34a17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0ef22149230e2bf8cebbb5eb7edd7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2b6c5fc8c32742ee2b20d91492360418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fa58cc2b124205c36c33c2c0987f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9e6b2e6354e19b54701b54cf111d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315405fa0bd4773d4ba5a9262b29d5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030dcb83ef30be9d61300cbdc9ad640422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc9c599a962f54a667c1a2a48669e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610297461668b5ad03818fe5199c2e7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd791651d11c4977c0764375f0f2046425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e770575ff9f53b9e908264fada72e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d59392801b969958cc43f0a33443427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef327de126caf2cbe2973b877da75d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dceb7ef491d1f1328aab9b76b9527429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d70048ca38da7b320f398c53cbcc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36247d2a11643213a6d4138ec38a2fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd042bf3cca2cf12a84634f311228a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79376b6798fb693ecd16127b07e56825433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b908179a63e1010857d3e8cb9bd6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17544d284d0485a82a6f25d9cc0233b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4920bcdcc8b26d8d315e6de22844ead436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fce8ad4613ca5256ddda18a9da39b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67375e1861057b7001d07b951e28e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd214b2ed0ce0838655d078ce98c888a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757ec17f42710ef36462353e55619de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3be3616edab66be66f2810392615441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bebe414623efcafd6912e92278f78f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5a0154c390a9ab60efcf77fd25087443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bfc3389acc0fc5bf3f89b78df3bfb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f0fcc658fb23437392a5cf76b2be7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a107a757f73eb006a4b3e4f1d88b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ec62269219578a5f1f1f73963da32447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51b907bd706f674c64e48b692cefd9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb30ed49066775fc7753c51f18f5f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ddcc6c1889b90eb1334cca0502962450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87051143abd5b12f700110cc0027f79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1eb5e45def24e785a2414826bf9f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef97d7e151e1ef072220e9f260b3720453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e797ea79b498f799fa96e2eea47a34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228e0c55733710098391f6bb83bb48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d31485a4274b4454243da4427e1a2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe69c30c8a6a1ce7737c59b3d9ef9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06d5e7d02174a78ce8849fa588d74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce8aa3436883c2010f36a1143b1b38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a7e60f87dbe8a04905ab6d84accc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b1894146d36a700c12bc0b1ac4fa0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3959319be1114dd2c13851f4718ef8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc5d0579b9a428133913a0ca517cd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13a671c18e1c705622d210c3d8e006464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1df390c171dc7a070f9b3ead82f28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf18c3384340a120255b5ce97ff09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758078d843db824b6f739279d95c7758467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3c70648bd16e923090cb03f6f53b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c12274b844ff30f51de1c205cb96d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c02967232a9e19dedd13e84c9a80d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff58381db9d19e3d027b6a4c1af6f40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb907975cdef4b51c04e7bbea38ed978472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015075d324a8ed729105d9b7eb3b3216473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f88a33dc344f838b796c8c9891cde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dffd85e7e9d454b81042e61b94f81f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62698463fdd04d980d1f9bc3679c22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a57e94c5060955b2fa1623385c357477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b098cb251ce6375e341898d82f86b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9690efca1d94e8441b510578a2391479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98fbe6c65e7f243f262d37192057d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21712810eb2128330e73af7e20c5e72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cd1ab25f1b4562eac6fc55d33214e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cbbad4e9971d4606406ea0eabe7fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e613f54d8f25197f9e60474bab893484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593c6c56adc0b820debd9fd0b7ac65c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beba8099b0260f1b6bcaf0242629e34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe33451cd22f5c6efd99b982e4a4e12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c963602cc0e68e60bf089bc86fe0d2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc998646ef14b622aaf5a43fbe927e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7535dbb6479070cace639b39f639490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c9962655e9ac97f7ab8dbbd783dd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2388291b315ad9845c77eb814150948492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe016681f963b96de094afda86d490493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce6b50a847ca3db0f1e907e328bf6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e137e1702603e186bb1c386a4d9d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c16c8adc73f53a04b2bbcf512cae60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752725bda9a6c48912c02c142bc5813497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68159baff8fbe1d98ce6a00c754f877498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94666cda9574dbf9f26c3936bba341d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728d0db81bf8bc0720da0287578ceb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f312b4e146a3995b1120f60df323ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5507a5ce041b739e7246bfa6bdbe77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086d8680cdfd3afc7d3222b176fa5c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88be491f59224841eafd34d152a1f4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67239945ff1a9a5c17b9ddf1c4b21a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee9cd1e6f04397c0b3df42de9bf081506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765316783b722ca975cd957ed0e5ef1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94468cefc813cc0d8c6ba3a798fcf499508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38536f75f174eec5e9453db1cadd7f0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae0d143b19fb3f3543c3823999cc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266c0e8394ce77f6230f1c25c44b232511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fc491506a8d3754d2e7a1a5cd6a1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d04f6ff37a734826651aa831da393513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebcb9f11d6c985a7b8a566e9c99eb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354f8cd1bd4a9ed03dbb055d2edc857515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81695af8463b2833c5f68151d16978a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c2ace3a42fc3c7dc07d2eadadb85e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03170d43e018342c742b8d130ea96b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcd2e85fab4f6c257dddcc3031994a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a533cb2455ae9687f060ed2618c1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ef689effeab7f920dc94b8c642377521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cb9e21355c50394e211637fafba8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaecd33336fe98ab7f1882ce1d19366523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa439d7bb9435ee75734722bb0dac7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a90642557800571b772fb2d790222525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a6a8ee95c8b4926a3825efbcf109a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05da8a0faef920d27ace269794eb026527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78931bf8be40689987ec4065c1f06511528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10224439a2ae11ba799dd4ad966cfa7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808b41b296428eacba263f0ed7a814c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede530d1448848ed36b5e884c42ff44c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dd3107331ed3e038d89e38072410f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f905bd7ba92f076457323ce7c58d3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083182305be022e5d4acf2c7d6eb696534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa103899562ef8428c6f10efbf58adf1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e9c62de1495d061901d2b1799afa3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4d075309cf8487a3536e75c0b5fa8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11717cf18f3e1e2e1797a827c254a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3e54c64ea8c3c5df85a8217accabf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec6289ba0ba3387a545fce376ac33b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390616513c0c98374575a28095e8769a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8592cfb0de534c23ac65982fcdbe59e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8261f830dc9b1ac08bd3dd67a9faeef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc362e0f22bf724f662094da3a6bda5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ed7166d2da5f4e6da25b89dc1bd9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d1f435a23135d2099785c6580af3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e40516328e46fd71b608b63978392547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9983f48fd40b2ffe342570e7dae5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189554bbdba4f36dcaeedd041d7cb561549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36542e488fbed71be01e35d78f9b32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e27594c48f0e6cba8f95ee37769c03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d3060fd94606395780400e87ee979552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754c01a231fc9a148f90042314898d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf55d1a7f931663756e1cec4811409554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dcce61820c9ad684d1a5a23e516e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c01a8db55e0af1daf95d4f835ed60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadd4bcf3675879b06c965eec3abb30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aed78b70c662edb56a84c9370c20f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d115cf2a5646838da3b4c99aab158559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90652300f94c347d7c8fab2a7d2d6d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b11302292bca49a5da85bb439e95b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf5c856658eef39171df55393b2f52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e65d73b8d1de1452bf0fea6a12ccb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa6c6abe2e20d70c5e946daf5bae7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8af393e1b3f08ccf0c7017185f3ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81232ce2d2d8602fe48c9d4aa0cae8e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89c903fd26bfc534be86bc70984ec0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebdf334d38a68f422d8fed96c41aa4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524b433df0f5397bfa0c803a42b92e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab2367cd2a14d5d67b2797b9371751570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f31cd37be9e21830d995835053c90a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c60385fc8d9919cba983649c53bf3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68e977bde691c86f9d350d17114901573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9598778847b32235507c267476d0b90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc97a57d0dae6889a7bc3c411233643575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e50a5e6c5b9c9bbe8796725d99c8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bcee42de615a77f9436b45e9c8164577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa620e884720b7d88c72cb4d16a5213c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0161a8436661bc7f88bc502623f3b7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc000c0b8d9905dd33a016105c8409580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218ef822e271e3bf211839437484be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a087238d149c7cdc89e13010db67a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c7f8114d0ee248eb1ecb439155976583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33ba155a9d4a243be2ad6f17ba9985584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44169d5ff9fb53365b23828d087e37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ac7c7638864129a174b5b7b1c0162586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee234a03a57053b807c7850e228cf5c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a4a50dcb523576282d40dc9134087588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf999777fcaf5a8b36b83a761697b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c73597428c95485fb93536514071c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330934401f3c4d39e1bb74de39a29eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c925c0ec7422b9cf259682ba78e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44dbb4698fe306d65cd29e4698ec72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca90893c9940c464b7aa3f66ea6c9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce69be3feec1ac2b23cfdfee431eb35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec6ab0317a9534817cb331083dacbb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a43226dd06f9f62a832d6b9a668db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6715be6fbc3dcf669bb5e21b1a9e7c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a99160387e9474a77bf2f52fe0d5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d639fdec4a1f73cefd4b64f3e37f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0601351e0a34550e4d7652dab7340601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e63ccec27a23101f12e1d8126c235602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324886b22938b8edaccc8003bf73c547603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecfb2b459f6bca1c263547667bc48b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8424763284dc82c306bba5dfe861e4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac5ff6ac808b18f0aeaa38e71dd48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b8b5fd80511c0e938c02a921a6c5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d99fceb49946923e1091a692996f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb66a23ec500ce6fa1d3101b702b70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd4289930c068310afbea7a96e5616610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1b7f0bc598b2454de3dbaa25800b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347c0404c22a769565b17d5877ee100612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18ad0240dbbdf80e587f54d8239526613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af411e29a6dc93e27dd7b5828396fb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161364607143f5b6cc0936e9593da24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021d09935d06fc0d84706f04216b5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75024453ed872f2a106f6566f22eb2f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c4ed30be93d73f0030755d8c80d4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f32e7ab2d36c40249e4d03ba1fabc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79882da00d4f8114872977bd35d759620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df08545b777de5254412586f04f17dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38566c811d61a5525364478e21451fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16bdc94ab52d3e8af2e184afba5200623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5e511d85e69f9bbcf2d557757e37b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f335e6a453a3b438ac0084f106fd7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ec17d832e709e883e8b1fd2f3e771626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee59b94d561c4bc555f95742c514b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d22921ad3cbd0280ae6a04eae11c4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd46aeae312a6dee7a6bb673a3905df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537b38418036b02cd0d74e94e83360c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75aec4bb1401ec6dfab2678813de8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e05b1a0881a0ea8762170b42af79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d179b9784b208911bacd4d1f953537b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41647378038b402039ead149205c5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc178e1d2c4b4ea751f046984b6623635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907053d6c3c92a52ea1758015e0fabcd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb94fb3cce6f104bce0ff1103b5227c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb280363efc7367931ce8ce565fa00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1fc84083d544073dbf14ab00d6bd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c88885d9bec8d5f09d8140b3de86cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23706b298ec1f6a662a9f4f63be30c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c97b3a335d5efe78d623e62ee29c00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00e3d9d5190ac3fe314728cda1b9ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b449d9e092f465b17f40d04f4404f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019325a2ec90d9ae4b2bf531c45bedd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cad31a08675529164d4a78dd9d14b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74c86bcab1d54f0ca925af154fe18d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06dba9c098bf3453df65e734d751cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfc03f051861222323a3bfd689940b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d5a6348f5f06b29520a25d9241712650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33a3e08c3da0f61ff9fd4ff90ccece651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d1dcd03fb4397ce581f13d28933d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da8de474b6ee6fb9fe0f8d8f6742af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce627323d54448188440a930a837e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9d1bfca37998aad224e64b9e2ef58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adb582e4879772be42e32557db2520656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc17404ce600979fb455ae15798bed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe3c1ca4776c162f2d9132f8082928658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537c2d17a76ef221490c56d7dc666bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5f9188c0fc8087fc2111f167dda2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45915d3ea71f1bfde5815946df44af7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e695bd20c8e7a6611022dc0949319662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcbd4f1c07562c56033525c9f5ddca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6b9a736bd3960f5cc0191d2093e98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d5b9b3000a6d6df5f2cfa1f3cc4ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be38d4801aee6847f109f5dce9654af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ff8b8b9cbe410a6b3c8b1ef977b32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd539b4283c5bd48cd718fb2d4f850668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7337dddeceec560b6937db1b3e19f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c50c30c73958406c6a63f4f60d318670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27f93544150c565cefcc291755ce7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62ae88e36207a4aebd5a52026378d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047fa930c1ae1aecd3ae3479014d840673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26c1f771ae06862eb316334e34757e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7f2af135725e2803c3e1d05e5e13b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838d3ff0fe7bafdf1842b0034f1cde3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d0d49d03c90cb4ead305e53229bf4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f43e6894c4f899a64c8b477159f6ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cf883cd43553799ba7f4a2d47093a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd20e62727d012ead6128fb914e2f54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8293817e62559d53f8a6554bffc54681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b37faf1994d5ec3c02141af7af9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401e2ba91595a3cc234d26b1f06ad08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77f6b134e1a995b34f56cda1a073e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb3ba66c09b71d375e446b499e8d55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e08b38a8b8d4b556581bdc9d1e6cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8739904c0dbed83e14b2e7a06e697b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574613b8149d61910f7bc5f2b10eac3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315c2b5626393f760c07e0d5249bdcc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1211174bb2ba5d14350033c6c94e66c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c5e523dadb43925726b8edb665939691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663fbcc7419baa9fe81ae514079d03a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09c8121c84c37ad0802a6a12d87a8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b015cf0796e78699228f2fde8862694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf2ef37d6a849ea86199e609e2cf2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d5afc471046faf503d3010cc8f2fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990c11233e3a3bf0df1a182fd7359dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2ea8a2f6edff189ff05789453926b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272565291402e93a8c3a15446cf6e4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8c3557ee7d419a939ad84b3ad82a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd068560e4cd2e0451e60a6c640a6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6f81940ffb8ce012186a4193b7f71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a1d777e1508b294041c57e3c1251b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c8a2957d1698f2d9c2d831e55132a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577ce61876ea3e6e162ff9092563745705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152019b63388bf46ef622d4b4cdaf60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f3f43b3dfe1ad078becec6cb74642707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f7fb62a4d5171e5dcca5e8aa67439708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff6663d23f216c464da251a51c2e6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3062356fcb1c42ceff576c72fca9a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e259eb6ac33c0c4c8206f5c6853d1c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b75c2290157aa45d9c1a83ca1351712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e9cf5db2da3e6791265b95a2f2fd8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c37069993c03c13d6344cd0e56911714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2046c9a5a3eb4099ce916ed6a086715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1742676699d5456675d2fa68ef31d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee19b817214c283bfb27593f9f52615717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707b404a6c715002401df01e2af1363718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13a5a6a3e413406d49bfaa2bd863a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269612f43f663ecb1a79aeadb5019b26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dbb169f6f9dab8e06940f7bdec102721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14417638a0f062389a9181b688eab24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae85f36859a522acddcd7873caf8db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274b7cab5583eed3e292d0218c50676724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368788a0885b015884349429f3c665f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a1565ee6b215a031a2de6327d0afe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9cb32b056741988767fdea587781a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda9e6e80be9022e37a03ecb71f73b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64207600dc7dc87c18eba1a0e79bc159729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6713b69031ebdc3e1f1b6aa6bb2726d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c315d83bbc12311bb67b22545396ba5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414303e61a82349c4f76b4ca9d29489732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d6fc496e01407ee895acdb2e40d28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301b31a5c9c048a8b38e571b3a71a05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a3418ee0db1952e9de8233be4a0b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5404f14a9c27954c60b61628c6a9cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7099924ca6c657b016cd685a3ad02c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a4836c72173b25ae5890de271bd09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0161679eadbcc27b684cd3f1fa1afd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec8dbc56c90328b4f45f6a9387926740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58901e2ab259f7a1e33467f509b23dd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c57410c74ce9f3c3dce4279a054b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0673fd7bca3123b4ebfe96e94075b23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cded43528334ab79c99c968470f1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810a960660c8da900c7a3490d0e43e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfe303e631234e59fcacfb44cb65bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987a14918daf68a9522e62c224cee29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87236aff5f2e12bed2ad5ac50dc7d244748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590a615e41af5e5c6e3e6beb57957d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80561e6541aee73bc50b9837a1380ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d6200429121a6b543b231517935f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524886600d1a5c90a8f959d9ef56e82e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132d1fb8f473ef45828c5b22a9660d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebbfbeb16f21b586aeda0fe13cae1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f5d0b23d2a5ea1fc58143c923a7d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc46c6daa29a881ffc9278ae4dedd3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623d0ad0713eb802ea122b5a3dbf2bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd4a5d340943f43d75996e99a8f1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c234a8b21d9228f63f16b025b74e09759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957168cd4f72b3c7711e72e8f3ae85c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e694778bbdb82751469f4b76175ebf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065232f75dbe5f4a42c61ab874bdeef0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c24cd762a1f2eef29cf2643fd8b03763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002bf4cb4ce1f0a11d33ff213f90d7d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d001819bcc76cd68c9c99a73c4854765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a90dc1d85e5aa4af9239ce2d42d64766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d545adb5c00ba2f887a96f6d4a081c0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e34dadea22fcc6ea93727f7d19180768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dafad99cf4d8d7909afa542f2feca0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6405b0a93433876b45c1db6bcf068770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1199e495b97568478943a101858cb64771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9564fc239aa2d0d96eb97d5f60d30772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a6300d92082d3c25c6741aff5a93c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc7985b2f6150ba7ad05f7eb439ed774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26a8d696b3532f9db8ae2510051ca4775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08958b085ad3443b5c4133c130a02b4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b918f9d01f1f0e8d1c8bde79b7f3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be2b8df11bec622f8b1ba752f6e4a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a8ab05c03e66bc9986249a1c607574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f8bea4c1eef859e523c6b854ac2575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce95056a6c64f3cfd69447829fe7fc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc35a4ec49fdec85244ebfb0b139be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507180eb270ea0cab6c100aacc7125f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad6a85b9a83b87b25fc280efd842c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b644ed6081162439cdeb62c41e6d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d204b0afd1daff45e423cfc8b5a60f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378173f86e1b5d172129b024882f440712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8cd9582cd8081d3fd10928efef52613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c65b308f11eb253e69f38c0636ce214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382861f23ce219acbbda800d2fab3d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c6476ce47f7186a08df25c641dff316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309b31dd6ed63a7cb3bf322268a14a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e246fb39d5442b9ef88a6d538df3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37a959cd510970eec13156bd5e3fff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da720a8116bd1a6b099a26b6c6aa265120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d64b8f8257a31aaf5080522677fdab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad5ba9b4bccc3c49801a83170af1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af12dc0937ceafaf328cef081ffb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69dfd9da6688c38c2d76a588f3328224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9cf04257c219f37b0967d81b0aefe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695787c4e7488621de5385194d36f6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06032373b5c40346d382ac27096c72f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943a91e603a7e1ce714ab4489aa8a3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf58f70127434ede147baff87c187429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08aa93b9e688db54e12c94321f852330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981476aa3ef1207119130fbf87962731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869a9d97ea1544f729a7cb493af4caf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b212c99df08856b27490d8694445d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88f0fd90d4afa2d0937d336113fbac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b4c054d246f2ac42d346e2fc40f4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59ecb0748c4660d41b877078cd7bc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2f3bf26016651d66176abbc2dab4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46409f1192c387decffebde053dc65c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fa7cec429b71f22d6f431b6d543ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51095ed301687523d6be73bc679aa05b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2ab99a043fc627ab3c392578f96e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a27e43c9f22156343fd60aa287baa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4ec346467328fdcdda78a44080e6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810e767563143ff3731c5829c1e578944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258102c4ea0af2b8d6b0819b8ff34b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362d61744b8e2d8f0f42e7915c734fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c376e5c15ed6d69aa8db4e3519eb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d4d440e20355c47b586884c34254f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea0bba7950fee637d0e1274daf0bc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173a3a3fd306e74db6dc63694b4079950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d548457af63606bdd3d7b6e4e0fb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a812fcdb1258d0166864962556a68bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec86ad67dff2f447abda4a62d3c5ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285e26641f63cc0d907d908c96274e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ff989321e3ae023106f263202694055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c69c706895275df1afb84db1eef656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b666a8faf1c12292e3e5ba3a4876edd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970ae40a6b99fcf45f1007cc75e5bfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd7609dd69dadae44abd5119b77bb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd6a01bd56996eb2134d762d4d25260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9222c113d52207f67cb215bbb8c2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffebde2e1c77fd026fc4272fe6330f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686a1660e09d47bac3b14783aa4319063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac75108c8379d5286231894f4154cd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e35d6fcb9c9805edfd8e9fced500f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48443a41833e60b67b1b58a77c80684966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd85b9077881a6020617a414cf568367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ecbbf6c865fea5ef4d22068625af468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673b5738058e5fb53e5ae93d4dfcb7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee039304224f09c21eee43d26567654d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc89fcb74e3b7b34385748cd701e0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4410a38028d41452349bc4b809e1ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38163529f3e111c146f9465f57bef84073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd4000e1831c9c5435ffa428f0534374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d938f977a42c8a484365be97fa264375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68cd58846f91364b9c0873f376a02776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04ff14a6a1fef865d73fc025dfa8a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5df620cb381ac5ec4681b955e60e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e7059572c30f8c4ce017f8734d1fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dfe18647d10604022a70bbdf851e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473d0411d6c0817a61f16546ce2543081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca27b21b41416d2bb9954aff7f0773f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97149b7d8637154c3159e4c63d7f322683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5aa271c0d19c4e7c3222dab92dbeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56a256ed05105a35eff1808f90e31385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d301ecad59093a99cca54b4f9772a4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ba32660e13a8f839b7141b55c6c9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e6226138fad1e57327977d6d5c1dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efa01cf628f276c545966d2d93a63e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d5501bdffb2b0d543b4375bab453a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb3c173307de5b01291194383ea6ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065318d28f21ab69ff833e57becbd1ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18fe870c4e8e37ca62ed7a0ded522a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c464bc0720207ab61fe4521e775ed7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d69f0fcd7954606b6f48ffb04b3d2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc9a37c0ab9dce4339e4b67aa46be796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b5e6e95281ef155dde0f9acace0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2cd7548ab659cd3b9729d6189665498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61fa7f64ec1ab9106c43c7133e344899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed4c70d08c330d611cccc163f872b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee12399c763b2b1c3366a44c1ede934101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08191fb216eefe62418ecf0a8fb08c97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7cf405839f3a94a7ef131e8c333ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e0ad2aa01fd9834f10d66a1860b2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7c655e25bebfa4a60f5d1d598ab7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e68a12320bb67579bac21ff002fbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d7a267e1a15be55355b0009890481107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5978a316661a36fbb9ea5f82f95b12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf10f1825321fbf2713a37fbb39ac4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76b2ab66930ab4b4fc681e0e11b7a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24813ee88ad13e5623710dda4b07e660111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89991d3adc8a06418bcd02ba99725438112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c152b54b55b451dc713dd4f9452723f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e506ba4a12fcff705d980801f8371114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ffc734f7b6781d34236064b102974115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68fa193b1211f76233bb715afdf118116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3448f3eea4718893b31a7f8d589fc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a868b03f1d537ef1f15bd7cd18fcf4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae072987dbf07cdff300974e596e7e40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904667ac6e3b650a329f9ffb143e125120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52284d882142ed494648491eaa45225121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85e31711abeb23672bcf2ab70b0fdf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c862760374b3da29c9cbdf5b22439123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61e959a06b94331c4ccdd954f44704124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c431e7d6c6fe1a3ccaefd28d68049125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a29430f5790090c120738c8bf3601126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0797698a7c339caae71ce719e6959b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09770bb1a044f6d45c7d38be5675cbe7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9d92a920618d27684101f4054dc05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe4ec1d6c9092ae55f23e20e969e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e50dc298cc19c7695bdb774b96789c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a3297f7652a72a7a462e0a5d880af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8afe2682d3e25cbc97a5cdcb4ca64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20079d61493e83b01ff3dc38c65845134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482561842f6d885d67ffa73effc01ace135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f57fdb4f76e276af938e98a13f213f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d66d02b847f6e0bc01490ab54cbe24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b44bca2350ec50efcdc9041024e162138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ab225578717f2378f5631b862a304139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af9aa48a4987599cec06957d7ed74f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877166a98d6bb562f554ac60d738811b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f03bb930b925ab632a2b8b6a613c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829569d69812195a366c8dcc4ae9b47e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8350814434e9f5b1a9bf016845b8ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac79b1686789645ddc8e12e09f58597145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f316a98f712e27e287b1a4b6e69b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbd19e77f29992bed08d3da642cecf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb156e5d393474518a7aceaf3cd1f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3cafcba5ca0c298d39f23c10faf9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d59816843293b2098940e93bf48ed9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c29cbf193fd4494fcd44bb5b3f7aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ac8d811f669ac2e7cffd10cf13b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54217492bb09f869168f2f9f24d4e10d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91961689100e59af0d842deb1c2fade1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53099fe4be8fb4dcde483e2ebb4cacf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed048a2f1d04922f82496dc19f01bff7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5320228c6ea205d9a14a1865215d54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9f0b4ec355a76382464f7b17d26af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05abe47c8ffd6aa93aa7174f27f95f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4bddd2b666e3478a0f08f6f1cc439160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfbfef9c6ec88258e7edb8d9be169a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929b87bfb3c523a18107b7fcf9db500162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1d6b19b9f3cad60dac93f2d966c5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67000085cc094f8e808a384ec53d08e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeda3098c57ff76227e57f256ea2757165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dd363985611c31a7d02c3beee22d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89831da02acca0be376252321fd965167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681856c2f0c7223b08458c1070c3d61d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b17b35acb8b5b1826de585e28cec8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2179d12944c1481161274a44d85edc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86386707592e472e2d8217c2cf9b1f89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f2bc8165ef4111c2f78009ac22b30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d6a4379f00e0a7f0a07a10c85c541173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cbce02c4e6cfc0310bccbb495c9f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0edcdaedc7dfcdcfdf03b69d9c120c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaead31a8a725879e551b62a3639fe0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88fe67fb06279589b4fed450eb34b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cdefd2ea23015b22502490d5472d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2ab0712e38bc6c28ff767456559fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2681b2c5c21d8b2e98d3360b2ed00b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95bf1542c0db77d7c7f8c026414768181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcc40a10aacb03b5018387cfe58e5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b46cf0b0cd56fdbcf9d878691898c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f97b326046a218952f67e5cc9025ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f989ac4e64f22401d91c00f309d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d6fdec55ec3381fc66f68f2cd56f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca71a9385075589e0ec27d2e475a26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0e76abe315026228bd8ce9999b182188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a2d21e69f8e7d9728e47f07e7ab37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff960d3fc4bc8cfad6d5fd691392fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6630194d3c64e97ddecc74a7292b0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82ab8bda20330f677bfeb8d97e4d14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1a6a579b1b99b607ab4b320ae4dd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7bbe097289885ba50071a908da62d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d654862630245b25b5ed8032e6f9d0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101b0e0c21d0efef1dd0102c64e64ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420262b0cc095472879de8119de49e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d874ad908409d51d638535e982b5b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03af01e856c6258bea075bb787a0b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00c282711eb2b23cb85e15d47d8d56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83ce4f291a337d3e89f111d8be7235201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042b1b9dad6623f730104e75341abfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bde8b6eb8da195287a5a3637349a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90716e65dba4ff547d02e3292075166204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b6dcccfb3c5d1d2fb978d83da0eb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced98dba86a79f27b82f795aa17e84ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a93f69cc5569383f3748f7766d579207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0b0d2af48bff769796a0c3acd230208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d536feae343379c74d45e5dbf46f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daccef6e9266b72284e41c968f19f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2673e058f50948f65f3b11df97223211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937755f12c8af4acd7ee0a81824f4353212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9434df5d11105b7bb2b4831a5efa4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75096d4ed5d19c47836e6af38c1245a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f8816dbf9142547644f79d69012e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd782d851061763b62a83fbf10b856f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6217d7662aecaa15436682bdad179c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba907072aab8bbb228172a21ace82b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab862928fd754701de38b383e785a5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e7c14de8ca2901e54241b7fc396d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387be3820284e04747ed7774035d35d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25217cdf3d9ee15af6150aae7a908b54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f03f1ebd988b98467431737d5ce8b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c086bef2df1a2e4befb07b77351078d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e689fe39fadfb74643efef2c66814225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5938bb6e25878c310613ee331d95127226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd627b14a02b70df08cb61217a67dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174d92e6d0011e1023be996f7cabf9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b799a8c1049b50ca2ee8f21bc2e2c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92a099fb9635fe280ad8571a7b61a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ccb782d94e9a0506777a0aef5d3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0115bad0bf3342277e660d0c9ac617232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c0f60b7664fbc27a1a4813f0a20ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71859eb3fc5403a9d54cf85a08d79d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80ba81393164baf5594776e8956ce8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f85be784f34ab10956fe935f965de3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc0178c00b21678a388d29b306d37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184e0e75609d25a44199ed95da86fb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbf44aca40c7b8ca530c094099c882239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0e7672b816027a81b37ee031dea8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af4ec10bdd14fe6977206e9edf9315241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8280cefd62d9a2d52e519a8b48f8c42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b39b8e62dd29deebbd9c1d93cf109f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf944a8bd4e1c1d966ec52c55a1a926244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caf48c49b4cda206c11a5905d2a9e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711eadbee0b360901a7014b7711d043246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722055aa68d52129c473e9efea12c4c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cabe03238749907d92a51d80629902248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d241c917c564a94e33a3344a782ab5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95adeb510da340c1ebbca2b92a90e32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192341fdd12fc86cb6b028e5ff01ed5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb440c4e19d54a086b53b86595bf8254252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dad3f4b081a60da30744e0dee2db34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7064726c5052d34537f745de5b9f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35053bc913b7c81ceba0658f262b73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1fb9f5ee8bfca04fc3f3546442fc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a5c4186a4f4f8db8b5dfaeed6bc35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdddc85dd063e596a65d8a768a1c4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eabe9e93cf9e59c5e6cc58539a7c12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72a93019e2c032bb087f814b2a8d22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e214d2cb8e22dc7b4e3ab7435a238261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c01531ece8e3158caff76b80cb31d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472a829911d11e0ac9ef9f415a43222263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193d8c38983085180e41514f716d27a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3cb20ccde0a2066211976023ed2cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc7d7fa912bd657320907b1c08e96e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29c6c15b9bc5c4432b9b00f8fd799d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb1085db27415e39a597e3dbce2a22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513bd6cff1961f523e2b1e61d4ca9fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29a772b0c198a9b4d3b5665d6fcbf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0af8c63011066c812becef03f420e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6923e2592f57f7eb536e2e85ccad39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc730b8b49daecd05622b7efb2e56e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc361db385ed54b369b796cee73d4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8b7f4384c77670baed432f28b67e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21a0b95a84934cbf16c0d83c80925e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd825a864e1da17c630f5ba76872b80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636ba4ac1dd93604df219ccf56eedc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5ce6932b9158208d3bf49a5d2f1ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc137003d3436363fb1674045d1e03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f719beca8fd971537b72d081b2b8ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828260c269a3a7231c251e02d831a6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee6c61ebccad255b0934680e258845283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87de403ca966bc2f26fb532046e3888284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602466a3f535b0becd42479362c5c020285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c736ce6144d0974ef8a8f4ab1b986286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cb14b80387d78d9462f5bbe749af3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69c4b0f099f12c309c049e41067fb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256556b95e5ec476e6047da6c1a477b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c172b4bb1a82c8af58f6e2be25786290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67334953a9df1e1ee4154f7971116bea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f1a2cdbbb2a4cd383a6c2cac82e09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e414982de6114bd277bb8c416bffa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f0ec6607e6d897360034a3aee66be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47779fd9632ee2dbea59cb2953b4afc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f651e7aaaefcb20578f19dbd18d8f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b37178bf20334a4ebe2ba35948b01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955f24a512b6f7268f2bbc9124da1eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c84c5cfbdd3bbfa1c6b37ff3e2b294299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950b2506d98465d61c5581a767faf04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c305ab92544b9adfb9646cef2478393301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf11a960281593f89c8b3433e916766302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7f4464f9979d82fa17ab1c72ac2eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af8ba5bc77e5b6de01e3f07ad3d625304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2af87ec5637783a018120db077d652305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e2cf8641efeb8425bcd8c0521ff36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660520f560cd881aa89d5368273f52b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec550f3f4a8241bfcb26c0837d3d5531308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a76c000fcdc907ed590d445f9b0d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc0ac60f73bea25d588423b4628257310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55df67de12c79f4941049947bc7f611311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f9796642ef984783ae4f5c9e112a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4f04d26f54a7be400a5dc993b6266313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e13f4b4ca3b43a16f827bcd9415485314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0877203cd743930fed4c83512fbde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efc8cbad998017385a7ba289f07f0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba0bdfb8a6406fe83eb7d966fc4e4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7614120d8ac94b7779b8aed53a75e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2997674388d3792a468ebbff5bcac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1600364cb590af326f6673ae5850a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b886cb0741be519f98a47804c817be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4015c1c644c72a64fc30d92f2e1c72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343dedbc0d8aef0f947560c2576114e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74893e5888db41c0cd1933009340d7b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c8aeeed6faa24cae6928223742f91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b2267c490657dbe5a3784ec05b58d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cea34d02827e50d7ff723e4cfb8ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2ffe0d4d2e0667c71569a25f5b62d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483e74441066caf564925d7c1b87546329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08e0aaf2373d66a771b0dfbaa8cf4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438fc1442bc1c60734bced129110393331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9417087bac389f6b3dcc7dddaf157332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063035d94ea301a1cb0e70eada9ff85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ffa06e101a589de30ff43865e80fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00237d74487d85956900f0dc1752c66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fccf58de04b29d87af8102a4078012336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80a7ed4b66822933f72e3a6a31fcad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4e2be50b8597275e2515325ed2575338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1a20a30a878ceda8695eb211ae1ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8015123f8d95c0cc8790f738e48f4c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb6bdf3eee94e389569a76da2846dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257878a9f6ba52acd8ba2a63262c496c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602604c66efb2c3fe6492b8be6859ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3eca7304131118d171ae1a82bac2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c489a40cf418919ec34c9a33fa31906345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c836c6440ce9b074d0660519966dacd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e161b376797444784f551cd9079021347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d1998a2368b0f49bebb50d05f8f8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a1c1258c2166dcb6577cd5912e285349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bae77fb7ed60d5b9e29121425b67c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d540acbfd40ccbfde3428546004ba74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17a6849bec87849cbf119b56c6d0e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227646583567513ce9396fa0d54dc1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a3e0242c685d073923ee887c6ff25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbadcc74f52a1eecbefd096ffada6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470347e06fd8521196225e5f1a120f05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78d3460cdebe13f12c4c58eb471681357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a5d463e75959dc7b230d8cc9ef16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438385671ccf61e438b3afba87b87b7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cee9db176caa345515997bc8662479360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90773efdbd60e5853b65152c945f5885361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698d1eac9c7f1dcdc1396e425661cf6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f466e795de88867570906e52fbcae42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d7a0b5f7e15e7ff4532b070c8bb10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d6008b71cde015a0d8b5e35f5633c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e9a9c7ed6d1896bcd48c1f7c6b0e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eefdaa0289250741b42ac2f2d8969f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae32067947eaa5aa7e770d5e8adcd56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a62d93decb72c3756aa6fea6143dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f426794fb6e5bc1789d0146d06767b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831402c6186fc4418eb86a1609a2df02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb96e73831183f31eb932361ac87775372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a27b0863a797da1793e66b93ce3243373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dbe17f18076ad643ada08c997268d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5e1f88a7deec9da651cdb6cd3d5c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbb4444beb31ae79f0de4c26b54982376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6f71e5526ea20cc5d97668ac352a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2d42a1032a46ffc9c44a2d21c3249378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2212c21599de7f582d8af65f833b9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bbea51123a84317cb9192738d79e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb39357b42795b0a907fd9b0b61233381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e409a7b97d369535a8afb4c82a9b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e30d5ffcdcc28c5e61a6a7a47980aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbed00af9a9045628b8a9f8dacff95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc72f24921f865247cf2f7c900fa9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b436b2a387dddfc7636877ebfb9021b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9560ffcdd6222f1c471c0460a0c08d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4375e510c841942aea77e53996428388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618037a4f175d99386ca89510f55c7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470809c30ddedf0169b007451cbcc583390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291959cc6c62ef252edf9681e351bf9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc12c1d9ea99cd425ffb897220f67c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa7aac72f98fca2d490b8729044dbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f42507e5f46c7a45e069fe11ba11f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfa97d0253c8d96df240b7fb97f3be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d14653edd9656b494e318aeaf9258396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc098533c8c4c43bdadc08ed1aeee5a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a98f764c693a5c36a7edd6cdf256f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c4e2a30c847db7a559a94e2d59a80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83a3300c829bce85397155c2d4e458400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec129bcefa9df8647832c4a4e085b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a120a2cd1590dca5ff4d82945c4495402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f61f46f128d42d02464c4fe90f4f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950cd41f094735d817126bdc884024d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1126815b553cc1bbdc16dabc445b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a26e34c94a7b863f1b2c8eb05f87a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b72e6b59f67ecc1bdf63c792841d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c1d0d95b43ce98a3daa5dc027a18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be5620fb3460d6bd69a5bc30690790409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb14ec9d17773af3f67496218f0292410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6edd3c181ab3cbeebe9c8803258387411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234ebf848342efd3f64a83feeb6e596412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a78b8c7389f48653e4a0f3d0cac5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa486cbe7df004ecb0f32232dcb4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc685946e7e2c2741d5d977b79333cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd98a842498fd8e03fc1504b412a04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e867e3e68d1f8d1211db9181ca207e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77d68e0430b494a35737be10d02a8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9660aa959c98f6303f3160807ef4e0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef911a85b3839353d4681d497b654e01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332fe814c753a8fc7606a00b1d55b71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4041f9ce962711ab8be4b8f063cd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087babd6867bb55d37624109013dac1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e96409e21b80497aa23f91fcd281b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdbbe9634cdc0db60a5a47ea591873425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712070fd9b477a43e14cb80450e0a361426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a17685592e34a7e29c5ef781fc49e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3029bba89721acc7453c4facb774e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd20f9f464f9e02a024afce2d524e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432845c30e18986d3a7004c51b6233e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eebb7318dd83046ddec546abd0f9fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564caf187207cdb15a302d8fb0c29ff8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758c9073f9e3bfe9b578b017e750766433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6359a98685e1335cb90515fd9030434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcc64d2d84775080540252d7e41e40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60646cff97b228dbd05a911353213b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbff0cfb18133287d4922eeae35c52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeae15a6e059218d67ce9f6e1af3cc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c8a9c189f8a40ad83ea77ada5a52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce122b73abf8ea5668b19bd0cc207a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026824d13beaae62bb82e4c53a211ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf3a4c64936d40329ecdf59bdf40dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde97cda4d216d6ee29df0b6203e2674443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7dda0f25066541c7a59621000b1b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e92352a53a868c70fb19c45f3d0061445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11f0a1592a510118508a999ce981bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90ce0b39246a226d4516d8cf36b6fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76ac9bbc4d08dd9ee90cce4ad69b18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71baa8a57d617f63bc8cf446c6be87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8772dd93584369630aa0c1c60fb0ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eedbe2d88745070b51c142bfad0ee4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66844d5207994bbd4e6d8e9de3bb4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7605999a426bfa7ce37f04e9a955a41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901ca1dc1c95b42af8ab01a89df2a78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f802132e541223ef4eb7bc75756cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daf805221c306bed5efd66db1e54cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025626c7ea72494ef14d6a4ca5111da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88372b41dd10d1b284b0c9d5dadb8f7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa485f341c2c24b036bc163a9ba7094459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304b69497c3e94006d42a3bb8c872c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753353f1e5a969d7cb981e18aa123c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465093aee8cd91d0de0356d639ed58f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5682056497eb34de438956483286d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ef6ce05beb30db67cbb18600f550e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436a6a44b1ca26ae051e4ef27e60a9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124870da958c388fac805663db84a459466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0b06bda20cb51c5bf5229441fcd02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aec764c26a43bd85690194ea8f109468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148818ffaed7e12377ddb2e8ae100c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac7512aea64115bd21544cb0da135c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f8eaf48c8710393f587b3e52ccb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7889e8e93da933b02359d5807cc04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd633abbba7da2f7bea89f88ba45210473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb4b55995446d59b488780eacdf0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99261106b77d51f5dbcb20c66246aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e25b9b3e6a0c1fc28c11fb7b62fab3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4cb6fec30b8825eb377d859fdaf4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed54c9372ce36220e8afaf2760afcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c0367ead1b7248a70cde9e2afff37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad796352a93c8f4bcf050064a1dfd692480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cc622375339e92ca337539ba377a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace268f46660c757ba7200173c79ddc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d13700fb3e3b87b055885e4f11d55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6552e70003ca9dfcffb95889d1a94c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a797cdc931171170a8eef863703e943485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b954a9e0c6425a44cbbd7b6135ebda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db8685dde7651b6b12706b7f84b5ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651060ff2d9d3fdd50f54a91776df8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79889bd7bd070c5f110183f8b423d9da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b718d760a365ca03e84d1763160843b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9928ab676517bc4ecf64094a7f29fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4d75a68b5b5022867ab23c1858ef3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991c15cfc70e36628e639f53b25edcb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93af158ab66070cbad04201904c5230494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b93cda96e26b5dcf786fee3381a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b48dc3853f39a7639cfe2ef7a502496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5bc4913e4693d32fcda9f12e5f54a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623741c6b8d962b8c9f862f2df0b469498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471364aa482cffb21d2c838668a9d608499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3628754d7ce6f281749f8a15110a836500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacbe3249f82801f58f4226c8c61f8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d73b0c09658f59c2d1fff08eebd70e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057514c3f8bba68aca2ebf72dccd4dbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db15cf7629d5a23745f7c19a597b31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196152c5171112bf5579724cbd628aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231237b6d074853ae983523241be3c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a4822ce3bb7c13529370f587833af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d55d339e7762a3c5dcfd30111e659508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e779fc57c482ab9024e33c759599509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aeabad8bcbde977455c66e0fca13d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2013795ac18ff4aef032de04bd83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db289f5caad2b88cf31201c900fbba4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96929bb81f61345f006f77fdb1199b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6a96d5bb73cf495f93eb804dd23c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5d4eba959d2a1c1f37fb6cc69be39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7e72a6a26ace953f9f80db06c4053516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1958ee74313b120b6504b78d63df586517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b0a59b43128192b72e09db9a7b95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0acee60015dbfea15c8ea0da4a06a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972917b24acab837c60397f2efcdb0d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66388d8041ffffbdf10407f8b676cc57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d681e40953383e221a38704e9ae3a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab28220e93318726bdbefd6617d4420523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d468d4709f4506662a70f89d05be90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f90088ee632954f41d55d96bb93c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f665e15720041f0922c22f3c95539526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b14a8c17f47a36f9a5457367541d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c898e3d23ebdd63fe7d07435d975501528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a275d737f70ee73f3b3623843cf40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad36b834972e09ca83db12213abffb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be80a6557cd4c3f085b05f897664549531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891a51d5f1fe34abea240f157f239fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977529ae0c2e2263431cfb96f6764f95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecd0a857ff807b0614f55d9954ff65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af31fd0343e5f16554220737089ef8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbb7912a648ae363eec856a0abbf0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489b0d66d5f183ddbc31971550ce84f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047bb4dfdd8e57f274229dda627cc47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaf4c71f336e27e5ea70871814ec04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a8c26b5f5278e7b8988e713b0d0e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf15de209d82ce332bdd1e05a9e575541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754a3c8c9b419378482a981739c1cc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97bdac01c29ae32377b8975c20770a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9065650f295993ae03bb2c07e565a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153902f1064b84256d1edc2ac8fe420f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf11c9bb4570610e90a210ff0326b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dade5767259ca08e2b23c9f2d87e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645e47d323b972646a578107baef89f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b07f59ce3ea1fbb8389d09da63542549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db77198ff12b63966e396ba269f7bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714e9ca2b432e5d6005bee7d805d1c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82238f5c01a1a0f8889509593a2cc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cce91853d3f9849e71d8183d24d1db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5eafa1eae6913db8c2454ff1d90ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fd2f1ab1526822fec28ea42b10c4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea840805e73b3b291b64f5a3002f569556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8cd39ee75fe0931b4ac7a0967e421557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057881dea1b770cdf98a46997f1eb88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295c10010a3c85bf6d6ab1b045389bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a9ee56590caabcd8690a5f280f2cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a9e36a3ac9fff52d3c0083d614da9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b3522a5b39bff507383407ad15b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517c567da4334989108d758b95865b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d4fbbeef396c6d7e12ac033ed72fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc39f474e9a5b9e4f56f63b26aa09de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acfc8c953a9be88922103d18d93449566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deff501c1aed19f5bc522b0c255587c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9879d94e4f7ae7c749966c605ef67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312c25c509e21aff4f927954a93477569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafa294346d50c8eda0c976b885f763570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43455fec30d578a75886feefd40fe43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885268b4addfff24b93dcfc4d90a459f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6dc33e0bf32e4dc35620ee6697cbf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05a0a8efced74d32c5adecc692808b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91cf197408173b8e4ed1a5bf0be6a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3455a121700b7a521e7d9248262aac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e7f4dc7385d5e4cb30f39b2b2759f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ee58f05f7035ac393169d6a7ad74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efe0601f2afb974169b9111e60de87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13648e7bed057158ad1ff0049194aa22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a053e53ed04a234ab00bbf4030a22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dad63a3d5bbfb73c1292e07b46213a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1c41de7905b6945e6f013e3e5a20c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec415308dc16c280c5883c4980b2f24f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33bf139bdfda046e54d3be7ba1dd0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053c31cec17c1b2e00072c3ac0c52c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d627b81d7c2b6f025b0bd2908bbb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d892cb8986af7db0c255cd7de649f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97213c21fed16c06c68e13039a7ee19b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469f4c159c9168d781fc9f913614233590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b335a1c74c27173940688c0c026a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cf274922b4004082139183f723ab2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b5f7b8b6ecc90ad9abf8b28f76dcb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52b6fcbdf89a3d88888d5477235aa9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd4b6305ac6962525c6e70062ba90d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b6b390b8f3c2b007bdc7e011b75d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e67dfaaf763d70196918d8dbb9402597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6beb9d8c0af24987625bfdd3b1602598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247427b1503aacc7f6ad7bc6ce12e0e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b8f065662e633cf0326b45b0a778b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a343c79347efed20a235975f74999601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d478693833a18d2e7f934319b8f6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e96e9b827068b2941ebff5c08a25d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e771085bbd1b3cce36ed739aa0d7b91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed035e0f8f2d3f1a9123bc30721a8fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394de3ec0590f32e1b7c6f447f10f68d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d4e0ec05d625b71af792b660074cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cac917d8ef9dd4e8138262e5c0a51c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a186d5091fe043afd98c3a5a74adaf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2103097fd634395b5c0ceec6be65f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6428a6f06eea425c4318c89ff3e1975611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cc766df6958ed4eb1813bb096c6c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e35e131bdd21d040bb3f3dcc87bc0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31093ffcc2a2edd9fca2e3a6543e4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1859d3a54142d59b0be22bdbb52936615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16244a89954b22b14da2a7855b34e9a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e619415512b9c2dcbb1e8641e514e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e1fde96fbdc7b90119e856fcc16c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee8650eb6eeea3117f8b52a5e79b2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74147fd033b976fadc63da039285abde620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f41dba65100786144d8f2bb85ad1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f001eb20de0603673d5d0f0332398622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd88901d27476dc500389209992c73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c1bf1c55b61d38f97c98cdbaca492624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e84475b75aed5f1a15be9cd40836ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287366460e044800e8e7dea5b0ebced5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144cc3dc082318d7840b868da1ce7d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94655715bfecfd3d17c9b1c2405fc73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fec6748c9c7cd2d8226f6ff3c28df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0e7e3196abcc2daf1530a02ff3c81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437900cfd5b994e3bfc3209e887bcbd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf1d76b3895dad04a10eab079d1c85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc7984bada35882999ca68b513dff3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc82fc6da67ed7cf9d34dc3b241edb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68df773c9e6893083bde33e83e946c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5817c83e7cf8c781be2e077919f93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c145bebe04d22de2231da31bfa2cae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39748d6ec0587bb0cea28760b001749a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d026c2c480f2d9852acf2eec3799a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a328b9fee4c0384d9252a0f8aacfe6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e130be1298d2f7e52c295e09eef15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5450c190ae4ffdc8fb37c944bbfbba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82292c6da4694425b1175bed0a798d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053921f49aaca29a9d9d745ed314f80b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ff7d55ec39e90b62ece6e223c37d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebb01ff5956a035ee7adfda3155b1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8a1dd459d85009b0d7b9bb7974eb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bf4413ee729f65a4e73aff6807ba6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54099ae44f37906f0917b13a75fccd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f969eec57bc1390fe1b76ea9d111417650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b471fdc8a6d8360c208a09b5c5bad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837b37c5691f7fb5d185ee2b0aec190652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab3a9c9df3d9af223b51c372c487e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c548587e2167b9d1b6e290724d6e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d4c7a6f9cec435a1355da55428561655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f1a88c073f60d062ac038192e1841656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f67276d54d27b9ed4fb3c90f7a195657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc5cda5c66bb430401201922dd459a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192fb0ab96f6dbb5e3e1c63345fdba9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837192a87012c404c9769fcc8f5de57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c7d9bf80d777b9f8009825c4ab7e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9357682ed2537a910219779629ff8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d55dcdb3b4763895445a031c23a92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b0fec807ba15c902188e51dd8a8db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40667af221ac1859688b24eb0aa3773d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df7b22a12d55473a0f8aee24c05fe2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3179f2d7ab6cfc2fd35c55d1e6e439667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bb55849265ae9f7e8b901a9905027668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cadda5cb0da697d164ed64758d84e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04152e056cc05e07d0b377cc1b34ecdd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c9b5152b3fc1d7af8a09b31ff12ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77992a66a25e18e1ed311b739f3fd1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619376b35ff6b3c1957a8fd422ceec3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f39ebb430d323a5a1393f336c9d325674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533deea1ab39eefacd6919a0dfc606a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4f946c6aca8480be3d49bd4aa4134676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff688c1aa186f0e4a9eb9f388ab03d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984b77f9a2374ec48dbd5bca0ca3f5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3ecca33eafa31c91a8aff33dc79a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d0952c67409c0dab27b5d60db3d5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557456bf464230ca7d5cd76fa7d37a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b456fae4cd3c83e6ee7b47dc00665b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe67b6af360efaed7eda172c3aa6b6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a5bafde119c76a66754d46743de9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2685417d1e2f70f597c3ce1c46a88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a57d7546f35d6e4f0824a0f5f8a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7311b0ef0ba6f9fcb4223de2de9d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5851bd15fe651fcbed55539540fc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0394ef816b1603ff53d9a5aa015aceb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ce39c6a72353359027ef27bec9459690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1e047a417fcfd5d627978c224aa94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7f5d23ca02be3d38e10fd76fb573e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb985d04827d7b6adfa8e15757fdbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed9ea85c803d862dd0f746dde9339694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc199e03d3b89a6f0313ad7269780c25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12794db4610fbbb416799c6535df928f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853abee6ec04f11709bf6147cd49988697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6709eee7762f3094957b4dcfe840f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17a591e6c71424f99f94cf3589de62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86bda2f7cb491043b9eef3bd8e0b78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700aaaa6e9338ae5475fe68521007bf9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61445ac6d3c3e87a4736e74b39db27bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5fa2b7feed9820db8491a830f6db7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d00ec704efdd26f892c5c18f823628704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f7a3cd9f2e4a8b9107576f7c04d0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1571ff659d1d3046767b530f8c6543706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98d6988f0dfec976d9a21bad3847de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65792b163aea2ac70491faf978b2c0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af70ed52cd1fad9b00307ac7eef8a7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7305c4e549701c02343c70fc3ee04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f965c3f40c4fa6e5cc7eb139ca4e37711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4996d18e324339d6fb7edc074cb423712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfc988998d1b3ada0ec2ad6a0f1c6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb1b47974d50ee76d967fb22f97046714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450d633b3484fa7b885737355027164715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816457058e9d21663c4989ca5a4ffd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2e4f50f86ae86d6cd1606a1be648c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2cf85ab0cececff5660d1dd9b8aea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2911965c054635bea7d1af3de39a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbbb9fd7885372deb11bf8f089426a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01750f6ee592d0e301d745ef98e4202721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbce522d43e8c15c44c6ee34112545722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27973f9fe914c184172eb98393bc82de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac67a3dabcf127ce3b04cfd7d3e24ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b0fe8102067ec46f0f4064fe334ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c3a68c43c63a5ea6583d78f39f210726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0bba2f5d3c87110ea7fe883837f5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81348cd1548a1475479aa4f016f4118728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0462b68f0b9902a8ae2409fc83ae4e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d65686d868aac4bfbd107e01af64f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dbad3143a80e54dd88eb853d3218a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57967945b874dcc315b52b59bd1441732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63937fa02e1e31bd9182b1383c404382733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea418e162b055bfc69a5d92747597d79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad47ae1612b45ee5e15676c0a706cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f25297be271860ca3507e610afa65e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdf0df5b1a8b5960a13b53cb9e7993737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e200b3e6d98afc7975ea746d144634b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68616bed114248ac86897d9e33dc546c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f1839adaa763d1b99fac00badd53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd2957bf570eac2d2adeab22120feb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca373a20bab73bab227b8707d6fa418742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbabfe06b12492700d67abc933635b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16501444fb95e38a1951db38451e9fe8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4ed733df344f584e388d4cb43bf4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd2f06abe319971f472c15491d2209746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4382a5189304f16a3b89d60191dd74c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cfb9040e8776eb5b9d4e0b82dadd8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd8f609e78407e141abf781f7669e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065514e15c233d58b94978c35ddab969750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b27d095e2ffda1d9aa35f8593223e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468ea6b918ac81249fb08343e71d72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b352f57c494d72234eae5d571cc5d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb64224a1011f4025dabcb01865e865754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233342bf6cd14d4508402b3b16a7c7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ef99d8ce3d61a21e2accc3d2db927756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2ad07ffeba0488c1a08c1ca687b81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbb92a4b079a5ede42569cb4b0ad13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1b76ce0ee7820b5721ed20f92d342759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d3014acdcc1ee5b6b16d8907c34f0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944bd507d32021cf238a0c90dabc017761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1dd70b7e5c339699df073f0eb2958762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1937e26f8e114336a83ceced1783281763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a254d1bf27666135c17997dc96a82764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87241cc3aeaf379b4a4356d3e469cd5e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec16065ea46c3230dd6465013417d7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990fae09aa5dca1c97a554863d7fc87767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7cf7e83dac77f87fedea2774913cb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d8bc92b86402e6830576f6466ea2a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dcd75a1c92bde753ba34dba3e031b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e96c1b0dd083cec272067f2d16aae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c485b77e887fa2f8fbd864cd7d7d0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23681d9b019b0f28932cb75201b210f5773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24362,81 +24353,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26747,110 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27117,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J390"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -33316,3608 +33247,3583 @@
         <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
         <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>778</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
         <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>778</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
         <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>778</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>778</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>444</v>
+        <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0"/>
+      <c r="F281" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>609</v>
       </c>
       <c r="I319" s="0">
         <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>609</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>1024</v>
+        <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
-      <c r="F343" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0"/>
+      <c r="F344" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
+      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0"/>
+      <c r="F350" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G350" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0"/>
+      <c r="F354" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
         <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
         <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
         <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I365" s="0">
         <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...7 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
         <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I367" s="0">
         <v>3.66</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1096</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1100</v>
       </c>
-      <c r="F369" s="0"/>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>1094</v>
+        <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>1122</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1122</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>609</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...23 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>