--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f5d807499954d9047dc2daf844bef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57722d003109570b22bbd2e486c4c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161cb1098d3406c8dc4b1cadffe7baa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78949e04547dd88a0eb2725df3c1947c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381ccc226ea87a25faf826b33eb7fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d23817409bc4662daf23440e7c1776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e761663930322f9e5219d1e5fd939c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba674b60148069754c66b8a3d0cc009f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697a3d2602afb105c223417173598c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfbdc5722c14afba8a5efbd4c1927910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35393855ff82944ce1ecb6c72d4af7f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb59b7353fd540da494540510ed70412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b4436ba12af577f0e681a553dc0f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25330d767678d65ca7b7e2589d495e0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a4bb610ff58171e91d8f9182f692815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b7d031dec727a697641a39c71ebec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8200b64db7500d73d29793b6b373b3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25469aaf4859130d742f54f4253ffa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a8f017f70288650e6d072c0742a4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59c3b4b46882c4b5849199591fd3fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c559b60af12afddc997e339212bdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d36bee276e3fd0e61194cfb119c0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c71f6ad61ca97ff26af7f8a513a98523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef481d12dbfe9db68594c0652e2a2d0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c02731537113669381e96be61659225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450279d837076d27d092d52a6a5a23d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588fcac230d7fd6e3126fa9de29a30a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2e26809e88e3828ac1c93b5bf3c0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a18a846e2f219bff4fa6b5b8b1b4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa20e93be5f8c4f3181c2f509392d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596eddcd5e9150ac1f9f1a5df3dea7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4251f0849e7b677fd49b12a2fcc2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54dfdfd009afccd9019b81c6e93f9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d726aae5fc411310d90f003d7276c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c67dfd2b98bd575f72e0952b54bf7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06129b49cd7d0498fa874bef1ba5eaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d997bc2339d9feb3e3371845aad70037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82f413b15fbd883ccbd0c58e5c397b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbd0d2f51ca7278f6e4bc15357c26139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688d2a689644a487a673d6808be00e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d3c1e56865e869da8518c53013ed141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656015a62966925b2121662af50c68dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe7cd4c752195d1ee7d6133fa04ba343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2536d1be1a6e032621bdbdba783a6fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bc9eb044c2d150b9b9808d61c366d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eb3521546b2661eee0b50e59e720446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b39d036631f945d71665286a0f1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250efc7d57963f1ff0576e43c16b6e0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae172a3d3ec9e38cf2e3feddb522c0d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b09bf6e2073ca1f88027caeab057350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f37b5a21c836e539d187a0d65ad4e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48ee59ffddc71d4332e55f81390c4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05b1ba196234977b17e6be0d8c9a9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a46e82049691d8b878fbba5229bd9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9224b327d29fb2bd645d3cf78055e7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205cc8ffe2977681fbf10b7d5e29bea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93209bc9df8d5935b125ed9017a379d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c106ec603bd65e6dce11386850f4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b87fb3189defbf6cdab0b2748d3ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9288b8780b1b8d84c1247aab379da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa43c6d1a2dd8dfdb59249612f3429061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce8ba3fe929149a2e618b087ffd9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174aae8abafb00e549bd9bd894274b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bb3a15d19271f9c72212c1c4a21ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5b7189331a6ed42da78b8e52c629d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620b1604d3d9359ae911f744c1980bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ed267f0e58dc9113e3f6a960aa03067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c92deee24e8057d6329031392524968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83cc8185e053cfb395f197a413ff3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a7233e342f8de05203621b95a0c1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff93d6e2cb5f63dce806ec823500d7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4795d8dd0178ec2ae50546b62424bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643eb5b78f76e848657f5841ce8027973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc59fc1c4ffd200629e8e30f55e2a6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e566ac3dee920cc83657cd5b04e325f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9deced064e7a00e52f983d0fa7e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfffd054c3e138ff04c63ae8b5b54977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbf2d57e457f55e84442859a5b37b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06d0c5bdee6fa64715c6640ceaf45279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b93f1a634df9979133644e64d79b8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a47902ddf81238579fae81dbc312081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989f1e56d67b1ccaa2137ecc5acc9a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60257bfb95193793ac14d990ab9aa71883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be2f3871267243fd6f3c5d4875118684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b88346ffad2f4f747bb7c0118d25d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c4bd32679f9f7e66def2d6100888686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ffd7e08a63008fb456392abc6520687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98074ccdb130a283f7b3b9d6352c39fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a099fede05ddaa1d0f9c0b0826372f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de120cada5ae2a5716e20813bc4040290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243458f625fde0fbf933060c29493c2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b30737768154f75ec56036daa51c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba743646e0cf6ef78172a35d96c55f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33c3ab8024c8e1da29127f1b490a2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a206765030066584e2e23f1a681dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58542eeaee3d9c36133fce891b70a70e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51571a9566aeacad2e0cf43aa05cd31997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df66b79cf1b2f168f304ba614945ed598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75d0bd06ae2a67ab7f72861312ea2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657cf59ff8f570765a9ad647ca0b54b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e833b0a17339e5ec5fc63e550cf50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5c553fb3b02f26be181f1d40f961e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735b0a3c4406cd87039cf5e1692d255103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3577c33de569ddaf852bfdf7c82045a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9e506617acc79a2857646af772e8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebce76a22b817519c30e0b852c7134106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62347e6da18f12f9c54555081f1684107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9bc2bb8237fae675534c38fea03e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc63e0261c1c4f93bd2928c53afcfe5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f61cb2f7b216cca47fdbdd0cf1b9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4025619c28b4eabf6281f5328ab24c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb94d7227395b7105fe8073526df1a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399146210d1e183b0a73b373904a967113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4699119c2eba9c376d54865688289114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602c6b6cac17a97432170e9fa2dde79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c82f85d947bc009564199407775118116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715d8b9f0eb52c5e2b010fb3780a661117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8e2f32d6ab5d9d4c1ece7fd413175118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68789528dc2add079f824d18b9539e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fae6d34a3a0638074808a04e3d858120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ce0155f2f5f18f718afa48c68a3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5859a55c47c717aa04d049e09163ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addc9f9d1e6014a6c7c65e8986a0b53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c91c8f94195e2fe84968e9f12e4615124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6474f1e659998f8a9700ec40d1bc12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e510e9216bcff5245ba3f66a79c86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86997c66cfd978fd6f00e5cfa16f13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759537db6cf1891e5c1a08c0eae5a066128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b0af87fe080dc861a0bb3e322df71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c1ad77c2302852f6ec90e01ac01f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa26655d805b5d2fe447b19d490da97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38902d8f1a68d49cad9f651b810e7bf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125285c5316dde81223244a3490a351e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb12dc4ad719e0a1940c29e8246593f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d59294a35bdda477f83fc3c690322c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f761210c6d87927f92ddb853370c52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dce17d9ef1d344d2b3d9e93ed5abb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e575e8407daf5f1098d72e00dcec0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d6b196e38e63c677b616284ffd7b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d79799cb9aeaec9fcfc6c8980af785140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08effb160ac04f023c963a945d804a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe62ae566fac71afab25703d321096e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2530a157c4adf4dca5c821ff37ec5c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994c1b813ada228bb195186a17c5213144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50219965e567d7e7a3d7222a4ed32562145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eed43d0bda0a69746773ddedfb4a29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c6e57b710fadb958158bbcb3c78c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d670b3d96b4a98757a434169a439f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79055dbfe20b7cb45d1ec1556ca4e313149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9af9801d869679c0d50f31bc0b2f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0452f4b5f584c6a8c4087fb834b5316151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b7591879dfa9bc4f66c360ccf8e16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60366764e0490e8e8ebf7e28d2bc71a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fedd26c62eb1d8bd3d6edc8473198154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3957db844e0ce7501c149598e44fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696faa6e501542cf05ad3449c634c70a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c2e93ae0b5c681b3708f2a8f5b959157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50cb0f3e8085c62de3a5bd362c753a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff5b8bd1a7f0c1a46f7401c80dba17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244992344af23c1395a8c27078e02c6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843be54f9e1d73c068a73438c4fb078161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fa13389e7399943ac317f6da69d3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7bcabbf3630d03de449572fd74491163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092d7f1436f420dceb58df31614e36a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3538ce1547e6fe59028e6f2372dbb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68232605e0875bba6f64de3cd8d18cce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1f1f6202ef1a80db0a7b51f8bed5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4dbffe1b146b987865b78eaf452be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd83e45419c97c3fde7bf2d63afed2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6946ef1551004aea595a6779005f7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8302c770eeac1ae066f4985c62f9149171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64fcf5549318057308569a949543bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae47b04ddfdbe20402542a45da94795173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb31f377bdccbcb8b580ad3f35497174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334d8b400c297cb9a45fdbf71de7df1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace1c7d89e8a98741e07d7ec6199e7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d144e5546a8b6059fe115ff5b6ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e91b54e91dd3ef0d39adfcf59d407e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a57c673a679b19d0b211f24b5e4ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6f120e00d8cbc418a75392f280395180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43780348da41ee275aeab889fb5ce864181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc04a167cc7612dae073cf5a12f7be6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7af74c2f443690df12e705d32f72af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a068b069d5e8460b6b4f90ea466b53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aab1283ab9f149e271e463dfa3686185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08fba96983ee72088689ae697bf795186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722620457d9ea33caa4301615538e324187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5d1068f00a6922dad6423b937919d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908af90bb9df88da754d3c704a2f737a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbf1ca9b823e515105b2ef359cf220190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4696f4e2687a7a99dbc939f5a49302191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d99183747fd83c72695464641166b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155fca675829548715b8dd526673849193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b9cd3cdef28fbc7a5f18c2230a3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02c0e7f6917114aaf69d5b8639bb28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82998893054e7f0f132242598f3703196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0895106d3abe3683811524156d01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6a180ef64823301003f170a599ff4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55452cd4f081ed86562216b4a62ac930199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2020f06b1d515d5f7358b79f24da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27538bc89f43e493f8bd222372706ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce5cdc5faaedb693104d2804f6f847202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bf785e5129dac576894ef5ffa5ba1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e470f163308f713150241d822f69bac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761e74aa50582d5199a81093dc852fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5af6778d7bb69feb5214905341cd08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ed24662a10d999ce1b332d68715c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee80e9dc8864b014e408942540b615208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7871f4b3e9b06270cc44d36c7bdcdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd29484f8e57943b9cbda58b2eacd6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba97d0b0c2fc8ac4da17359778435d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab52bb796ec0b457ef3c0c88234730212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230cf6a95059cb01a248a895fff0d5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b5d9cf9b5d90b18a9c17e83b43bd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd046f0a15bd9b5a9b1599bc79bc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e766b34a995c0aa1386e2cb66a5cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d2e890fb162031c893a9f1305753a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3316b3a3201d8ea4123cc4099aac795218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e09dcf25169b20c5ea4f01f9c26c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaef8b65eea273c0195dcf769823cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c2f4b9af106ba754f82ac63e2c1ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290805f468eb7c77321c362a45624c31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc47afc895b565660e37e7ff2966919223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac230e88f901b4e96434e69384d0933224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2345cb4f2ae168321b17c301df3de2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fd873f0d325688e8c315c5e0cb65d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e12e5f5d464273f24c30e801d8edd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef05de1cbf618676ccf2741a29ca6e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a90875d0e6b1e814fd8b85a37ce438229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9262856585fd5b3286e4ed061a0590230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fac4958f3773ea4ec4f88948b5c6ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309962e42bf4fde213fcafc602ec6e24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052bce374a2923ebc574be0399430b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ba5c3497a63c8fe65c5015c2a6ff3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebc2ec8295010ae1f0038b7400b4ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6f8f97662d891511f9e734912229d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b9caa0a8985382265f6186c487599237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6034afb45e494cf820507484c262e22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09519daca732f949e0be26ab58cc8561239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeab8c2f22af9e37289c138d43d57af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc356a839661fbeec71c124d6a71ff2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fecadd35a01e11b2d21ded49574a23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b6fd3a53b6a2b9f85443c16be1d76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f22e909e2837308834bfce8540fe7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953d9d6ad4f63156f0b7b1a5c513662245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d029d591ec015c33ddac4b64e43bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bb62a2403a542be4d47ab30c639c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268fa92a7e6454f1c53f178997df4b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82659616a1fe853a741c39c53bc2d2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13109414483a2eb3f17c3e1eb9a6b090250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffb1b3c6b96c5c9c0bcd6b55d2d579251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aa3171d2e506b71715eb78a4e2b13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776680051e524ebb4489d25657ac583253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe56396915bc25341be65b08e924ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ae49e5602ab261236fe974f384f57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea548b53af5b7b433da0dc8f6123682b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c31236c44ccfdd9b950d23245d2248257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef4d6d14ce4e69f9dfe8e784068443258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa849f62823fb8e1610651a4711ceea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be2b60da9728579289cc4b0e724017260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c12354a4f610718cce05fa4d9f00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcda6b085ccaa1994d69b2f19baff52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a0a280f6f4ba89fc5f1ae95017d35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3a1d9c36824097b001174b1d29e62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549601db3db65229ffba6da98dc8bc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66645213642c926d4cf8b3f9ce00a5af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f197657589a35b72e385f9abf629a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e057661d1da0154b08cfa3c718f1a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b917540f246a590ceb74201f2247504269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a46fd0afc63e58f073987ed1a88e8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9398949365b06841b31a197afcc029b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e0d2ec8a8d699491f439a8aa6890e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ad096fc4263bb3064cdfcbbc02622273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6369ec0d27f0320ff4a947a92b770d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707532c9aa958c9c2783453ec0ab26d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54099fc8d534af2da57d286942e69302276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fef767da5edf83e0bfec5ded1c60a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18467afffd7e967ae06def7359dad480278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94465916de773c68090183865a865efc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c15f674ce216b637bf72c829ab2eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d7d6a8b11a50ef1e0398e4e4e05bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c167ffdb43d560f9a3afa35fe0b91b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605a2b9ca9331cb55e5236516e95467283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e22a15d8d329591e7eb8ee18391405284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff48f0687f35d500a73c470a930cd0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84553660375f836771a8b37896dc7fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6e62898d93b650f991802ef935520287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55089833759cdbddd431768357b42ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b006873a3c3b8c1a7d9303b3031eee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cdd7711a6905734b4980d4810ab9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e425eb506afc6b84b4625e125945b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130cd562192477697062f3731599f3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd924e4428a97d7af5c859df8ef8eb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f2e2d7fc68c28de0ce917d0cbd28d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4feb95a0162f20680d09ca98e2aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b218878c9cf2380315fb7f26636b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33a070af0a5e7b734220b9df0930af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b63a6766e656b3693a96c9cdd91d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ac9b0e7a42b1d686879da58d26d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082a5478881425bd332bac26a7ee6fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4ff922601e56c517e062964002aa4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36627b48aaa862508a1b6c1c8fcae50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e700b750ba3e7def7337d660bb8fb59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9f3d4eb9943fb5eff0fee22479f37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9691eb34063a6c6da111e2e18800ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2851c2dd1b51bbe710fec878eb41c40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1afa9da1da37329ce63dd1b120844307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0c2e9b35bd3896d93bdfd0d74dd26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ba1c77a204ab82e8277975222fdf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d8f6c58338bd302d4ad46fa08e42f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044cf623ab03bd702eadba76b235f02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c08cef89e48b125687d18e93ad252d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e33daf39055f2fd118fbd256e43ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4e251cb041780a859bea7aa335526314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a243994f66741c6bed66f84a6ba98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1ea1bd97e44c304b51c069b66087e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad864ca60d1da09604f33acdeee795a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2cc2f43074ad310ae667140cb3636318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc0d1206b4bc6a717df9fcc766c3f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107a670e6894804325b04f29b7473b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c88007c7c4d34c077b4bb1e3e7d440321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2206476613c662cbaa1711dcc745d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ebf103c6ae82306cc21093dff54b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2a05490316d00eb223dd2c8f0cd7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231efcb1337c39c7ae7dbe2c17b8a464325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caafad87fe4776050f91a8b635c2096326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9ca4ef119074c751647b51136e8e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef19e95352984267f7fc2bf2a6598d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbde4e2d9fc52bd2070064f485c9b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab423c1cf82b7917deafe7471af71b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003acba909d869d7e0b7392caca69c35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642792bc024bd9071311f5a7963ea3cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a19032d8d9a35b7351716f08cef622333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3280f9ecb18dd84bea16a381369bd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dddf6bbd02f55b10993e9e8fb1842b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c394bd5859542b732eff7ef7778203336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7946b73fc0dc1c984757d5d394899337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd965df56221e42f3f79107ad88e11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bb5018c7c66968ea441397114f823339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e082acb65a9ef065e02014b27d7cfbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48e9b47f2fc46d58c2cc05f70d5e44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bba033272dd0cf6200a552b165d8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df832f356464550fa42799b9af3cebc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4dc9e855eea0d3164ba8af817f5f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5814b18da5fe15dc254613b814fc772345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cdcc9b89bfe5e13d7097af1659387346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c4906b0aac0ac3ed2ddcf65b79a83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63372e6099ad1187dddfc71012802f23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1132da062f9303d03628ab074f28dc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e1e1c4d8413f44e901ad1a2e87993350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56630d8c32ed0326ecf591b3eee234f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f35a69d8255e54204dbc3ec78864352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eec4193157a15afcb74b6e8698d4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ada886ca28fe921a5eab79900c1d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6dc78f889b8a4877019305fdc3cc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5ca86caded05182f880b6c0a32620356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2838009f89f96190e5df84864fea4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98210597676b9934f8b9d27f36aa9f9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe650563526e18d5df3b5bf8911463b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5489bf894da8186c41eb4e57a65328360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df295fd288475750501582a214cb0f87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c869871e90377f8ddc12947cb48bc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7261bf886e00344cea0feafa0dee491363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f89aec4217c5bccf26b3df06b56ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b266774422cf018686c0553017704365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddf68a5eb1a80d849af7a341b1465f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404052ac66d233839c040e1b002cc353367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cecd2fa41456237da285661928b470368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aae1ff35352e5c0dfa346d3776718369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eb185cd81c1bb16f76887ac25328e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91741d29d37d2824cae8e3d05145daa7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20ee4f1bafa994122ca944ed3ce9a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c154bf69a85b95e3f8da7b27641fb79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a5f52efabe9e65f1ee99fdf66bed5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b045d5d13bf902233fb0f026f79ebc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e84dd704e757bc7b298b4667702e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e8b7af5422bb45cc41f55b05d5b92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af85f0a0f07f66e4784aaf5b3004e98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b80f040281543ccb96c9ade2fc880379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14827fde5af69c69ce3814c2faef1d2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376e34862bf8ddcbdfa8e1bd2630dda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3156403ac1cddb1b5204f2aaa1f9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0ab754da43088a15d2abb08cea57e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6551050089643791d50859b08e5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed4581a187c408e9b2b69653e25f42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c898a01f844d631184435f6a4cff551386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b481877ece778f24af9f72bbe435382387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816ccc92e1b4803667f3cc39d565f04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb08c4f3bd3df0da7f0953487d17e2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da30e6ce53cac0f42c6706f1e70e1f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706b4dc7a74ad66f9e761aee2d1c576391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b9f845dc1bb1d01ac42f9db94399d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d5e714322ed2cd2d85c8b76e96e43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e6da7ed25686ab587e21c61f0d8cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3990d46d9ad1eeecc6d35dfb84d716395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac930e833323b82f0402d477af570983396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b61f467cd9545ec5ac8ead9bc899b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398486597f41b3f4ce6c133f7769ddd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ca5caa5bc8fa16c997f14b5798ae4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ba01103cca6db78db7e6a6208940400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4fdf3aaeef787940e3151c43f1b8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4605afb6e99d8fb8a51a15f27512769402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03e3017caabf903d4f3113f1563d20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f86ef6ab0c83671d4028b28b9c687404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b634dab9d6395d41d71f6277784fadc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af8e8e98c971b755fb83619aad211a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e23d13beb26a157a00a9ee2297919f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f85bad338f4655903e633b79f6ccda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15e64ad3573b6f346c5add266d8613409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c04d9f91a9e2d13c76682a6b9815b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8e690c16afcaa880770dac6557799411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8cee313983275d6190799833c0659412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402339a32a1d8c7b3777942b3eafe00a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d0ae8361ab41a81972bdbd414e18d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fdf83a54e9f47bf2c26a51cec5fee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebf2b3e6e51b8315a5500776b7b4b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61aa89ab9b9e67118af5b0f0ba8e46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea2d523507f638e6fe771059ea80a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467eab5e55c8b489262dfcbaa0b2ba62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b0be8a73e6a94f42b51f5c00ac3ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a654d9f7727801716016680acc6b192421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbfc65514bd6bc5b042d79e2b34431422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa7cc5610545643a14b78da13490d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8970b06926881541c9998f696548c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724e4401ce87aed9de735a2860444bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb7a34b283d2f74abe2c225d90119e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2e92855a34794f508bdeb7ee73ec5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc37a86a016fd27ff0c05556062c89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f765d08d5690379ca115c18245c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2647e172454929be3c1caeae85b519430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2d8b61d821b59b2d4dd5410760cee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c2d0f42f125be27df7bd886b1f6db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9bf54365563e95961e0e0f1daf41a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc850567bfde31024bb2af18ce0c0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aed9236b1c1906c954694e301e160435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbee9dc1680617e01e5be4f3c5996c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcdf8dacbb4cf003615340c1512851437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a638f60dc71956384deb74bfaf8825438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109e4216eb59a2e7a9818cadc4adf58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516b65fd5c3fc7b3818b6457c9070b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fd9287fbc16f6e41b740b7708b1a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9f72be6f199bccd3441819b51ab54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2e49f80a88fd8d1f3633c69fe7ab3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a11410c15165d22e576603dc88d57d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33773377e510a9fd1bd5ed4d0d2ffc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3743df91bc9ba5a6387455213fc89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d40209a6f1a86b9b7f32cc936c6f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d38136faded3a3095cb4f0e3281b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0d9f219f4fef232569b8b6b4c0803449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54986c8fab5b32779af3e3ecdd434b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656645c357d96dc5c1260aec393c2b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c30405f3c66331d7e8c7ca0fcf599452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3500d628d8302088a1f3335256a83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c7d5427c097c999052dee912748fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f63ebb96252d5e76c9669cb0a9b97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fa24e7161059f85f36b4bc6cd61e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba944fbc2b9a6bb2850c77a1c728801457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceaae1eeeaee95c2ad7732e198e62b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9288cdd019380bf2da480c6f02f24ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14fd4a40f5eda15bd36ccae9a796fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9990be6f56ce0dd0c90a66031ff5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d1764088c6e06af6fda772cad7957462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f293e4d3123740a6ab9b7051e296c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b928b5ccb984cfb9ad01ee7c8f2cd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9170cacb0e329f5ff45ac6a15a09d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d9e71133f760cbf745ead8482705c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec7f6c7cf5e7175badf1b73195938d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e59ade1b0f08a4734351e070f6e0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7bd3d5bcf9ac32ef8620dede7d74a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911b7124b72da24a85ccdb2fc146fc7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4a813a9b03fdbdc97b6adca1f75b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110af96b52b17ef5e17ef563babe212472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce00878a0bb0d86fc5e32ff5afea18f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3eca7247d6bc748e70f2a7161e5cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60d94adea6bf41a45cd7422030944a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b701813d902a7acc079c63642aac9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa221dbc3113c38258cf6734e8ce7597477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab8c698549c49c0a19e02a51a43d7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665b487b7991d27386c65ebf12e69a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183890077b0184028a788395d32f147480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dd62cae22b181bd15928bbbdc0d66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c451d3cf55d8c11f3f68b8a96416a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecfb0c6905e5acd0ac4eb4f48aa6f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f896e0f614addff1916ed40aa68d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d64deb12904b95c90637e262e7bcb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcb794954780a158697fa97b7675c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f060fae0abb7d213fb0324593e07e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04700d1293ffca333881418b757e2ef8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c482c88c6b5abc5a38e1c5676d86d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd60ffff92a06515d7c777ad4697053490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df67cf8c50dcd793a765df122c991d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe80c565d791551ba26eb8c25d73b71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e794b46645d7104c09408484ff4892493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7ce3c8e9a1d35f84cc38da873e6bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603eef92d24bfa48337555f0177a1de1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca871e3e7e0f1ebd949c9221fe6b9ba6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e9d1c23142a27eb2b699158d8de9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f4808a43f3706dff5f2019c67d34f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea89e239ba86af6afb6725101da7a89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce7866415c116f1f4d357f8f9c426d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57636ca14ff44e26eebd6b1e776077df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049636853d2722cb6d5a771b1a283f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b267a3b19a370f0ae5c5b2b600a81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649d3a7e47da9a52ee3d1306db27418504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580e5611d3112b6eda905397badff29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969a1fa68db3401269298d51e701e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb37a51bc0bf94c37764d0b9e34bb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1a3871ca8e9df149c115ca8148445508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490699857df8cd8cf5b58975d1d64fba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b192f8bc8d316a14f59e04b86a674cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ccfe09bd7a894c108bde588eea74a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a6c61e094197d3a020ea0bc857c69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387e6031857035baa1c7af8a4e10e18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500290521b3d97cae4f4fd97ea9383ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f86f367e8e78ee7de935fef44f630515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41805ab25236e49f64f73d71f4162fb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b66e3e9f47657b159198b90e827f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958103f680d47f856d7fe0b2cf055e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4cc3707899873cd661f2af2f9d9af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a71aeaa15a4e2d86efe278e34fd75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b421e90dca90d58bf7fbf2e5ae996a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12fe6a49f5a20443b91c43a4740328522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783c7c9c3b6021e7c5f122739c1879c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b257fe459f40bcb964f0c02741e92f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc644d48229a70b0c85e8f80989a7ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad44c6f6efb8e19603e88cf0d8280e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ee17dfe3541eb5e99be8f8758bdd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c1b53711e82d8616a1425aef3ee23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd105f5208fa4d7a65df7bfd300d1eea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071dd1cf8c429796165cbb284c610ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e0fa849d27fd1c9e6350cefd1585e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791ee5a857daa548483ac68800e5526532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59313675d8661c3b260b68c39d2cb92e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ac0fb0c1991b357cd1676e70ac06c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9181b4f9c4f6efc6281bca77da86184535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e533aeb19ebe773fb70eed12cdbbd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c06aff820ecc1d307945f99417ce70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edde5e3727250d2adba2314adf0be7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5f01ac0759ab300a4f9b27205b2f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01131b76cc9aaf654690928ddc808a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f90210a1d1398bb2f816209f48b5ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de43a76d6153ac8a724923b6eb665ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13836200d6dffeebcc2ab5211fcbdea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27f54f1d4f24813bf04ad43c318a8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ed7d47bd9a3bce5dd0d5900b008b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a6a402ff47683b7fd95088f85ad6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62cc5562a4561898ad7720795d985d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d0c4e807c815ca96656b3a9111ab5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09abbb91e36bcfdd60d8c09246f7d52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9efa8e474783b04173f5e7fce099d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7a75e1281c187d75273f36f2689fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286364f97181cb5dc3f4a970d0c7add552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dd0a22fc666bbf96730b3fa3e113d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54f93e8ce363895884debafe578821554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16abeb052aed133720d08787f456af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9a03058f8c5782f9ff2760d5dec85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e04f57b642fdcb4cb31d0e9b73f146557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e2e699cc52aa98c1782e6e0dc7625558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc93ea93d7cd2f812d5ef852fa138c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2024aaaa7fcff4fca83362adc5e19f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128b165fc2d38842607b437e6f5d798561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d56a40f057214f748e9cb74aee186562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d4f1f959a3e2f7426ffafec81b707563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece2ee71c23a159a857696e282578a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e250a76a0f391db82d9d9ff3257a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368a43c747018a94cf024aa62c1a4fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13158c25c33832be178c20691fe9198567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ba0c750cb8fa42deca56bbbcadc4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8b2c6cbce9c416d07265e1c0f03b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510d8996e50e05adb97f63453af97fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fa1d4aef9b82c2d5db117082c5522571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb04e6c148285722d47ae77c6ff125572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dc4142e8c3a67e07c40058a78996f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06a3992d1afa9660c207b80a8aced3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58880b8cddc5ab00c847940f631f8c26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c7f4d35780611d9a7989391319ec1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812a545f6ed13659296b25941c2ffc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28335bc35444b825b172dfbb58a5f983578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4066186ed2448042486b5c59189379579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300d9fbf756a1b9436f77d20000189e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081420f2d736de19540095114f194f65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d99c5d7454fb22dcacbdc635129422582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dd804e53648308d14324493fad678583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa49145cd5e30c9f7c210daae76c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d109442a3c42d585e6e8f80af0c0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc92913204c8f59872955ea0e6d0974586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6c9139e6beba0953768b84e0515b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fcb0b182b626d253072976f1aec0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02b1fc0bbe5d7592ff1094b2c4445e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5d77c884ff08ceb16053d84df00be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd690c6ef7d7c683240c7d65d6dac10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f1afa8dddeb251a1a4d3f13cdf01e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20577dcea450d0ac3a6e60664d149498593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98164ef8a356ed3236b89edb69ef9017594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a06d483248b8044feda43bbd9ecdb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a1d342532ffd4c56ddd7f6d9a60cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec33f82bba434185fe4b337bf8c929e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee8547b93abdff882c180df3e60123598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f197e145443c3d3b6a3ce1e5c4eaa00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e386012e6e887c6d8e68e99faf26a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac617f4bd6fb9490425db5d0888ee9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e126b5c16f07c060ef07b2c2d47c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac71b951a1d49ef32e327fa1ec6650b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd86dd55d6b48c7c690eb0bc7eb43d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26fc06c46b08dd2f945646a2e3b204605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee068f33e16a93d87233fdf4c135626606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc19abf1fb8a4d7376213fb83ad523a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52201175ff793ac9cede1597df9b1ea3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46523b3e867d2a72e61da00a0f3ec3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20c140beda458966d1c15509287090610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccaedfa3f258e5223143f65c854f8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da31a7531ea1eddcd7b41602ad31b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3885f77ff2501dcc805d6604ac5ee7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a76c5de5d93c0fbe99c027158b0939614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b1756c9476807a9529914ec0a2c38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6169168c8d3b305bdf65d849b4ab5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffef5d71a58b21f952ec1ca014cae4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762fe0bac32b00458775a12fab73818618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fee2ab635c4470870ba4badc4af01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f827a9f12dabd310462d5bba75cce09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc304c51ad3ba5ee912baf5e7e91e0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc188bd7ca38c978dd822bd149eb0e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61784dcabb4b4d5709f161a4e75052b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9f51d2dcbb5efa51823bebf9162b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2b557bd758cdc30e976fa57c800e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d987c74244f43de8e23c5c68b333b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f477f05396462c943a6e08f6ff6224627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274cc692b0e372c6dde474833648edf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803eaf2a95ff8d7d53bc5ed64b91e98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578da74755d62bce90ca6e66fb59594c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88302d8eaf3c30f365e9460d3deb087a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21197c59b4da1ab514fb7056950b5f5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c90ecc74cee9ec2729c8290ef5b2a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f313b1420448be8ce6e4f991fec12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030a01b7f1f595a680de43c7e083670635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29719763b88613f55b05d781e3b5b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d942a1e9e12c47c24d4f62ee5f1cb3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8393fdf4f7a711aa68045672b4b32a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79969551dee904fff4359297e3ff6b5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3ae7100161968340c3e40ec96acc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b2441ea6cbc83cfc300ed6e7c12a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18994d8dfe428ae811b2a00a8c1f9239642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6fdb96b3b344aa100166e50f619d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4883c51163d4e298add63bb0d7136644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086924d1efc9b64e42c6abf64bf4c36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1420bacacc937d4f4355ca15028120646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d641104e7f99e9ec7e4da879492685647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c87688aae5986e1f9ecba0507362d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac4f381c2a674b5937700535606ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e8c1d41eab065b01c03ec557cbb9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8fcd2ba6d1ee95d6078f5a261d1e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dff47e9bcd7433fd47160d143cf60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e9c318b0e6e98b69e476ca6665320653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc5af2009a98aacac6fc356b050802654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792682df3f1c28c094e9bb7d683ad392655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c17e15ee5475b0ccdce5d76bf0c15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dd607beb5d84be95ddb0f09367a1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d20534186ee6102f18f67b966de510658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047a2c1773ebfbed595de4b0b156df9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0323799424b6964b31325378104e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c41a888df654565ecade154ac7180661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264152c4d3f7b4d454790e734b809d06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef76d1dd4da7cc72239d5f72ea0db4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cd095b17bd6101807981f1c91a3fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83b42299caf13f9556973d676cc594665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab56e286b44a21536c28bebdaf59a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844b44cf70ef70875f2f25b65b50116667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658f64065c3b9cd27aae0dacf4dcaef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81368b310e0eff4c597b1281f5abb13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acc9f1a46c4b096ad3b0d854cb550b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32340b5d1b72c84c9a71710878d62b42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a49c5481ff9afb2671a99878225398672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3f6db29b6f93733c5a90c52beb9fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea4b25b5f0da5e80231a090b0de49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c9781ecb52174f9eac9c309feb42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b9b32108867a73f6240748153e092676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f610504fbe86a1da01babb7425859df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f2a9ad6ba36dc13f11e7b3b5e5c67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fbe0187b4fe6e2e75f561c81089c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2642c9bc0ec396c74bf24c633ccc79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb726e33f886f9dd534b43efcf4498681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6e7d08cc7de3c44f2b4c6d090f094682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583f7b83baa7dc003dac48d06110603683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f52cf9b1036d0538d6bb78f53a673684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a6df124fddfbc436d0330aeac9868685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7be8a5b9fbafb55386701973e6a4b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa18dad90e7f8e8e765293f8697615687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2867488739905003db491722cb1ea6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d87909eacf508569961a598c9d891689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c9d098af8ce564171a25acbc51d40690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a540dd462e4ce93d43b0c1fc446b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203b8bd42daf5b7a51a559ee0a5f109692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec1ed11bd9c544412e899f10230b31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090cd1f29409568596fa562fcd7a19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f21780d22e7ec0a5371081568aa142695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8265bb19688b1251f1e28dcd4c667ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1330e048529e0ad6386df6b35ab539697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab5c4eb883a3b2828aed4e9ffdd8d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedd092e770e2163b6374268260fff1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0dcd7ada2902fb2c47c631509b768700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85726ef2f20638eb10bd4ef2514882c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6fc63e7f8310ee4e12bb035ccf499702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e123bf10de562a2ec7225acd2d646703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20995cee4a158fa95134625408f1f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d01004692416225b302b1cf61bb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de49113cb2e80eeb9c97dd91c3a96c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46a0b8d88be46961882aeae1dbffba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c8056228dce33511ea01798154fbb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54e510b674e2df1ff7411eecc3a48d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deee2e2516aacd85814c2dea9a902ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486f91f1fe9c3d98ff3d74aa7775417711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbecb9a8a503910fac53e98d4b17383712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba2637dd892ee669abecea98ddbcc5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b513d42339880a64af35abaa116b74714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aad44ed10c00e847ce7b4a7079b9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d32ed1d9244dd8a13409f2884387716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92a1dd366a7d9cc129924319e91e42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec81088f8276a9402ec4a6a3112dfce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1bff0c7ccdb8a4910e53ff81f7462719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d3e415b1539486e8f6338eac2e53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc5074c1800d0431d2d5ba445ea36e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be053cfdb889307a145710643499c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920fd206b51370fa94d3ee473e4c798723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce0f45a33ec887f2b6fbfa4c616e95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12c6b7b91397a038996051fb5f609b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe2f552780a2c4c969a48671dc15d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54a9df98dbfb4fe6b7a11382dfc628727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c0f75338ecfaf877b94e2b23065ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be76ce8dd07e72d990237e2d03cdc9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f3aecfa6ce1aac9bc12e86a67e37a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05addc1c693e681439de952961a6485a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827e8c199841854eb58ebb6a5e091d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58582d510c4054676c0f0842ca13c48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d23e96c02d7f6f7423f9b6dcb4eebd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ae8e8b03b487b727cda5479e1c63f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efcb0c0af8b2153e391a50be4a2324736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c053b614a807b88c5ab690d006c23d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a187990e85de649c7ca71fd83d0ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e293b88e1916bd8573e5ab64a1ef21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91fdb3430205466aaffb90a5ac135d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2df821654d3eb276f21c9fb0c8b1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6006948f8adeeaa5fbdd21ffd6411bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35170509d827e7b5c400add43b9112743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed025776f7bc0457bb26fce3aa4804744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b9f9ec68fe7f8fd41a8cd442d8782745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807fd9d3408f48455ddca65eb237eda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6170eb5d31ed9e4664c82eeea83e62d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c9853956d3f9aeee0f809b6c0ffa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360cda6ae035467bdf640147a2ee4cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4f880494627b3f618aa8159eba05a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47220d0c70332dc6bf39f09efb191668751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b192669e35d9145cf623f47f82db5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf5897effce60700f9a9052868927d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebb2aade720106de9581d04f08e1bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67c2ca9959c5d7836c181cb357e7a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f31a6c3814603a32b863f29d2911b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4054a56e493c6d1308d2e3d04aa062757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5920b84fea6be48c283330e605503758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeeb541afcc02c456cf680634db77c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806df39ce7de7def396bb771d736ddc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07892a8bac47dd914b9fc9bc140cde3c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729b8ff840ba54f50d8afe5daf4828762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8d74b4bd83418494f7300721d7c1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a0077a2593264fdbcc4149ff9e7b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cf8818eed6f0a540446bc86802f64765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e87b432a1d6fef48b9944158e2d56b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0cbe4dbc5625777edbde383c048c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7747dfbaf610e334335415b57ec1d00768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be725f3a653c09966ecf2eaaa7d8c206769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea19ef1c06922de9f9a15009eb53a06770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94086ab81ad506343caf8cec9e7c2a7d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb9536452e3a087fe95222e863afd3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e54dd52154f68ef40a932a32d9e3eb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38820d6a4926792afe3c4229cfa64c9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfc7db7aa5cb520b0fb9e590e40cd2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a578a95fcd8478d2d93287bae6988e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4863edd468ad403010d2c49512e74777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1c7e62798248a9a1edee8d87acf1b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c828884983a9ff00746c91f5e3c3d0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa3562e26332d89546763ce6fd2fa8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7433889ead72eb9bc827c751ae9b809781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db72eae8ca552f0086dce8eee001df2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837653a87b026c299d5360b5b4120d42783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a91a02f36f8333546887df9375f307784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec65bf204ed0ba3fd4817d72545d342785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae817cc70ae68d89dea49f4adaab46ec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e83782b7c190d8f0da7e89a928301e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52715afa818242b15a0e33e83d3fa0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95bbb7a97a15ca4decf55aea617bed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ee14401890e09333569e25e3fe544790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98dd0cecf74de237af0105ebe2ecba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e20056360d3df1a12a63c095acfa5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9ff3af7fef00467430dec0d8fae54793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dc3a7d53a2bf85aeb729ed5f235b1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927b26c1ab2cbcfead110826011475e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e755e6f00dcb89e628d142517dc9d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bc7924fb26792bcc76cf80ff3aae8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419abaeff3d3d741c80660e4daf13a7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93bc30c1043ac0e707d28ce24d6f5f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382cab478e1f729aefdc297b5c33444800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d4cf361da97b4c1b01619cbb3e3e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa66f0ca6efdd8203e6ec404f6a33802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f7a5ac71d9f765fa5dbb2508496ca803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294249c3ec51abdefdf93fde375583ae804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693886f9d839774e7c67ea7d30abd903805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68884d5315a36b8ce5e7e4fee3d2fcbf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9dd213284421369be827537778659807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11725494827241dd1094bbc1e4071ae808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b11708aa2dd7f5f2c40ec5951dc72809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dee339e310d8fbe944ccceb1bfbfb4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89349859e254dd45d58170003b0aa65811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4166495545958594fb3aef8ef792db812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ed58b64e92b9ae469ffb81f8800e1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3678c5df780e1bfc3220c78a5c652814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2fd74e7a05b9b34cb5518f991235815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8046fdccd2134fd82ad5530a52a7826816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9a521ad9da6fbc36df8dcc08d26b5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aec5de8a18d402d040b30094b66971818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6e3d0e8a331f1aa4c5aeae3ccc55b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd4bae7d0c9ba34e04c37c75822bab820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156ba9969453ca905962ee54412a25a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ba548934f3534ea43cebdeb25b109822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c177ace5c4213e1f2c567088734b0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b0edecc1f3ad760735240899994b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b303bdeeabb8f74e582b6aa6c37ac0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9af347f3c4b21a9d893364ef8ce89c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76352e7a451aae5fd176b90b391c54fd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6327a065ce6d8d571719e3454bf923828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b3118c187c71c4f8acb0a8ecea415829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972342e744cbb1b844e01e25978ccab4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2813e4c648ea8aa357b3e02b10270b8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5062837ead7c94bde1b3acc7e9546832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43be2a7a3c2e54bd44e724849e8bf7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ec257e99e12b5a66ca05c34a2e95a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844bd913eef3db436184abb02606f74835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c962756774413db7ae402e08b6ca7d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab8e6f0b6f42e6063ab0f0f48dd8b3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbbb028cddbc027a2eb75ded838beb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1ed2e51f2708287b1377f162157fd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d51176c259a1478edef0c7db23ccf1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9a8f12bb59a0c782678f0ab68a8f2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fdfaf26ba8817e1fdb0cd6a49fe8b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31c78ca26d7534dd2055e64cfb128843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec03e17ba3103a8a3ef42b9ffc5a7821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67a39ec60cb0cd518c76d701e54ac32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6659b642081ced5cff140d4e8a4213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1063e15c8b6bd5c963607795ddbff84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ce7bbe56ea395400c9d089191d6f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6caca211fdf4ca540efa4b631cd0ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ced522b436f1e91d2ccf5a83b246b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754f29dcfc32d81af12f8657825ec1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97975998cbc769acf5e2333ec54d60f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938960843ed0e0a1017c0cb3f147e76e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063787b6f454e42e2655c05d1408d17c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61696049da560af35794cab094e18912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797877e32090d774914acad17e475a6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f64b8fc6e3f8b2c72e65d49b7e82ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c66597f360026a27ec1523d5c313f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38c1e3564c82d7e305727aabccd00f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4da0d9e653cb48d5130ca7d894b4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9f44aa1f9b9f7f475841dbd6f0a2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3be33b1a454163602e66414e554fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800995a39d3f988e303baf8ceacaa3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee60d4a7a29c44372c901fc2603a9cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2b81055203f7724e58c8fd170a69b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33124e692fbbf342ca40933d4fe18023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba396939ef7e34de06425e94652731524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db2baba15cb73c6f5dedbcc97fd60025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7f04b448918fc377e0b0e41b6fdc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49b96cad4a822ac14ace17b21b85d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb57139dca14fc9171a1824b45a08528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a46f9b35dc0d51fcdf5e07795e76c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7ce4b097d0c5e387f2910c8a17b3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55ce23874441667bc336994392bffa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8d0eb178f1788e476b970459dbd9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460659f4f6d196cafc61666c95f831833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f078816802bb26809fa988414abd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140d4020c748abf3789075b950e50f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f2bfd51b49519607961f0b5ea9a3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6980698acd22f9e4d43fe0225ffc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6cc90648f743f46598d056b64074d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce3df1b3aaf5bd329e2a93737960be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebd845d6c4f92b85b26a3a2919cc1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95995f3d3804248de4a37bc6f4945941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c26a51837ff111f201830100d992e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccc961b0f4831e8ebeb55e246cd6b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eac651470f567c6e59b068d4159df744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6147d0a5efef19ca80440b1a986ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293823a8b3209d99928a48543250fe5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677922844e3451422d46c0757ba7d3ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e724b317e2b9bc3d65a52721bfc4c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc0ed9eb062eefe3f16a196fb6c0f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7aa0fe28465e78e5b728ba5a3164450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777488dc742580b50585ab704bb1c8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5313972833192f6da5b7346c5efe0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498c0d58bffb02399e032e6ee0cbc9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068ad75537386b9c6a7a038719e61f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57b160aee1f4a3c824989d2579091155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23317c67169060dc521a5c08a9da2cf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3847b5188b9a8912eb548e43bd971c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa99056e40beb715d4b0ff15d98ec658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8766e8b885818485ac00e3bab493d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a10c6d86703caf154ebc115281756960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29fb4cb0ea91448dda325561dd688261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e5e0d84fe3f05079b0403fd765d2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8983c3ac847138908610348c5b3c90f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96dc014ebc27b424933be52990f2b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8be198b736f973c96be0e30016fef365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fde09c5bdcf9521bc7c1353a6d4c0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdbd513ff406ff9935b730a774ddb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9559a3f9ead505fa2bb893bddd6818f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098175a71f9b796aa26d0654e54adb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f7485ecc9ab3453936ca72947ef0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b510e1bbf82f2a14981e65c203851971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1db32eaa1b5888ecae9d1cfbec65672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c498c8d7256eca20c9880879b324f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e859a3c02cf009ebeb7eb247c92038774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab73dbe4b52b37e47db1a7d86bd1d7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cc4e73a511c07d420f0ed88ec822a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccaa362220b40b721b100dd3d4eaee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31dc50397e4b11339e0a2f022899f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4878da2b9f279ea5615b000eb269d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4943c07816c140e25e73560ca76ee080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4300af5b7bd233ff24467430146b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f158643f7c9b3597e39ad350b1b0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc7678d4ce11c1cb8490c89548863c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c8532256be1d23a011cf44266008a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e5696636c9e70e9ed817d2a155b3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214365d0ab2cd27396855a8815dbd75986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518051898836c6ac23db06e9291d64e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3636c6bbb14a3617a0ca15e3c489ce088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f08138030f9c75f4213f5236a6a2ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6c12607f0d4540d4be2cacbad2f0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be3434cba4d04b889c45ecfa37fbc691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44735939a789b4cc195cef8e5b8da592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5fabd3e3ada44d5b45c4505943db793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27320b66f9b76be7a23ebf951fd172b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97657b303ff9cdea0cad5f98388e2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e07251a75c4a86e73187b813ea094596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39515a21fb374622c92f02bc50dd1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3238d3d1736c6e9ff1c0eb8788a4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4118e6c2f6233e46e42c80cf3a981bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8235ca9f28fa6b9c92a0103bccdac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b69545c6365bca1a2fca5bc98658ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483744ebb0a285bf4490123d747d6ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017fba8b38d29bb8f87e6e463a31f08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0023da9ed892d24a5158ba61c7c051104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529aef073f7d5c6278510d099ad8799105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bd93d693e65cb06d336fa349b10e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a50b268fee65e2476d725ebaa6bcfb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60afa4323f8707af07bcbb65951d0ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb839e3eed003cde609eea9a493d3a60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5084eee5440acdc266c5083e69c5b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142359f0d74c46bf2dbee50bf313a49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1d3ca85894ea563136f3a23607ee4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecde7b09f4da2145da594b144f858f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c7772e2ae633c4bfe4a740ec29953114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f5f7ba286a15926dbb9988738fe6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b895b09e7d0357f12adf97689f39f45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759773faa4a0ab0015ed372433721cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6902fd68d1b9d2314c3e1b4164c1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a866ed17b2a75e54916d232a5fcb4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c8f2552f8842ad3e635a55dcb78a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673db9d476c9c80f6aba995b33ef7bc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26820fa5393f8185c9b32fa7ec000f82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db57565a09cf12770bd7afa0544317f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56edb139035413e04da02ba4b9603d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d41fd77df954c20788556e8c25ff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdca0805374ab2be50aeaa38af8585126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3332042b5c88fda97d5beae9a5168127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2dcd69d69434d42ef3a7f654f0c01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e61a34b56110602ad1b06babe6bf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef262bccf195b5b765de7cc3e76fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02956596ddf8d5d58181fe8fe77b4656131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f282a418b36e8dc537ee0fe51ad3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b05ed1d2326c193fcf6832120f976d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88326d61d41f75a7c81e0a387dfb2696134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d3c4e1c2dbe6cfc594a2d2b11c4e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c430b1aa7aad80c710966160d878171136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b412f565781f91885f9124694f67d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dbcc2028e4ab44b07a7938a505954138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90cda4c75787338ff15a9f3b3036d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5f0c5c3cd529fd8f1479eee5480b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b9d77aabf6a6a7af50ac6bf97f0c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b089bdb518ad27c9db728d45b84939142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab4962bf638acbc0ec063d5382fdb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca9da293cdc2d7493835096299ae38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0a4af56ccdd474bb5c3d3c0a53a48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3038869de90af3142d2944b0089fcca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3510ab328c82ab9fcd3392944af3fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690f27fd4eb7c03aeec6422f180569d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bce8475587d5ba18f958ae5ab83c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41463aca3ceb0271e23fc375d70b10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cca6f25f02d5cc1acf5f22ce8a6dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12312333f15470fda1bbf68195549a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39605147533524b8a6bc6c64b4124463153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d911f560812a288ee9fafaf6724e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ce14e24128de2215849238d9450d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa72a7fd75f7878346e9ac5cf5ab137156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe9ada922a739b6d1a1c1bbd9067e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8b82a0b8607fdade45582278ef6ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf37a199ca152f3e481189bdbf91d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee5d70af170509a60df5e16c35caff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e00b0c8c93396506e50aaac6bf8ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83baef988fb51ad848d4f7c2a5ee639162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4fbe169fbc7eb3f10057d99457562163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211ba5d01cb2723e1e102e0768894ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efef18ee9c21dd5c2e4ff815e739e45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964107aa8cde46ef5635ff7189b38f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097084ab19441cc6aef4b182fc186f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f298cd04c550dbe9f50b78b9ec74b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ad906fbe452edebf7eace6ed33b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d92243fce91502d603c0512c653e4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f1b015b51057055ea0903615fcfd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6f7822839dbfc56121d6b38e9c560172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07267212e2c0cb11de36b244986ed6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91fdc0c7c7a4093fb499e029293666174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a95de3d6afd4bfb4915cd60fd5924175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cebcdd3580b713696a9c37610a033c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6715090036fff13087f514a92ff36a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f3549fd0788244f3944bee35ed99d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3ab42a820323ef9a6880465e92d65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5ea7528001723e8ee6effb7198116180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cb7940f51e7723b209078142a2c91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e49edd3fbfade61f19e46709e3760182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74a462c15de5a04102b691e48cc1c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c0f14088444e31a6ba8c038c6c626184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c3b0fad0efe19e331dd5b7578345b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9982f1dec49c05bce5eb07ea572cc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2b512fb8d4a4a4c2a4c602ccf139f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83afbef75c1b72b3261e4dde7a97c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0015dfad6007fbe7d014dd2d575d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66029c6ea13b1e81d464fcd54d1b401f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a86fbfde4c6a1643fcc9497ed63ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691549f5950f1a03ef87155fd091543a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c75fef8beb7cae13f6ee238c0902f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14965db1340c2051286af68d624e06cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623185a1e11dde18dc6bb6127ab52328195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f650b80ad841dd5bf8eaffe4605d125196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7f1f903180b8356ce437f3320b0b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7050500b2754d76d446fefb12b29f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139ca5c312ac61980dc2e4530277164199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa8a5951a696e688f0cab14b58ab41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54656d3baab81ee9f0cfe40af2c9cff7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7f54ca23b82d1086908471983396e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238886ad3d4e170ee45a0d602a144fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8a82f79adf7cf41072819f0fee915204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd9474bbef478330377cb1c2978745205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e6c54ea42339e575f7dc7b74464c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109e227cfe8912361241a65c97eec5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bfc947c33e64b7871e5fe55c40ae2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173138e6694b83f9c643970d46b429a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c664fd49d0f270e68da54c0dd8da62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b741c260dfde11f1337fd7e3e4993211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d4930221c0dc2c60af2fb4600301b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ac2fb3b1e17696f98d6e61b8607ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b712a7d010ed511f2164f4c3cf560214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94566badabca5081c862971bd730c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c501eaf5d921706b68c37c31f224216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b71134d0b9cb300cd8a8116f51af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379d0a0b4ef6816fd5b064be468512d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79b4d3142529c554e6e24001c2031b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a0561449490d689f937bfafcd7cd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e3c455f1150cc3a7690dcc7f3a82e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e13a46d1dc6c63882941aba9e7bf8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1e09abd43440b342e1a7610cdcfcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ff7331f33b6d3045d0127e64cd388224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8dc8b7145a20c8cc8a4d37b8001f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b020dd92059f90600d60b843752b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd22b50ec34584de3a5eac0bd8fb350227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8079fcbeea633b8b1f4506af911d5bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb68ebf4d2428496290ccc1092db3ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d918082f0d14004dfce6e5036633b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2648696f8145c05d83d7495353f635231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88a859d4be6bde0154c3f5d9037f08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d76a8a8dbdb9f74f17ca7546602f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4cb87059d700a917ea43d60802360234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff1eca05057801b6a800b2d7cb0ec9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4785a698724d01d73ae2609f22067236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c09ca3668bc7b8e9488770b62bba0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f267f02b5083318f5ba581db5721e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410b060226fe64570e00a4c16d9d6d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c479b7dc1e985d82092dcdcef8dd9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e2d659bfc7ec4523178cd0bf16c20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c7202fd27d1d37bf1b099215be80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7720fe265f903c9fe755aedf70784a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab1cea5f4ab16587b86aac92eec8df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb4ef82a70c8c893e8450bafa9c1a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6ce6ba7172c333d88a074f5f5eff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8a66b75e0c708f8546bc72c5488ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2ba4cee6671f5bb88c10da3deb309248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d8e97a900ec5e428089dfd6f4fef0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a857bac7721ec65c4c4472af62076250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef694905918bb7a92995bed264ae515f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1646108913debeba097cb635a34ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6d9873d9d65ecb525a91f66d129a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a8ed865344aafbbf6cc90ac9bbb9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee44e7a62c3ca919152c014ff0826c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0983fd7bd27334ae891d81ade9bd2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67966a803963e34b0ffa5bea224b2c82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803b74ece09030162b8664c37a28e36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68388376ecd913dbe6416f583dc8385259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f357110c21cae235e77e043fad7b46a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970b8c5a8e2af7c4155b030b860741a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2564608e774c88170a870f13dfccca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ed11dcafba5e6e87ac7c7c0455303263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d9ec8dbfb2bbe40fb1ced07c0e7e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd7ebf4ed065db7a1e8049864ff664265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27c29d88488067f30faff1849712ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76667bf7ddc39268b22863b87174f99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa878e2e7e1de3dfd13eaa0874adf0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0e1fa2216a02d68dd8c329482a05d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291e527e35aeccce6d10dfedf3b904a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b66daf854273efe7ac3f0152402c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c89386c072d0b42f524ccf40afea5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182515329a9f9ac3b8131c44d94a0a97273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95ae7f144f5d153efa33c24dcab1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf20b07ce7e86496fb8fa662a97bad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211407c99222b6c32ef22cad8a47d59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c8de61acaf3c6ed2762d633419154277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fea422a563af28916b48bb3acccbed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943536a6b2bd7f9ca72f6819fc3f99f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8569303be0efe3310416fa0dc5f29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65678911993ed8c7580898d6b90bf08e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126c3a88652dce1fda282e9018cc458282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d2d2eee207ed2d9ce1e46e880ff21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa3750c5650e2d2db29dae7512e36d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1488b333feed644055514bd2c18472f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fc2de88910101ffb40250b4c18fd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee5308b630d2d3ebefe7d0447aab9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb1a0ca5af01788c92f31cdd50c2a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340fc3e24c328fdfef7ae9e29123119289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8aa17a4d2fbb289ba2833a5d6fa29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916e5e39840ffbda1e8fb2088884d54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c984de0c7a9a73190f4617d4a3884292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779a581beb2b69d589c6f5c9c4ce243293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e94f9cb4726e8896c1b3f2d76a1ae4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f5e66a37ced14da947cce4a2c8203295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c381a0c049a0b5d74d72196bcd37763296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78074b48e3028a573883ee55c3782ea9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c29d465a8a1a7f98e87448c8b6db99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb433914f250a1b4331f8b571b465b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da030007c2c0ee80198fc578dfeaec88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83540904b9fcde790bf659855efbbdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0334a85f3d789762e3f35c1578d5b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a9ec63d91af1e15248041ff56d01d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef527525064495a394c1b639b0eea2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eca6e8d8a4f968553395490d852a98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3016426af63377f1d2a68203658c840306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764581bbbaf08261cb157119d835592a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246b27229567a0a926524c1b7f27fe5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61dd49187cd009642c6c2042905060309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263032d8b4c77bb6b6c213108bfc5c7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde8ada8ecd96d4f39a9dc193d49546311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c24b76b6c7eb05fcf055b2539a9c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8033e70549900f79499fbfcff9b1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db4e68902e65e63990efab0eed9e61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45be6fc09d391205c6fac8f8a91d638315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f79362a414db7b3b0941a8c25ff9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ef84f0ea7947a52f1c5c2312c4adf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5670f93161964d4016fe84c5152033318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e34de2f8b1038bfb46efaa7e2787c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc77f61ae193a22945ade2efdc3340320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af72d05c3796f1bd4792a5df649c96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0f8679dfa52ea2e090a329a51d06b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38a468aeb0a24737be9acc1dcfafd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128983118a9be3162fb61e4df80d58e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd710b185122d3316bfaae28d73d76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97072e4cd7e14b5d45e532f4bce852d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8809e554d8d7bffe2da8e65bb9117c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49f5d68fbd8bd249f95f63cd110242328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514abdda66f766aa94fb202873575d75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8243b2b8ec86ea886673a76571a36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc6712a3b19f86db89345eb1bf2efb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3975f789db870db2633594ba404ec5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140761701aa5d7d23143e023d9a746b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9e798e137c8ab87a7a97a55b2c40f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fa561b32a63a16d22cd796d5830ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae27f77f32b736be67dac8cf75a935b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb7549cbf72e2197339685247aaa20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040dacfbbbc9a34b5b0acb35b7d52d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6c72f35bf1f3dbb3f066beb70995339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca51b5c6094abfc9a53e0659c2c9cf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612cff2c7ccbe6cbc5b9bee1e0d7ec0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1c86d22714bb70c97432f799ccf67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce721abc27fd0044afe2a5de0690ee3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091675992dbcd891ea67cced8f5d28d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a572f6ac7db934249b87c3001666f65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3efb1545f342b9036bfb0a7018f56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96bb700272761e9ddf41a631264123347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499269b59c157b2258f1558ff72d96f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dc8b3ca3bca7a33f8aeebecfbe911349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9a451e923204a2c42c19342567f27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c86981ba2dfa88c697b93506e40e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5130a52abc4b406399f5bbee2621bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a96e95b6f41bf013fd4c0b1da63cba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c490337290041e9a0a7ceb0fcc7d03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33edf3ec1501bf899e2b308d0c72a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce899eb7cd834d1a0573629f186a3c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69355b8e8baa15d283ff87cac84451ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322bac3fcb562c76b5e1b0befb4557d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b219fc3f305b12c02a3bbb6ade359b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb5858f90a9340678bbc2d30c4cf55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc94b8fda596a5a4fc403be68915db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b6e61f7217d012df62ae3575c963a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b37c98c57e7a981ae1562f459bac06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9718df37542bd7f0cf313608ba2250364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce5755c3015efdf14aa0ae1540cf8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb5e31776dde660933f5c19f64699d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eb92b38edc15732fb96c3409358da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c2c0d6f3eeba5214a7a29c4abd7fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfbd3fe196eeb3b9327a09fc1e7940369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b8ac5c3795f64b05ed4371c0f0744370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11b1eb62690be83b12d14ec035f22f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fe5c7bb92bb8e7a4f84b80d0ec123372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de2ce22f8ba4b53f2bbce4561405ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fd535bac4286798526dfc1b82bc25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53172616cefd2b225ad844d657a9990b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680fb06b01f9bee8def7761ef4e8846376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb109b2de355e70aba4bf6a2d457a072377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c306fd12451be75f5db9f663cad20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1d6a40debb9c50efbd2209ddbe3d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfb9ae53130e2997c8181b7c2debcd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d907bd822b5a2f29f230b79e3d63e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaefa35080346d6215142405b087f51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d306951a7374252621a5a86a6ebeb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601f88d6d83361a25067effe8b98991384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6215cea5d249374b34aea763678d70d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c48d57740f5052c16c78599149ada386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489316da05be082992f6102345f7350387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690729b6885f158dfe96d73a6ce3511388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac794befb66a49b754f76a0b6bd85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194a9176dd969f2fe2354766683ec94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2fce72517f9ea3c983deb7676ec32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f166aa838520112fe8d8222053d6f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95766f775a6bdd156bdeb92c7957bc30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a76901190ab19b9e6962c29208707394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354beebe02693cb9c9feda066586278f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5262f684f0c02f9ae1def92ebaee79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b9acd86cb419db5314ec2cfad0a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7d9f32e900bc513ea037e03ed8bbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515f45ef84ceda4e4ae34728c82ca98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66003829c71ce14f0daa98aff7dac14f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a52ca6c441c1425143a7fe3f0268401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44e44bc02fc869f1538ac06f30aed6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8def0371ecbfe4501c1c1b898f1420403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fe5d2d7f1f0876551d59167f8357e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26dd22384572b04f7af41e0c57f0b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d2be6d6a3c09fe916da7a32db6edf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f59a2496cda8ee010a74b6ee80f61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf8cca4e651d54bd01a99ac5c046b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e080eab3b267b10737d282df11046409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03a987035335c3450c35eb966032ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ea9dad636b18aac80cce52f9186e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c806a81dd86b111af28bd392839504412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf6f91825b0e2eaa304fcc6b42460d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e03ea4ccbf41903f85549a6ba0e6a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1653d1d0be34f1ba57a7f6b021f8a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b12a8668fff1999083458e99ebe7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e30f6947c2c9fcb18974dfd43f62c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01135eeca0516891c52f8aefef7e26a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d376d35224c55b24d56e230d98c0622419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf918858cf1bd880c411d48fa3ed1202420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817e1e05fb706d317e0d0ab72b07d83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d50d6cba99dd3a5270f47aaa22c32a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad244a11d492f324a5a89b777f7dd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6acaa3c7b8db4cd1ed85a2b1832d9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4850df1a179018afbcbec81f9c5ffb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31932749e51b6d58fbb314cd0f7b89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed37642485861f8c459bef47829152b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae3694643a6b45cc14fd86c6515a8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343080ac2020429f98a1db93dd43824429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c990340f28e386db11f6257c549b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533dca62ba9f5de0d5b1019647fc436431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bc095761017f3dc36e3f19c1481a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97829de1e688c883425c626239bbd15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f7964ac01157fe97c968ccab61c7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e38a8fb15a7cf3e9a10403618456c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461e85eb1cd8c98704f7327403fa299436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d06c5d09ea649ffc24b16302cd7648437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee582cccb967ef4f679cc5abcd9ebf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aae36f35ffed163222d505781054f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d977b68169c1cd17d43486c592831b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e269098da80671d0fab67faf3421e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f2a84e1d35659fbcf8d5e82ac1446442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5554e97f645d9ccadd82af3fdcdacd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3820da11b67ebc2dfaffc981ada81f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f272c97c8e5b02206a73e2a878ff39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1d0f2da9d7e7455019b6a3b308440446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d922a58bf1370e0ec990776b1bae68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a14ab163d39e5091ce69495ae26f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a101c55e94988c422063b5e2619b58f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a007da4f6f9086530cf8ffe9cdd8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccac3a2bdfe47c5c5df947f9ddab43d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b3ffa606eeca3a1e1c207a3e49517452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7aba5b211f666fe87478ef60cb952453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263bc892422ea3b079ecf6a3bcafb9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14692ef7b06c2ae6fc7805e65b76f245455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aa050bb671a1e54ec40464877544a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fc3f1645e94995040a48da847437c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85530af0e02af49ac69c6783824d4654458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07914a187b9a6a690f13ffb52b2c2f59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942eb4aeea7c0b781936bb045f8caaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e848c9b37bbe1e42db818eb3427675f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf74ea16b12d8001f5b8e56f59a341462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b832daffbb5fb25bc4991c1caab2d11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dffc33d5664c2deb3482c301e0dc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe1410ed4d0b57f935a8248e68213f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8657481daa71cac5291452d8b0e88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a43763d2144a968e9797cab31089f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed7edccfae1ad7fbcb1edfd2bbde4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797924c5da7f0dff6fb53e33a0afa7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1042e51e9189dbfb09240af616ef0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30cef9d4d61326e5edf98cc18ff531471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4874711ac48051214545beddf3d4cc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927d5a8ea6c46129dce8703e57054fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcf7b0ee46a7dad635b328fe5ba330474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35d84d99e0b0c44e7ded439539fcd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5c0c22e3ba142f93b19fab980144c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068a444eb868ae773331af367c70d79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe65cd69911981486fc6506e8340eea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75caadf40d8acae19b16a740634c11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63378960bd5c76c217e408e71f848966480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b964b59736c4bd641d65629d0876e2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f42f5b4b826275258ca88bc3a7fe8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b9162b980b1cf4d282786b4a03ef3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f049bc6889a2b78b740bf7de07a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2c75c04d6540dc632ed90918521ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e98c732eca955a356725ca4bd4aa3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bb5798aa4d60eac02345b933f1212487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18f7957705cd01131954ddb1747ce8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17096fe39a421112017f6183d8e18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142168b2709d376fcf0f0745b8cdb97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a669d84339b6aa125332ff894ea07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abdd921dd0ff65636c6995d2d45428492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e890452e02841ddedb2345905c32b96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4886d899c7f30d2f131c2617e9583494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af98db652e523bb5e6c27b4db1aee9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989c282c4713bfec5db4dc1127052a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb73db92af53e7e07809d14a7e719497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b36613fa094ce0fcf5fbf4c0ab2109498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159da901cbf72fc072ceff667501ce2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30481df3145cf9beaea9727ca5114bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0fd5845e092dcf0fb421ca882950b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f9f33ff09e1ac6efc7f9441c33a66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7bdc06decc42f8be761d7b9a86cc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83946a8eec712416dff127db2dfb83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1440fb91619ecb24fa3673d943226eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b34b73da43ae38d5f85fa3c6bfab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b560e165a37a95c2b222c42a8505c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235627afb8b08c9ed7d85b3277a41c4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99192888b495f813acb818d66e66573509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a20767194d22c1f5fbf5288171efbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08242e2adc17ba365c78af91983c1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece416646c48b4ef84df3556edb3fd5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20935456976059b88536bb82d7198789513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d4b098e7a96c22b96f5024f714c68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020477d48fd1421a50dba706ccf4867b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993ed6042873f85ad08249f4ea467da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765120f8bb8f56aa64de86696cf6d36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f202c8657f924c8674ab279a079340518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eae805d534edacb18f2aef223a7d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2064a7c36dd7ed544c8c0a9027c956520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c962e6e34a8a9335e00cdc6a3734ca5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd416a9123bb40d664de15f1b31885522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02d20b625414bca806bc1f4f58e686523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a24169669ed5dcd504d5c8d9b776b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f034b0294f45d4caa62ac162787fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de895171c0b0ef89aad45dacd8621f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b56f30d43b934ba60cd686307ca17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b9dd3572931a72fca5ac8ff76650b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c14cf8792742e1afa6644612c2bf8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93937d54bacb3ef76631bf0c120245530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6520b5544c3a08dd70581fe469d921531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ece4ab98f641424b42459649b7bc25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11debcb07610e508f3a784b267903eae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04bb38027bc23526edc9c6aa7595cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42a703cba784a329c6e5c3f88657ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b454f8a966f7b58177a09247855bfa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5d2dbc1ad889dd3aad61c88ba0d8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543075b48c7143a4a26c853e3ac52167538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2b40f49269e06d1a497a6e79008c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5686cc300174d37478f28411adc0aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe4d0eefd4f2f90a0d47f9ec5239de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b944de0a52ee30ee894d8af66c6ea0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6464103457806dfddbd06279cab27d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf42a8bc38b963084c135cd088971d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4115d67c6e8e755c730d40f6a5487545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2f078dd6dcfd852abe278bc76c91a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21075b6385e0e7ca7fbab0057636e06c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f6aa14adf860f8dba4c464e0b8818548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c94dcd4d5207676e909abc68a2115549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0a17df1de6e11070eb16c4aeddc2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c42491c67b1124147a6d9af02c515a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110f83cf2a1f6b83d466b5be50f9aa9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1759d48ee80c7df7f908c99aa9624553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d846a659a3c4e8b744fc8bb409bdc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb283b6dc3512fb6f3411903dc946e0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f4610cf78cec6c899cc8a105f16d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c880b66d10bd6ddb3f8f6a56591e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f053ab334b771774a377f0de0c5554558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd445055b49f1b6ed1efc35bb79cf51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17870b3b3136fb364c0ccef627c2adb3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c0bc3937d793a8d944b26f41e448c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617537a50e3de90e34c72036c52e0cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f486b62de8f3da1f19d9e46b5beb781563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858977c649e066b488d81659b2ce5e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce97253b1d57dc81edfdd4f7205c795565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479e510f81a162c72b8e1ab0735e8b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5a281315c45058578dbcdfa3db975567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a9b0e5c6edc5c21ea7b605291672d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782b900473e1f21cab816f74b37af25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e0b4b43672a59c053082e2c60de0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdae2ff3415d2d74ad8eac1df860f95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408e3411b4287c882ae7b81007a26b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374834b9582bd55d3ff8728140fca348573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca616ff3360d001b84f891ec645816574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d877bee576549c1bb9b778389136434575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b690c783bf204dcde0fd2a1a368f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0894cfbee738439d1b901c3962e36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d1232d46fa98fd917440dc9e978b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bfb09614bca6a4e2d746613fb6ff3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7b6c8a7e97925008e030c4de02048580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd1301ace0c263e2b9f7bc80d7d296581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fac0b64c0bc54766b130f3e728d3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c0c461ba26cbd16c9b570d3133d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3de8247c6e2e7006535257756148ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa34401193eab796a5129621df6e15d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4ef6b506fb5ac8d68e19ec38deb2d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0db687330b9f898da8b45570f8571587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136773dbef6ad2c93eda7c8ef3376e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467454657f82445d0ec1537ffd9b783589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90bedd26ce7ab362e7a6f3652a2ee2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511c480a243444ef7ef67151829cb63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dad1e9bfc910d620512e9523baba1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb692cf8da73ad04d4da5b970111678593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8740d3e00c1fc72f0e34be1ff6baa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b97f75be6efe8d27f65c97f2e30f85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd86440f4723fb7bf1490664c8c31c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb8afc75e13cd38cf43dc734200246597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9161377ca5ab649652a3bac50bb7197598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434550d794180c574fd0dae558b8b73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46874bef5044290d4f2027606a63ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b89f2d90731122fc8a42bd207eb305601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c374103c8016985a70a2701532c47fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5175a609ea9618ef3e133c36a36ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb274c2bd1d243a8fa0d24aab45cb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a403e4433a997302e4983579a0b8018605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa534ef1488b514e00334c99a61b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e0f96a6ff734c6a5bbcc3fd946570607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09de5644ad5281facd60138e143d99e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2173682b6fff19242842545cb502133609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6136fcef49c2997a7037f6eb7c1ffb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba5e594ef286030d6bf110f5427f17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fd86c78626a20475a76cc77e20acc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016338e8f7ec36799bb3246f7d7126a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967af6b1f34c1dda48fb9a8c1b5f105614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3de9c6ea8c5b2cd05eabd33d831a27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67269190c2442359038f6ca101f36fef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce389967712e8552df3f1c29192eb9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec8f3305e53f5fdb7da918c7827387618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7482c2cb0b61d9e3b06dbf7ee85ab76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820aa5aa24f1e429c031b2db71a64b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d380c3b1a1265eeaadd0457c1519a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d0e4d79265be168ae8f9b357153f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b90f0af52dcbf8522ef8d1eb6ccdcc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb62bc8350cd2fec7777a476a98e760624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1992b66976d6e95731874455877947c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a750987b29d7a1f41fa152a17dff0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c7c92fb0ec217f370e52e3390aa59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14acbeddfdc4dd0759503ef853e6ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e040cf9f6c026219bfaf903a86aa1bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb87ceebbd9fa0781c07d45f61b1e56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38fdc9edffa8ab01a9ef30fcea9907631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f1b85fc5399afa4ee2b1b878e6eca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a6ef69654c9cb33952e19dc58d00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfd38d215255659ba8aa975e452556634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5e2a9817ee91fed0245e94fd03ae3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b9bce940f3f00b0c524ef1229c809636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368fb4124621648ad9e68369c90398b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c348c7c1f234c1d82212a518cbdc6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d254f8e897a20cb1d9bf001e22a0cda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057114466ac4d4903af495344195c8bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b244585b6ed742897bf157742bbe690641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510d61591fb1f1978d3924c4e33e612642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfc4eaf93d0944542c3076e9f71828643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b3fb5f4af12259c504153f2820f38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3c1df58f43cea36a41038931786f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b803f232b799062667ef417089dfca9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b081b8e70c0870f6797c39d8538d2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142700134c2ca606bb20ec78f157cc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b20246e77b216338b09dfcca4aae02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3137bbca6a693c29c548ad4246a42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d022800b9258448e2aa874a98b08c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8cf53b72ee4e9d7c155819a306f18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6af2d0d2169ab75425c6d5e9b0777653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaeb5e2c6c540c3619ca47960ad700654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b0bc75054361323034dfe7d94e5ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19663b65e84780e1efac8369e3a876e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d4e2acdd25bedc06084099b551423657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310fe0cfbe283cd7d320c074e834597658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2deea42a1d2a741ab55f1487929faf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68e95c4b2c9fa10e93e4fd7de2ada2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b71a2808f59a7df78ffc34af9e439661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f05e8777c6b20e49e353519a6f545662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541faaca350aaad8cc2bb55b49e94a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c1a70db6df835c4c556cec97eb72b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1312b1ab44bb1ac3510febc0e3f3cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928df5fa2d872c792533953c05bc537b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb8b0a3587168c36a1e2fc87ffc903667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e1ba407a55a72e4e3de46a73743b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439dbfb324b76ec85a05a21e933818e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16665fdc8d61199164f66b6dec2976a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f2825f4ee7d9ba21d741a725c3d35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee710c7080f21f6f36f0d6d3303508672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd80b6714655eb8963af9a2769762bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b1ecd7111d3c02478c838c6dbe4ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a6c2f29ec506fa8316d4a06276b17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed19d5de5a3bba0107128ae08e660676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92618ffa5bfcabedd1db82e2342b01d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea0bfb91d3d245f2f24986231e706e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae81fb91f5f9e4ce4eca7eb0960ad0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f1a59b1d56a10627e4495f0b73bc2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e869e00a39fc883adbbfdc835239681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278e682c3a9b65c8e891eb477552c04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb405f9cac5a5a7dbcfdc852495804683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbe0f18b6ce8d8526f8a7cf80db30d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea222ce03fddb6554ffdcf1db12a55b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f717aebbe23e1a89544d5a0209410686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cfec7a8f8f70240fc4eab82f71d6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949e4d97c4880b40201fbe83a94aae1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19e2185959114c0d214befff400ce8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50625d58613ea54577ee4c0c798d0c67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ce102bdce7f97e4b2cec86194268c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f64b206f3e1d78621d61bb1ba67c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cdb4062329c57c02dc63372414502693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebbba6a5ed1cc3896b1a8b1db4984c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1deb2a50490823600ac8eaf739d549695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b242efff09b0a0b9becb0ceebecf5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc6291c48f1ed60868a7b72ccc499e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889d551a3ff05047eacc3b9cb502372698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68d9423544341d673a6164232b093c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c60b6c5235b8a4c27bbb26e41117b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab338ec642e4d62c4746216b94eac08e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883488ae856ad330553e46f23bd5653702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a90961513e783ab9db21098650b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed970b1abfb38f54a7df1c9615a700704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05be867e97b63f0fb744b31c4bed1fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f6567c72004e286573b31725ffec5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6050cef4445525c93db950e038d57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a83d94fb4985f9b8c4d922a72cad8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19fcfa896b7ffb75eea416afed7dc0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43443a4f162c015b49ac0ab01e6916cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd4a7371ea9e1b66bd9340907cd43e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f42c9c9adbd6b0fa4f371ab408fd88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfcf9e90707fd14097cf1f353b2475713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063806a9d41d16c4e0a8965cf33dc741714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01ae4cd190b0994023e85d30db2749715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7477272312f25e8e39541f5436277f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2e39d9f9e9a97f773e4b49e70b63b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296a733191a010bac47007b22a3b92d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1921c1e718cfdfb58a83ac14cf8f5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a9997bf71e2fe43d7192aa12191e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8004426316a979cde1abb825fe83c22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c519f50866c2b78669f04e050e724d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c366d69f1ef5484573b5c3b091d1054723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f5ce1d8de3f8cbf0b739763169037724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbd37908c47b9ca59df0f67e0dcf87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e5d871209407d017faa87f72a7dd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7546251dcc1e8fa32eeb42f17b914727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7623109baa194bf6cd42c83cc445d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d951bac79e85adc2ee2988760571eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e6560bc4af94300dba7b1f8dc50e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e2378ee93e3d69c7b822168faa62f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ad037125b6e04f83b21ff8c40e48e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927074239c0581d32c7321a4f023cc51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f8b2af35e047eb3dc80d17d1d2584734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a578dc001b0510272033f2e49cc90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028de79b5cac9d88499d6060aaf5215a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e5f302ad6437e4e7c05b7dc1a0d7c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316e5857323c6c982f290f9898f4ad6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6acaf9d1601729d146cf5d9cb1cec6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7c1a6a813f88ebb0690c13bd49fe3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f170f5cbb344ba67d7f0868b57d28c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deff140188802fc94f7aba8bb846415742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c093a38d9b8d4186886780093dca86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce5eefb06150e1501639b303bfe58b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aca8c5bc1df0a482b02fbb89ce2ac0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab75b5c348e743c677b03a06a12aff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d89506af4de29992f597f0f1933c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250080fdeeaac6584a28ad475204510748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da61be5c62df3e8d59de2b25ebae8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a979a079137b8a47670d825a27fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8757b76a6eae3e4c348d29bacfccc60751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16d3c6815464f5d53c3b03db5f7084752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f85679787c92b6454115a5785ec58d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0c2c717eb697fe9958180ab9146f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caaa2a9e85fac96b6849bd69bf172f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177779b40efcbaf77362f7f8ddfddecb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9a8d2ab8cd254c2743f1d4aba95f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fdcaf3ec82bfba2979b88e063adb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2236c017bbfeb3d2e8ec53d6c070000759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344ae6c78a79c0d947792abe03910d4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ab79e63aa7310890126a6179421d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dad1ad71d9cb55e14b43c7cc4329b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51620911fe14537fbb09ce6e13343b0a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e006ed3a5699fbafb939068b660da80764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f0c43ccbe0a7dac562b18d2aed9ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab143c14271273a1d11f9d64e8757592766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11822d03294ed2f6add54b5b179a0e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>