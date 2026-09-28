--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cd4e283ec0c2b42f5a7e5a960a3061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036377bfa26e16d69bf100ca2d3a2dee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f330703e7131082362a5886077cf7f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0324e0c9784a0f836d511c289d73b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bd35a0513d2732bbb81045a1dde335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5cad1c7832d63d19583cf24de06716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e35c4dd18ce0f2c3fdb7d7db64f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ffd60b36720770b51279af0c4dca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacdf63ef2bbb60e44ee7cf3f65b9de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ab239a96d7681b159850d329e8f0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c60fda63e1411f22543e17fed034a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c6e723c8561ab416a6680d4e72b7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7641e9c6507fdcc893c632e57714fa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00b2175380786a9372ac1d6f1872e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7268914d10ad4c32f6aaf22f59d356615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7bf56d50ed8750c12f95c888cbc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad781f121c73bf3a4c5fdec95d6b7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e016464b5911cee49acd1cd45a128d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623417f7eb81e53b22a077e641b4b5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccde583b4f55f8a708c5cbbd735156320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa181ea99fb38eedb644ad22d07bbb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382ed9190f5f11889e55e54c2df55f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85043c0366ea5cda69317f8102810f3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4307a50f575e89dd59dd18427f4945924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3784d4909f40143a2265902619a88a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c9d9323ba67c284e5671e6a5e37ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aef95a15541427203feefde68548127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500003d3ee781a0ca76aaf9414fbcf7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc5a7157645ad23fcb9a1ef47c6d3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f7f014de4134c5717022f8db0e69b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2ef3c257e8c6ed7cd78c3625d3fc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3da34b17cbb67ab1223b6e454ae4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a123b5252b2182926f624be2769a5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7698287ce48814a201c13b0544c62a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81267210c143493e331ab88a5c8e096f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8768fc90c4328ebf3392aa719edde136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c383e858b5cc5390bc04223795bbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca540e96407db5d5579a4b7ef148438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46b70ebf180783bc7e1ee4b39d771d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41884861e9004acc746140b251c07040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce22f4e8ae036ca4b82bc7a3431378041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b274e65e78a5782a01c375a772b21c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0790dc2118b398c5d2471a9bd02143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee458779be2ec09569d472efd5f69f8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0840204212e775e02301c43a07f65d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdaabf2a3652ca96d361d78d4d92f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b6a155b0ba9ae9f5a82438893b5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca538a1ed4a37818a65a228acd447df048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aa7234aaa96d4521c44282b61005e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e61bd9cdc1d80bfbe63e3726221e9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325f7cc04b824d3cc3687029dde9d3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e65b790ada37bfd14e1bd6f90fd6a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4546220a72171cae70303ac40ca9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679da1d752a357a5225cdcabcd893c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66ad1ef944745a560bdc1fa5151b4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab586860bfade5a61bef2894df0f13ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d960c44a1e269514847f339a23dc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba456e8b2b7c13a5f647fa09c336b3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac23dbc5ddf64e14fc269bf2397f1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c0af27d27d731b44f98867985288760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d5c76d47cbfd0608d5f258010386761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7c93898c710db8f4133072238093a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f51a4c1094ad28068c8b29badfff0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4a497f5a5da5fbea783cb7335647564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe56649d52baaa852a526e3d7ecf1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e467a644418ff8591e8e7a8df0efd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b595309dbca052aecd28b4e864d9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116407dee32c24e012e814a0dda0996e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722b7d803742a1df5413f80e469e69b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68586592278bd190799d875d70d3a1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3fb73629b4d14fb1f23e91b8c3b8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8be881978060037fc27e1dda09083172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e42dd7bfbf8cabe848be05f828b7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6528ecb6c07e1dc7db2cc8810e563574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792124b6fcd244e09588e419e19309a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f10f28b80fd7cda4e823f356a35bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f1ef92aca92eedb3a3fdc9798c63877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd49d0a3b39f8c1565392fe083c58478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f37cae1cfd0bd9e9d839483f0947779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a56da7ecb9f502a64a27a2a7b42db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562922b7219d2d58d29f0a07e9ca78281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed8c156ca5d6b4a35524a925ce2b4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe45e1d1e5d87c6d38d5d3844b9e4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c2bf0113c6ee9163830e44bc4a90e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474a0f3c31e34f2943feb282dcdfa6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab9fe23cfcf2fbcd1f2259d635666886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467738237b3b889261a1b377d73b49087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00c1c31d59208e9e634433c41af16f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405179f84983480e3499be8aa2b090ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25b3495d185bdb13e6c48414c732f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882868e92f811662517d4ffc3f5e6fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f511e15ca9f4546c458d3bbe275a60b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbeb8684d996951465e1f468f49f0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6513d1806d9796736178316df3ef2f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19306fa902082798f2e17ee51908917495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e18ec1b13541001d51ae12b3f219796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60556e33e2d2d06bcbf8be38a4487397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75dc4144796d7fae75acba0fcf2a9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb7bc4e0bc26db6c296124cc45092b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b465a03fc54e2768f10cc3149bc194100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75310a237610a89ff5873e0d338b5051101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d6d0d01f8f4da52a361ad299c8e6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e9a5077c72b46eb82f9b2194ab56f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24105ac51917950596e7a7aaee5a55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf917ce726884e48b83dc0398ebcd298105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f924be300aa0d0b9851580982b57c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20284f9cebc306fca9a220747338e41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c561c8bcb1782533e23237154fc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf59bf53c3ce0345e3f65891da833e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd75c69ab877a94f350a47c6c97e56a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b264e719f326694921020c3636ab83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3824a0d5a2fe81a17525fec1fc4faab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd3e65dc263da55e1d925a09c73b0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6c88f9284b08f9db303c2a6f14b3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fe3e6091264bce5c8a51fd8ee8c07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497679326e71198bc41b790a1db2d47b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbb6a5e55209987e6a96649e3a5987117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52038c72beaf6214f0b8174b51244c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d181408c656cf95ad1054725791c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd215d6e75697c2a6b45f480cf7f439d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83399a025bdc44510320c92ad1ac9576121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb0a872c9c6ba5f2529c129fc40261122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e424e7b7aaa9878651c17e9d7f63fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46aa147c04a35d91651cfd8b7929b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c06f45c94c4b211a7a1548413fb5f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a63a61732cd8527e09bd2a079bf76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae67be3c661e9a114357a557fce8df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8a5dbf12547c1b5f99150f22616b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876965497424a28c1fda7fcbf08527129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bc24388e0c94a5bca1bbca25ef647130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc4c77d27a248d03cecf995ff68be2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568a22cbcd8f3e75256f309a7cfd2f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30489fbd20b3d6f416286751bea031133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83419a0f78336520d365e7286e68041134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa851049d06026c14d1782e80897144e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c456077761022271ebc9671427b7e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc3966feddf30e175657e0c722c57f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4bd885b96c2b154b27dedbb12759e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58ce6dfec3681982e403fefdb0e739139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea281cd020ed66e4a7659d5ba91fc7bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bb52fde4622803e438cb4d80f8e1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59c881e551685aca2cb5286fadee3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ec69a66406c63b2e1cfc6ace3eb86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b74f823833ff77917fd34005d8a81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af729294383ba19d05a074f83e30134145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9745180811e0a771e73ed21cbde97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4a040a3a4f0ceaa5314af24be0aad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5f2f616db42dd8108f38eaac8dc66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963bdbdd36e56f3d523c4d493c89de3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239bd5b80583adf06f059313a4479bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67077c72b581ebc51da382743795061151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb174bcc38d11fd446057f9ff1c83541152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d116f543052bed63a7fd2e2c92348f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd387619b35fdb8829bf5d82d4086a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92d077da8f7e5001e85324b66e6e62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb0a09dd966de897e1ae772665be60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75b2684cf3c86607ccedc03f374893157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e159b3a0955abaaa7686d804135d1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8fd2709ceba5b4c82a79c1892e902159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521a4b78411faf61b93b99f7f1c788e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abfc6d6c64692ef537e3a384786e22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2f33a947a74eca994c251aa97cb0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ad98ead4871031b8dd7a19cbb675b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcb69bb059a0d899f42004ef1b3950164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66237b0996f72178a762684f9b954f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b35a346db90f6f6b78bd3834de5e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc16c8b9c13b8af1db724f831345bef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee6360099867d6a2706ef6a83d446d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d43b070b77fad5d5b4cc421583b16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebb259ed0cb34990518033ecb5d988170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59074d8319bb50375857e8c1b010a2b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ae4f0492371198b3fda1957fc4adb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299982533acf1d142690f1d5e8a7575173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e487636f9e7832deea8cb85f2bde3a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc241234b492f619c2d49f2cb643a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4d2de12753550fc34b999a833486f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7abf065a894a98d48cb86ff4dee41c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6039910e1852da7480ac33ef472af6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52ab7f819815b73cbc21a1055a6aea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52038ad917defdfe3945e3022fabd503180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e0a795f88aa1ccbb486d1dde1989181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38389a8992eaf062e99ec8a0bbcefb5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789cf0ba5f49e023bfa7e365f206625183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc26331116beaaf2ec2e85d73f5526c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adae6c47d9f76751d8e6271d3a8c437185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03471e3cc801c094d208c1226107f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5484a13c0f186e9467a304231189bb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df1d72307601388b024f2418e23cd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d666ba1416ad88505da331cc3eb0223189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa632452c01043b9838c81c024b1c78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687db47d38178428fa601d24dd8127d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611e322593ccdf8fe0a116bf81b4b1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d8fa6fbd57a72e0ff1b06ffad0bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4c19db6e9610a7932a82407870d0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c516a684f2ef357a7530adfc65cb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8130ec867b74b875c58b15b65857d33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2535ce5dc1d7e6735d027652e864c7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03715cb52e1ea3d37ef765d73ac6b4cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0c767b76c5f12d9f327b14974a143199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b595fc67cdb3c02e32f459070f9be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fa6eea8eab926ffa2c8891980789c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a266c22cd263af904f2aaf12d981d5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772697c2e2c83e4ea1a2dc76c0adf60d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd26f83ded00a53d0c36969080db5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea701ab329be311894fa4b82aff8a5ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8016141876e812811420b46db3d2f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c63e75b7f9e55bc7c2e0bc4548de7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cb31dccc42ff6ae789f6ce97cff2d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea15bcbb5510614922175704eb337a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d7c759c42e7455c171894ca99fa2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde45e8fd3a4eb17f2e4fdbebd0bdff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08220cd1bdbba53f4d35a81373c13af9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8253fd2dbf25f8aa9c8535cbdad68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b34c1ff1c074e9a32849a5df261bc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32328669dc4559aa3877f1d8281caa78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe87ef3b85cfbcbe2ce5592671957e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa256f3723829d7ad177666dd18b66a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3a430c4bcdf57ca87a81de5e21c73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7099cb51193fc4f169893d7abfd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bd351ef780e11c4f591725dc03bd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d51176f19930fb09b4815a3cd08151221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194695ad5ae08b7f4d223df966b665222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a811b4b3eb5da568b280cf021fa717f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425f95b06c8e8c5849f2091b6da7a69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303a760001ef4318fdbbc4856e42abf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2ae9a7073fea6bcbb8d594bbb6723226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b8ef499621218e5680fbe4f60e310227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67238d4f31142d0727f0b1598df2f713228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a86faba73ba1bb77fe4c0d591e91d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5855c33ddbbdb00ae6ccad4283e31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2061a18df3981200598445bedcd64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe5ffa00a6cb92e15acee10fece819232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483dba5f702054cc608d14fd36da926233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fd88db5d5f533505263dfff6ce004234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ca1499a5aa2a23c2ea9b71854b93f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b8d7159bf1e5936bbb24314f7b80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c6222605d900f40a3493ef358d868237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8394c577cf81ce95ff3b51a2f242d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e92beb6c830c03cbb524c6222d825239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83498c9052d7a912714a21dd1ed40834240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992e729d8a2aa14af0d708d1d5f10ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc4b4fd6f4de518aea6218052d14c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9901784a3fa7d601d9456fc128251243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efad7aea3ffbe86115a328ff2129f33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06833e68d00a70ab9c349d16fef750eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba31741acc72066605b1664dafdcac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9bee6767ce0c7dfa9007fe5962ea6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564075987fcb2370f90dfdb4a46e61d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf723ca43a2ef5c8bfadd9cc7971ec1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8f005d0ee2ee64094969cc061f1f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f604cd4befa74502ee729e2598b81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a5a47ed5001ebb8d1a1ac2562a5dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439d93a078b89d8d56ef44f9626d4ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880030eaf2900a5ff8e2a0de2e8ff36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062a98573d07efc034920ba053001c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91233fd0fba8fcd3b920e47b187445d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d2f8751ab5779a5d67e92dc2a2544257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6c612a7f4cff9a330e7f51bc60c71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e78b2b77d5bcd86d3366cd477bcdc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee255eb3558c33bb90351314c58e63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293640152e97de57b70627f7ee4e2657261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c57861b7081a6cbd64a2a47b12cde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd35d66c471c38faf029fee710ecf4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb32189b933b46be1833272a6a74a07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cedd1b322d7f458fa05aa7e1990bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5c7bbeaa53f5d1be1cf2a7ac6aef9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66ef3da1681cf0d7c3dfb989a59829267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfbbdb5051b2d7ce030521ad2df679268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890ac2b9fbf27665b46c4bfd04c2fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b02f44f413da74b3792410eea673270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413e691b8b0f507c5d6fefed2c17557271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db7471c260fbb813c23facf2b8e199272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65398a564399ea70c06b3a3d81b80cca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be30b0ff82232083a9c9d4ee60eb0fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc8d99d0fee3dff80258981cfda227275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf308590df95bdffc058a83cb003c8f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ff0d2c782901067e03f052340bdc5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd992113460fcd6c52b1674d23300085278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c15636dc7508efb9e030901b19308279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2e02c175ad8402f85e9c456e84560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3d4592e52fb306f55e9239b03cc61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603879365f83807fd499f3fe16fc6bce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea7f61e8300b01af0b7daf9917296f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ecaea34af4a282b7c92e104e3826d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dcb2e3c2849b04ce5c4e17ecb6146285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdee2dba187ad7497f2b3e1efb93a2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0859633359be2da5ecca22a4b5f85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8de7c6a9e3a76ef793c2bf6af7d8cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9859d41edc81002a3a8e8205c4bd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd853f943660a6ad65b9cf80ba1622e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f35adb7a66303066a8947df79f8ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40c279424d5b9aef7e987fc3dcb2f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c955f681d18db555cfd13eb0e4ffd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759f628c712cea258a9054ec1a080ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770709457af83fd5892308ab5518dc8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4e106c67849d1ec2fd5d15edb86cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d157268fe6ce55d8bb122c4ce2a3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1376037da3cb231be4a1e2403e7df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff077066e0abde4a788571d8508c5afb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a13103e7ae05d8e174c0ff7bdb25b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e9685e751f15ae372168a53e983f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccef21a29878147ff2084e271e5279302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44486f370b9457871211d4cb44570298303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19b84e1f6fa18dbff229132a701dca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f6010abdc9aa394b15fb017323d41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0843f1753cde35d927cd71089c4d678306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4473df36eb5e366028c619ee8295ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3d9edb0690816ba580900c8446fa4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941738ddd3eaf6f656b44521e2314c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecca2ad9559bbe41d3a1fc47f8f9629310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11428a297abaa77e7b391effc2ad88d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7250d175099ed4e421254b142fc41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf3862add01d1c789997276052e7c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1c0bc0fdffc1d244ec436f206a3da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc563360c81fee626683978cd3e688315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6004527723ef574b6d32ddce53a2d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b91baf61bfe1b70398b83aeade15b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de18c8aaaffe47b724b857c7ac8975318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd8ecd0993b477e9a4fb533a221ce0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee8d062898312919fbca5bc9bc0a74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f868207c51cde18a51ca7eee9b9c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd412a9e051fabdbd81a91e4b6f76f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17191270c6b5512af621f7d91286e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ef9058d0d8ab977b0b6cbd030785d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074d44809aac2f13e447fd6c7e79b77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8031b4e7335177d63b754d9fb82f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453cbf13e87980ef2dc6f6e31b5cbbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7ad5faa1e7f48b5949cfa411879c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698741ee77486517819d4ed39c75309329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0200abb0fa6cdb7c20aac79a2d45fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e006c562f8e7493aa6424d7ad055f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966ade87c42c86825b09ce3022ff686332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb405bc783384ea32a9d606c29e4a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2ec2b9e3be98d84c1837380051e01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff908be785a8788355b9e9e9421770a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c755acfac849ec47dde3113e4a405336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f0689a0b2cff8a22c8ed752914530337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addad1f679aad8208f63b5ff27aab01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7b5afcb19a68012377a20217b852c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5ca28900ae2d4927d4364560b8934340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05de969fab5fd600ae392f4beb48cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02afa149b1084ae00b02732554087a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddeea1d5f62e7186cd23372a4b4218343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de69853b593261bbf1f6bdc748bfbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ede1082a2f5aa59a0d4d928230f235345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72050fdaaa580988688f1f33904c4ec2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df18d88431c9b4879c5391d28a70ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4e5b14592f5e3cbe16bffd5f00310348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca28e26da75e49488b896e0050cd7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fdbc2ae180a1132618b6b8df667a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7281d9816efc4fb57d3fe41f1734a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a05993af2f976fd6fa7a264e7417d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a09760968f6975e774c98005aedec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f73e0b5b9bda6b4d42449d859d37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0c45c94555e8c4e7b22d0615f3809355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9372d3bf9c319f49e07a9ae7c5390e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976313b26496bbe60a0125d5ec30fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0c122e4236e5ae5cb9aac9b5fb74d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3b0f2ee8b3a7c35f86c8a6799ad19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d4ae2cb20f09d1626fb05d24c0db4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728f2794e07d04886eecae82007232d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6868e54081854604fc74105a7d6fa5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eea93febd3bbdf2183057b384f6bb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bdd93a37418c37666f5b9aa92bfb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848da857f155ab194087a8c2828bc53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04934310937ed857e16f19b2120b363366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791fbb96bc053c81e2ddb793051f621367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e2099ad00b4a7ccf2ab4892aef7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e158d91b125651384276e0425950401369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5383342584616415711f4dff9277e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e7a809d421e6e0b4a56e4abf9a5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6548ccb0deb09d6b95cdccdf77b07e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde8ff62341d17fca954bbc954f2645373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d35ac47e9148db850a26f06ff4da3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e028790c26a42318b2fd1336867f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603e9f2b58af05c6ba6f40e86f5c5de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5749e8fc5d0240a6bcb5b301698dae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9356528ed5a7b98c3d2225f9f4dbbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a3e480d922c879cf4731257654c77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984e705a13a729b77023f7e4bba64af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeff23fffd234ce75953ac8b1add439381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5f68d2fadf5e71cd6c2e623c9d836382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d20aa1413015ec8d825a62cd48d973383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdb3d74ed383ec09c5ea11f54f17e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bc8406ab8b77dad26ba4725fc219a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8f9e160a256bfe09c835cf4372a0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbaf28854663d5c78fe519dece8d19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6f43cbee67e6fe58fe8a93ab22156388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6ff6ab3527a22fab92d8d2ae528bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed05b42f43b636e786beede3b418b46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1df1754f75ccb325ca30205435d637391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013db77e7e9be339573498ab47af344392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb41b574c3ae8ac5c66c0fb1ee174e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7a547855e3f4290ba4dea4590266b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40917fb7cb7cddccaf7da5e36ab902cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0390520e29dffe50fdf519b83f5fb71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417859c0db93a8db53daa567dfdf651397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371310813450503d1f9a6f4dc71de79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5f862bdd2257e87fdbc36df3aa4b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7cbaa18e29e455c5bf88d288ec42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cbc234d1ef3c00a65c13f2990f831401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da2c161f188c71deaa64a04f1c18f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397525e9bf08f6867e4777273b6ff5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde8c18a362e33186f5e2657c61bce8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be555fd2309c89cb9a0e3a5c10996405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeb098aa0727e81b74800988e82229406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76be69a70624879368887a89485e5a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9764f2e77b726d01905fbbba9c0f09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36385ca1b48f297da6c9d25db23a1fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61cc5efb2bae215eec8041da419b6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f95bb02a436c1d9cc9bd2e761b3b38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629800157aff2ffbd12d1d8efadf038412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b63bba2d4cffa07faf5123ad88a6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e7841370270c3765629e0c3b48d74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65d1e2fdc97fbf488699f9efad94d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c67db882e3a84f473fea56e1d856416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c162f757ae2b6f2ff53646cde69365417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bdf10101a523530b951202b6803a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df5ef0e46cde1ff46996ec23a5b239419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbc5d555e73fb72378d1396a65e745420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ed9c7c0e7414d64cf1176dc319a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcbe6e037604736ffa883c08806a9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204b6090e01b677177b7fc8058f6a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0ec48b6116b831a58125fc367213e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140158de3445afde47185281f61832c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9220bcd370ec94c4752ea54ce5ce03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4c14c18e308e20da32ac221deee7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098da76245403b8cef9941d0dbf79160428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8443bb63c41ad0a2e45f2daf593b8be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4098538ff30a2de54ea6dfb796021430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2675f5139a2dba87aa20443503475e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed30f7decd121e2b050184bfe938c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936b32e9f66bf98664fd789ab8b8c98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5946f0aea550d13758f2e5dde40ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecc06cb5b000a3aee84eb2f9d82a16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe377045aed9665661c067f10c6d83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca62ed5142bacf3f12801458c2bfaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340dc01268a368689069789c11a96a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84188b96c52ea1c2b3ac5d34db7f0ef6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc17a0e654b8bf7a7ee28673765e1cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eae8703eaf7290950d6413d0884792441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e31e2bd6bf6515baf4e68f6219ec8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306a01bb1d3f1dd97bead1bf5087bf8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21657be230031df19636c6a71369fc60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f7cc3902bb55e8edd7c73ec7a7a9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b1dd809bf3a9e8d962a16137d8815446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531d86a0239193d8441d3551c312e21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050b9170a955db655e7082df781a179448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dde730d153957bc2828a37ab25ede449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6563397289c5fb74a2b048e53a51b1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414eaa4d4f0152f02247aac01bc5882451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1b7c1a181e3e1b2b0702ae322432452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52718e4ca6a9840092376c9f99ec0c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbfa60290cba4f3a7c66145581acff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c2ba7c5f3abeb2e331677ce1d02b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55e4f8a9961318db7ffb917e736d21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db985a8e3d29792915fa2cedd5744a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f908355119adb66516d45bba7d48a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772bf719710fdafa09490a3884f67b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc245f5a95c76ed3ff3a2f065b4c709460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5385fdf0b5a2e8c4eea120c314984461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18751504a4876ba0bc0c2145d1a3a96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef9b57074afddb10e7c08324c797c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0113838064e1bbe9f8bad5944d13c6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98044bc96bb3a8cbcae820fef6a90329465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03d0a5ff042c75ef345c6bb4f1ca0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf24dd765a0644a8ad7042b6b79690467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb6aea8936724db79ccc632a0df1bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c4b2b9334cf0bc381dc272000d772469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe181a99d813f6943e4e1e2825656aaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9888b625215254d3db78d86d1c5c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807906abe0a24e38196d10f8b1d08021472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78e5bc8405debb7844af1415e237f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a617ee0dd37a2ad0e1f626e8639b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4ed773b65899eab4c120729695c9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f304143269fb07d75d242e0ec5d769476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acd8bcbbfe4b441b2bd6017cc633ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b5edcf074a37c0388f91742fe2a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8860a960cd9361a485a248ec69d8d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f3e1908f8cd695e9fbd605eea2bc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959680065de8b37bfff9925fdb6cd573481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae02add83418d78e222298d45b3b754482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071baa8f2af0d30298a18ed0088ee956483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e20de9398e2ae8ee066c6d1c6ddf0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a62ae791bf2e1fa2bc2e861212e7e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f4aa56b63883dbef408a525268c4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a385f1dd1017c7ebd6cecc37561faee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f59ff43f543dfaa0ee94194e568c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dacd3ae6e0324b2b595e8f6f5b363489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc8328bbb1a87c638186e181e452ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc979b87e1e1a174b5bfb1d45ec19f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208b0ce2cd20cd2c41c96d31ce51c4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299957b7db3d0c2159be0e2185fb377493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468e4c4382589c6430cc8909be78042494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90975625d4ae6ae7df67d151ca098be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4b89675fd3ea8d9d98e4171b98cae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac465f833cb3707895eabc4df7c640f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e10cfeac9869cb47f01856246b6d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c33be04ece56d7d3e618182fb2c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62187dd4856a270e25e5acae0e77f699500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feb1507de52420c66484c7e98b288f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5273266ff741c5c20ea4cc96f5d5cdb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c760c83b23e5c63cc30411d4d4aa6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71107630830fef3b025129a491bb8a58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea5f4ef3a4c45bccd7373a07a8bfd8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e6f1c59243f7c2eaa19f80d0f4132506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522b5e195e4b53be15719db1b551950507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047211d05a86a4fcc5896c7c4de0d856508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732cad1d47d5d1ac64a67e9dd968d6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c80005e1cfd62edfb4e270cd5db8a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb7b9710b7f781f564d36ad761ace511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed4ee1cab412179d781d76ef81249f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e494023e1c2a004d6be182553d30e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3154617a9492a136144a308ce134f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38530a0eabc6306b9f172cdc186144e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0209dd6a7812418439606c37c7150c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf86139b842983f585b533a5b873b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba5705542d7fd6e9aa28963946bf4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72bfc692dfa8b8b6e876413f77cd05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5be22ce3fcd52a8ac1ab77f03c0c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19d582978187ffb67c5d48fcfe56a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e40fc4e5fa331d03b7ec819217b67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1b40096b4aa4eae6558dff4f4ad0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f9af27e3c601c5e551cf080601fbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959db23484543ad950486d06ee0a76a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b94ea7ea1bf21c7be820c193b4f49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c238dc1cc84ce81e7445df92c4dd271527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575273610de175fe5f3b858220032414528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b27367c142cac03ac0cb9d834a0d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793ad065bb2497fa969966f76363d3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c232681f1650eb846c272da3127279531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719ee213ab2f0084c1bcde89c1502c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff114aae65fbe678a1a6bde0d1993a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff66d19bffaf641a063cc52bb75daf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e423d10042bb9a14907ee38cf2fc4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf34033fc211d2c4531a72d56d885f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b59e3773f89a35dfe20655d2a4db6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969581890691ac0d815842cdb23b0cb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749fb1e27af7c57011a41b4959cd480539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbd6b9c9ee84ec8b3f23b5075d7012540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c7cd808d8622eec6f1b99bbcd27db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1310bba0e929b7b265a235b722dcf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e6a9bd5beb5343b7e3855ec289339543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa81f582b930f03082b4b8c08d06092544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75030350be3d4c461811aebe2d1a55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d0f784ec8fa2e8ccde716f8625d96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36413b1de0bc72949f7d44ec22850d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59528447410ffdc5da50b84d83dd5b01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f28e1a61cc043b652913bf41bb9116549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a99e69eae8c5460122ffb24cd6cee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e85bd5213c5651ba5fcf95e3cad3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df53e7fd6fc1b0a3c1eefea629d378552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a0256182e55312df9ad3f4bfe198553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c3702b046b0a15146632afbbcf521554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef00bda0cf9f5964968b40366b491555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4df21112bd2371077dd0f66e8ab09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fc47f2be33decfa13d933fa2760ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26543aa90e98dcf86dbd666349d8dbc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c289f065349d8192cad2e9b2987ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7cb6541bbf8bdcbce69053939eb63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41007c08049410cd2db2c512c2ad4257561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc18d6b304c4c92fe9a505278593231562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335579647ca0aebf5c5a2b8d54d368a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b97ffe2cade28e813280e29e298446564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359cac7d92ee05e3eb212688e54c666565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b382df07399c2ef200ff85a7aac624566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716493690d872f0f8420dda19a3be0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d36fc6bc704ea8e735e74ceff131d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904e6a1de2c27791b187074301da8bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35416b003755c292c776428f68e41a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab4a9b2edce2f5118e13a9aa489770571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092103ef561ed2c5fb2fd5c45ab4dbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a8862c30a510ffcbb10a3ba23bc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea31e414a1c03dd67b69a466c4a8d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211f427684bc93c8c8ef9d7da3a9a7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3457f0a32fae2470937a2886c80955576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d1e10b9bbebea8cc56ad3169db8c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b665c652f2e4c20e16958b83db35764578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f9cca196319e252d40fdacf192b60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3d415944828477c3caab3fcb58de6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73efeeabc4aee9f237b5cd5cbcc15e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85e339f2a67baacc3872baef3b25b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf020f6ff50b03eab10ef0ffc7e866583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5b9fd0e13849690e224ecc048649d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bc12081ee22eadc9000d047ddbc06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f862ed3dde093e84628490ea876ca1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaa998d7911f2b12894e75bbeb432b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8159d102c989aa047ec11933020843588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acd54fd4a9032f30bf2c54bc0200b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1e66fdb484d850a5a4d666a656ff8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3941e1de517d45416a56ef882cebca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734a3d7fd5af8c240016bbff2773cc7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97bc4d6b0a7b59fe0d082224aadaaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d5524e7c0902f72128951f43168f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbec4a3bf2e0788e44c66741e731c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3efa998d3ff5e79acb0154a99486a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715afbe05ac7807c006f88f38c8ae0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628846cfde7fd7f057cda8043303338598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a07bef92e1f296ae96a2c323dd257e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487067423faf3ad75321d101ba97d787600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ca2cdbf649bb88a9f12a078eaff55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3550b36148e1517967013e1a69087602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ff3b3da18838e281aa096e64ed42a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a48196bbe2c1373d5b69e2d98c6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f7a7a04d1b4f704d52038b4e6dda4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cb8bbd2a5aa8e0d3fc2ee8fe2b5fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fe6c9e0f81c3a095b99ff18a186db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b45f66c2cabc915cf9cd200735a9e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec06b147dd2efc93249bc4972bf1d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49e80766544b19dc89ac806dc1f5d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34bab27eed2d03d4796da409525dc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831b4e462c45e9435d36d49d6225b18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6cf28d69d98f6708d763d992f2d3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac7f737b022602c8880453c3d5f1ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a48fd5569655e602fb22886bb17fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05692750400e38257113cbaa607bd4aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f655a2d6c0e04ff7bffe0770a788845617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37cedeefd8c87a68710ac0f3f7ca72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b313ac7c48d9db5a5eda2a043c31ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e0712c7ba43faeb9862b683fa12e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bdf4235ca643ef5d7668efde12391621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44cef5e1997a2e41286bbf10269dba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c2d8d8bcf9d37561a79d43907bfa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68d7efaa69af087b7d160e2d7b1885624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd2de395b65b6f0e073785d147bdc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c77ff5cc4c521abf2e2db622b747626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7aed0db2e166d980ea4dff29ed7e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84c2eeac28ffcc850c05837cfb8676628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b7ef077f5ded8438a5de08943ae8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03919381636456d0fd3a93d15c145125630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409865f52bf3d4c695ba4b087d037e0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0247c98418f6355f7d359aa8619994632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48eb81129d8fa8abd4d91fe6a28a76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b799b672923fc3c17d673e2084a8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a71556e85789c346d794359424fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b8f3b4c58831b1e27467234965ac9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e801666421481443d78a7000c0c997637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b2f814f49e9c7266c73909e1b5d2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f75c69ec9547673040511aeb1c632b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9e4fc03ac5567e6a008d55efaaf5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5474b0e47e7f54f3d55aa1aa441b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cb456a61c58828d7ace13f83720ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68228f22105c8ee529e410d511bc99b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490c5ddc991f864f3e5716a8c0eca5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e903fc01a63bc19a91cf1383ef835ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019252b692f6243060870ae9eb4cbee3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc6f034d4d7db9ffb6815c53d8cea4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91715772bd45b54fcf873b22d8b35df2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307feac14e75b72445f1d1c42342592649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12e2ee2396fc7eb4d51bbce3e21390650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fd70037d020a412e3d0fc0224feb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019057a46c3a9de39bad06c2a138e71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e3dcb363607121b384e67d32ad11c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f58edde13f2bb313ad5d63fdf79a1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c30301e749de2f9d4158f98bd27d4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10c9b2ab0d492fda399c9d5511a8d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93111441ca69c0955925be93b294f80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b947548030e6c77fc470dd01618aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aa53a5acf320d5a9c9540c2795822659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b2339af1eb68b91df963ec3998a1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ec9d0e87d730571420b934e5c593661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb15d923a7cfa5015296e0f8450cd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6bc87284f126bccc174647a5431de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce825a76f294abe87b9e9c2feeefed55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533b7d904ba8f48cea269565077f81c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2799445dec1f26610b8e2c3b065e15d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143586aed85ca2da2af4a4ae6a77138667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d1ba1853464d5691894e0760f6cfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29761d46d331b8c2b36ed9259cea45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df88eacc79d1c18df92a92fdcadc06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4860ea1c4aa08fc7d4b0a4aacc618671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1748eccdc7fe66e84fab39d0cafab9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5d62c118100686fdecc364137388d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42485fcf18614d624ba9d21ea05c2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41b5bf4846d6e05fde562c756c5fc7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48356677694726c00d7ad6aa90d586676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eefccef85f442aeb67bf8f0774606677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de36fb5a8820f9e31ae23593f3f02e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73927cb18a8353a5601c87f14935b98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0706407dfe86413d6d357ede55f41a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6f91f497bd7d266bf19ee7ef53561681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4439227680660218eaccf447dccfd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3032e2cd3d66376113589c5a896a35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3489b72ca2f8b6a7adb39c31b72e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277df7b3b851844397855561abd2573e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a987eae2fb5eea1fc71878aa915fcf1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a7f91d94c78a472678ab427dda93f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46f22c94def146dcb88b197a61c08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095e523778e3f0fd6399d651f4e1d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff700fd70e326c926d3b8ca096c0be8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68296c57b690f9e038e4124640c71b50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88d61f6d97ff4a4ec3fc50562ec53e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830969307595f88e9587b6458465f528693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b84a12a6c657899baef0857572611694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b12ca456e0812bcdf3ae79b7e8602695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb439e68857757e5250f50f0c6fc10c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65980afbefc9fba8050f0a68f55d0eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab6589f3b67205d626f679a7c126cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8348d7eb5be25c6a98d66aa7c2414fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aed20099e4af73ea91c81c2ad56472700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775bedac4f89d4ede0d02d939e5e0c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa41005ad7507c0f6507e827ef53bd6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167d475fbb910d6f1ce48184067fbeb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffe4ae8431620845d8a014eba01329704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656b8e4d8c8f2964f21c4b935fb468f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b9b38bcc268c65572067f6ddf7d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c3fe33e79c37516857f93c53a941f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5560d3ef3246725267fde516aceb04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43136ce86cd636d93f85f8618b6092d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f1573ecb6bd6572f76460cf2d11ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179f767d972b09fc23f3c85f89c20a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d735e634fd5524469ce23059641d43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1d01394e57dd6420f5791915734f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6572e6dcc16294626283766fabf43b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6074e608968885e2ec0507a2ac5f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e68fab0c6cfb4c44eba93f1a5d34c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88865255a19b22e8208e349bb7a5dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8de8ae4c8e043407602b737e476af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1307381897f9d8f861cb3ad799a24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77c75093398e2f769870ca79ed54cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e489dc49374c97f2e07372db995cb20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3def122682cc5cc01253a96af065a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a59473dc4b9088ee4e7cd6cef4397a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006b4d8d4f1b581ea7b9bc321b00043724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389374b221cd87b9e86899701229edcd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df446341e77eb37efc641ce27ccada726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a348d545554cdc5ccd69980e2c3aa90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5add78c9ec388802a1752a04fb19d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff706b5cac0f1ce84f4684de111028729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5211d3cc4acd689cb2ce3396ef85c64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c16e5546ac63d39dae48ee0f7873731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da34579b97b6bd636f3e1dad15d144732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb2bdfaee0a3437f9a80de25e5035733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5611be2537f1a9b99e0183ac428f8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcf5ac0af6f73fdb5cc28c564cdd1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673943846d700f8390348d0f41e199736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c680567d82a0bc66611a99fe07426737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598f45ef5896c1cf872c97a6e583336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a388c4e3c93773e8e7703d5db2a9980739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332dcb2e3dbc8e65a63549eff7b5ad6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135d258a9d2bbe090ac350f7bb0451a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6f72964357d9506c5f8b618152ed4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fddbcc7b75c9fb297cc4a8e34f9abf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424b802d038a4401068411a24954995744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341c68f106288a9206e7942e3d53171745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7102b93f9eb9e24b5b8cfc2992b35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec902102cefe68781fa3a5dc4641771747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830d4622c7a48ea98bcf6fd8df53a17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc89b06c6daa9f78e76c7d18290136749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21308e0ee4882aed7a786423b2d4f7d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0e5a0f387e56bcf28192dfe4ec35a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c93a659c932f7719199ad97c9f00e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9151dba3b9b099d5497a38f324bcf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70319c798c7d87dc504c6a2f4f973b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005effb4c59a8aa374ad15f560926cd4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e861bfa57e3090680e378691a99438756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc14798951ef119514b17932cf25e58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8583d053a5357452ef87955f5dec754758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c8cc8062784c83ac089185e163fce759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c109edb77bc9c7ea13b4a0e2a3db4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b1b4627e17da814a8de51a3d238ef761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e64c55ddfd0efc25a3202918790a5d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96929ef19edb3e781f1cf4a48ca1bf7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6e1bf80684d0f9c3c4fbae4b053b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625a73781bafd7f22a31fd3d565e5d5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de632af34f16fbf280cc38e72deed4e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008663a2024a2a6b892b9fea3f73ac9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62fdbca3c127e962231655dfc9b60b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54fdf9c709e7707c6bebdcad1cc925769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ed215fce9e4981195aadbd0d21f0c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cac0d8160226fef5c348e072d19b26771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75902848903d5f5a41a5b128abb0b1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ab2457847bfcd1e11f767f35e9d79773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c9ab54d67b0ddef03f23a9fb922b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d74397bef009514b74ce6c9d9e312775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0804f192532668e1c20b5019d7a59776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec64c2d395d485e27aa67cac3ebebb777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0d60b15c2519c5a6bb9fbe335f7031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575862481604e4d9ef4af6d497f128b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9143443ec6dea1f0ecaf62760959c5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88634eff78ce0b4ac4ce1e4a4a64218c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb68da1097b263366590d5bdcb0aaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020f6174d0e1dad6c90ee30d18453c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4467252eb56fc080a7f0bd15c1a38a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe388278eed2570f2dd7fec13d2246168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92613d52cc680284afa82aa13f1ce369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05628c031b1950206f4ad7720d8ca210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbccacb50380bcebdfae72c847e70b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0153c17cb7efc55648b8bdc8ad02cca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8c106bfddb32f5ebf1227e6c01d3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e3e0791d5a81226ef0e5f04d778c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415291a80c5d019b04564dc76dc6954515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710bc454e52766839025f7a619ec13d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919c7eb26efe28d2535520e6091479c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d42d916d49915cbc0e11d6f1e818ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c1c8f8265a0a480b4f5ccafd28d2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228fdadb25ddca0bf53dd9191aab65520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0a208f76080c6a3044d868c9a74bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b68573ac7fdb2b45605c17c1360322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5507f82fac76af38f6b72b88d8aa123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649e9dc09ccf39c7c87bf6318e6250924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421d8b22660ff6b7defddc71d05400b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f2be128122111a6c1bb8f42ecee326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d587732bec1781ad6143fb2a56445027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600cbd471463a377632394035f68ded28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0723ca757c8d58c2d84bf8f040917c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f3854fa0d1701d1de27da1dcd240e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba28b651331e619106fbd9472536cad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad578a07647201516c311c26cab96d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00af9d078369cfde956e666d0d714033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3009ad9b21c2f285513586e87429634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765954a574aea2ddad5c36ab0630f0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd838b6b0919e4fbd05aba6e9b233f9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b548cacd526c662b2a4364ba4f19d3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84274bf53a688a11a41beac4550b7a3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d98d9d5fe2203eeb802fd294eb81b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca685af098a98313deb563ac156c5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ea68f9bea4189635ad363d345be0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62684aaee1e26b0d0c5989d07c86297442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3689ac0241025d7d8c8043a0d1e8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeedc75c5641f8ab14a0808c24105b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8306723869af883d4ee7b3d6dedc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f07882be755c2b10cc8471621a33bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39014ef1097296724333980c9778582547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd70f189753cef9eef394d497e685a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474bcfd1c6e502d08dcee7c0960ed149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef453a87696197876bf7b5d04dc2179650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5c29046241751c8dba9974d9d1f0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7029bd5550c64698a886e30030614552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5a99bec65a1034aa9cc7dbb1a2b7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c66499c4d19372596bab17cb30413054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e35cf8f30e014b9c4a4e46571ba0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142b94cd26b271b7a4b39343193c1fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad975abd8d83d145471eebc338d94857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81607ba9b9de5f90455747133fd413758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150bb7605c1ae035a8c4ebf0693463959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189f83223cf115473bfd1f7ac3232d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bfcd1db5234b7e6d1c412f85839fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5214408aa64c4c3341a2324d9e11962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea399da3bad9d5b59fe471c1f5231763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1524876eabd5e3dbcd45c2fab5b8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aad828270cd45df0c07b89226e41e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77ef8a52ac4ba7c6062013e92976dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86927efa6b70bf0f91f2e7e1a5b23a1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf6a1a6391c494ad5036dc3ed74bba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ba3622707696a4b6b1552a9d145ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd48a77610220352d8f98c9b0fcd79370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01262fc8475f80ec39a2153d620b57fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0d587758ee0b37c31509e25d8530972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c74c5e8953970ee8bae712477a90e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c4079a7bfe46f7ffac9bc50accc2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a72364b5142a4219bbe7c31b3118075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a967b9615edd2e0c5ef5da7922aa5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aff5e13a61ce23cadf583d328aef3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb3c2813f57b0e6db30fb433c8ed5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58842836ae63fdb96ec338fb944803bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8befabb6720ed4f83412a78e99eae8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254c63bf2727d3db3b90f237431973581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8bc0f71b18668b92f959795e4cd0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25c5727646cfb2d46254117aecf65583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221f4f075f34dd4b9ae32c980268ec984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9b917cdbb8be7635a4380e643475c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7e27cf7463c659238bbfadf2ad41186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d476cd81f71fa59bc591bd9e8ed46487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191651704baa8188aae9bf406ae1cca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c97a3a81b84af8f23c4b0255796dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca724bd90f96ab08715ba53c2b2e9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a0ed3fb09a7b2af49be255e5d5cac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945f026c764339cb5c9c4ad70d9b21392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ce4faf770d228c634401dd7c3f05193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d660aaead12269e88e85e2ccc9e379294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ad0e9e5f42a3224548b727afd71b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab678c13bc9a812215cd17c9219c7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13334d7568e3da3cbca43288838e758b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b04958fc48b15ff166dbdf2ff521bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0e69deee7526e73674ed4518725bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d37799352631b0c90771e8672a0171100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629a4188629604d827f52c5cde8eea1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177979960fe095fc0da8696ab8dcdff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334088a77cba02060414eb0c3df6560103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735572d86e292025f7f1627dedd2859104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1d337a6bfd5eb84c411dd4d865791105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c22fd8ac1f2752538723737efe9393106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce9c09fff6769f7699e65f756d7c39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3d109f6e7c4d2a21404150159d2bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d521d92e00398e7b11850142796f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb29975e5540d601008fa713bfb55b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7213447f7146ad9c9c3fa85c7610111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae29ab6f701608ed658220284b0fe69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ed862a85a878c4760c9dab04de092113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ad8eed45ae18f5518f1700b6137c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81980bad984bb51138c67d6f304f944d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234886f318b40d92ab2d4b3e95148cb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19321c6fd6b3ed7b3f362061716fbd8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624576326c934f9327ae09e022da977a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993325efd8ab03beeb1299f98fc386e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4567352b9a3607b8fb665d68b90831120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e3edb1c6a5f30c10754efdb9c81b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4875c5fe53a40a8a0791520aaed3aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cf4fcd1aab18deab3478a04bba7c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a5486e0db6fbcb166b44580a2f397124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb2b16fb9c777e6376174b3e504518125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e7a7a21ac6b3bfa5d6baad871e66b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9675577581a64d2225a5f1030b29725127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864c24cc9d710cf59e89ee01920254a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d088e22678abb96ace59178bb515b67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae8852d833746888694715bf28b57a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8642e78f03d337ecc6fd96d9f620f77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d5e2370a5ff01c5e6f36fa7c95684132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cf9f62b2cf171a8069867d2db0ee9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2932bfdaeb2304a68b6793aaf8acd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeb08f16670218dcf8ceeced6f4a94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b408c51f0066a4d26afcb696438e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc7e1b76555aa324f87ac14bfa78e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901258ff7719fc02d5df824a47c3e84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acb11a78a4f461a062b83d8ebfac25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf043a09aec398bd4e85d08cb47fcafc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c06a1974d0f9ac03a3e68c57a8ce86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b6bd5a14ce6e39574b55826579958142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e3cd8017a97819ef7087d1eb96458143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3377f134c7aa30256ef4dae0b216d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a12eecfa8f8907ac580ec21ca27331145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72043515bae71370b0f0c5718d316203146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652eed3b7dba430cffa39d241ec2acd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bb69a0ccc42e76636848194ec0f1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfe886177d5e7ca794d72e58af9253149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c77a011d9df8c34173768f75b24455150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91cf68cb8b38a83d243a4adee6e6b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a61698b3d1973f4653a1b3b7ef792f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948443a336370117b7414ab4b3374724153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efa55db8938b6ed78c68a227ea926c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8687ed641c93cddf1d64eb0f3fe1a3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e231217c3c82f25c0428adcd7378b37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe69484e7d8ffcda755cc5c51d45c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0392487968e417863b435cd24eb21db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295c8b505a49b5c9221eb82e61cb3c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e8ee9d5ebd42bcce0f7de5d6fd8ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729403833c67010fa216b6ab22daddf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2ae268004909bfbad607888e021e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83dcc0ea98d4264423a195b32576ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f47212f087013fa5599405193793e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7b8dacb1ca674fb095731a6e160b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e015810dcaf8effb7f90cd983fd7ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b4eed5aca315c3130d8a9885dbcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a057d4cf48b8a605e6dde4d928326168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a9243db5eee6ba2afaef3ef323611169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03e8081bd94e2bb6334a5bd7b81020170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04eed81f9d2922609257a40d6717d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8405303b57c11b4be08699ccad2d22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a00a3b195862de4a4c8dc28c20687173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114c12d5ffa2f422641287e2fc30c27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50658e99faa532c8a39b703bd3c2288a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37644dec40670b30a9b740787e7fa46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8ec54e7736887baa56fdd46d3facf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7df11f8d8cd473ab81bae936cfee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b84d6d385ec3510c4cc25b6af9a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb903be11b815699158fc0000f7b294180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbe13a7e1889a1d68fe1a7e43d14f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36da85ada4e8a806c174588f8bf070182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d19ba5084972f740a8c689732c748183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23848102c1c8a91edd53c01bf3748342184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29020850baad68b1672e3f6860374e9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a1c3b4195b8c98ad2ebebd66cd796186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42731a2ea28c81e0c0f2c370c70ebc1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b0b07eaa19075960950f35665cc4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e01853c99ddc8b57fe79bc045c6021189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904d8dc95e08ce6cf2be4c60332a541190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b83f50b3989a6872ff163aad4b5251191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562db376ce658e68fac41f187afab35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6779a66651764b90f80e0e38a49c77b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289338f27a86a59f10c34511f651cead194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a740933095c41f772aef7e5e906c64a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dd7b4f2669d298695c8d28e3f389c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1db6537b3a1c97eb97c1180383489d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d797e1cd6108466f9006da3b8e8ecf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b3e224483460c2ac711d2dfcb6d85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d520fe170d442b5eb45131aea1876f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad56476f642b9bb90015e85ea1a639201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09896280a01a49d99abce2a393af5344202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9c7f3aa53704f746c4549c24d61bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284f4ffdfff92bd43eb42c2ebf95718204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e6baababc41b8eebe94a7d394d367205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1199a97428cb1474a21ba1e592f2f1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d513f0db81733884fd5fe9abe7b77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd78a7321c8d8ffef9b14ed8a432edd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdff89fa92b2f6a53d954b3d601bb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf9edbd558585370c4eb5c60e9431f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c8d460cd958d40a82aa2fbca49700211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac24c51f890bed86b91bbadcebc819212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f649e69089342202e3ba4ec294f80be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449bf1be999b50b1ee449f26135cbc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414c26a0bf46f7be5e351d005d9f709215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60610f6dc449c1cac7be86039f39845216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9948ba8400d211a113507ab9e437bf0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc3a1f5a5b35f60108bae1151d4b7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3451cea4e96a9a39cabe3368a542ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a67271dae4ad6125ac9286afab150220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b41ceb6a096911630e52ed4fadaf70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1080a6edc708a89f0bb84300252c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705ea2a4b717850dc85ac91186522b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998826193b762dfbab50d75d78fc6bf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a307af5fd12256872570ab27217a5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28261daa263db4ae50f9842e00017226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadee4b6beeee41781d6d4dddaaca9ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789f3a6c38786ac0c30c7f017770ce3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df269589d891ce1d83858e1861bd48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccb2a5f867259a0fd258ab35c91be9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d10c44f822140a28025ef08d64289231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f217041fa3ab36038a6a5314166f71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aaa0f9e8a8ca836ceb5c817d52c30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595c03c1c3e537dc1afd9b9a2f45a35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5c4b2ce00491ef7a1b3c2d5064c22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5940ebfc3574de62203bb2f13ed800236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb12d46258a2a80352ee43c09790d09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e40753d867b14cf0d50db10da1437238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540985a1e4a9dd2e184a23e134695d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf66c73136694291c14c2fd71ba142f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fc2e7c45e0cfe1d067cfdcac605a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c088ed96bf9a36bba6507c3bbf822242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4b1d0bed1e50f2677cba22163547e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e6ae142a1e22bc07d3d0552653908244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd79f03759a18998c90731504423d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e41a38d9447a31713cd9cdcefaa107246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbff13961c75d5145de2dbdce69abda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e792e50f826b6305f155b6597bf26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d02af67a15fcdacbb85f004072a481249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb38660112747cd29c2209a306d6e02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a0a685d381f46fa3a8163d86a43d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e5e373f474a25116403f34f482fe1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa86fcce8a4eec92f4c8616d0883b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98aed09a13b052a3be0735c32e3275254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818774c1e3f81d5999ee1b099b9cd41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eebe7b4eb641a9a52612d67d165f70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406f9f702c0788a1b997f6efc7ee6be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485a3d9da09b8c7eca0008ab1ea7dc3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210afe15d3a1e8e90f32bac1c011fd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad039466bee2648f2347592bf80c831a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457b3009c69f0c5979ff1280a54e129261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1beafc218de8e051f2035c0c4f4b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0291db55c9026dba0631fb03981116263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e27fcf6b714d281858236c188f4bf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61736a32ce6ce4d722a3d720c2e6aa3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a9148fac1165f5f5b806d3943bacd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092fd9f580d6c3da4668a0124689c42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c43f7e839b10f30e0c0e959466935f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be736ab543f2ecb0ff7fe37bd6cc6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e921ecac668118dc4882642dcc2bf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c92bcb57c17a864e14e782ffb3664271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2466697a24a2b30561279d8f8ba501272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f3c417e4a0f040051b39a09dc1118273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dd545a3f88f40b84280e6dbc8e189274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861800782bc883f5c52d51dca099e777275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d04927d8bf841c9acf840b09c8c88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9054e28ed8c595f76dd4f0cd0cb51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bb9484dd76f7e3e71af9485301ecb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a947950a38984c6b5e3b2e2de4034c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86981f6ded2dd096c5e7bc85633c9ba2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e648de00fa44551d3bb6ce13b26c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699626e5b7e2976182fbd03fb1d3981282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c4c27cbf0c1e896ba3ca5ac62fe84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a143625b214b760b8dcb36ddfd574284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617e639784439e329ae64d3444d5379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1a86a7f227ae892b4975dbbdac920286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b29be83f337c4176c6602a62551a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615f11a9d223a1938bafb2ba37211fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f1ffc35f2d4ef840e78c7c3742389289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63b22e271eebf6436e7db3fe10c983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dbc6a40d9fdf7ab376455192cc5c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06236be1d0a84bdcbe1134055acf0f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e29e9f82b50b0ceabd90bc871173c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454aee307e6443c80ddb836822650df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb64a1070e14555f5a5f72fe799e1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04a4f110618164e6b668839fdd023a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b9e1e2299d26f2e243c0e3e081371297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee2a18e17b9aa761bf8ec0def5136298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b881088813689aeacc2d37b82ed9187299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5407b174578fd0be4a6a76399dd7f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7241be4b1991eaf4dd507ce3bd1190301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d3ba2e369c4a88ffb41ec0d8c6ea5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5172fbaec688b342daf445cfc7e0624303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154afd9818d8e6ecd8026a6a2df65e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761b064ffb3ce6e76e13e1cfb706149305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0db94d06efb1f7cff003ea9614099306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0850272b8f77ed2b6b150669cade1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda296201a0226670963d2457b30fbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc451e9d16953e1fcf96bd419ac4134309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647e8e4ba1f51d6d69afe2da2961a17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdc38e20a86a4e2fa917fe05a9fca1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7935aff5e4fd9c351932242b408fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7760242b12e25a9786081781760a8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cd973a12e2d60fe16245837417cef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a25d993780459c46f6ad9d7ddb702c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb6dcf7006c31c3345154c328dec5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb66c32e538ddc76c832ca9ba895ed2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a9727b374f5bde91cb5562ca45c45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c74dcd648a9372f75a32ceb51a505319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b09637752e585a7e376bfa32939719320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b956abc6bcc870c2944e57ad24f98e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be1fc13f3f2f6972051253f68cef5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0f52178c28329c3be41160777ce96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31839296a06b6a4064752b0d97c7d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690213c218b75a16d7ef01ba0cc42c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7300baeecefd2b40791217d75df1109326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9239a099361e58ee29c899e1f3a3e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb549647d2f886a059462df03b469b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d8ed66f8997ef0df44137dc926deb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca45715ef9a906018813b8a3532588330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab2f33b3aa2601191a6f53a4531fc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff202b418211433aeeeb5c9e435dac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93021f0506e892d8078414e6e43a7418333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8820541c8f63bb3e03d6095d4474eee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f59243423a0cad97050ae7fa5bf94d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccf1d31be6fbc1dd002bb5eb7a09fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60b02518afde07bf9feb5e720104c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bff0f07957a0fdbab42b0455017b7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda4af4f61c2b2e112ffa2ec9e8b2b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db214be968b90f63d17caf134b9dc1c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e324c2480ca3bfa2fe2b05e9718e4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5645249a939824d51e2bc45c7aa58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4539f91c1954d2a13bff1d6d0ad338343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73971681ace50d85e2783499d91cba17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109becd89755279dccd4bd278ae24ca6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c084fe3152297b7d0b22fc4f45759b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03acfdfd2fa5c23cc8558ca762926e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ec3178472125203e359a509a7c8b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aceee9712ea464e5bdb2ab3d285f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36693426e7f74965b07e688f144a97b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3994d0d3881877460d55e4ec3d3ae3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd746e6c64333e9286168f14734221352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e88a59f7dc41153cf6035aabf7d995353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec95e9275ac0c0774840f71124795a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf05584a3fbdc7c786f38fb2760db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6f9af5ddab9c537aea7f04669359b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2d0ddc11ef63ad07446a74a82ef85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8147db1ec3a95e8bfb144c4571b0f97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf718ff0f997dfe7d6f10554db323359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd46d5e0aad759da61c01164285cd8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a0c6cc80feb1b6629e74daf962ee4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc711a200cd90f0a3a684b78489210362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4e0e368ba5665389e9984913c9be2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427eb4ee4002dac4932a466a26fc816364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ec893385dc21b31f81de732f04dc8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87a766b852f163323003ccc9fbeeb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dafe58d7c3f6bc5d437260b440193367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db60660edd01bc5c226788992d354c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0421b0bc0271f56df745ee4ff89cdde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba67d1d103c26cedce7be02e57492ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e12f733529ef992e1661d92908b1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd41b2e1eb98a72de1d1b1a96b1a5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cf58bbe4676f6e56644884642fb91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c726a1276444d9a287bd9e9e49a2e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ce44e234e290add19f8bbf8b8231f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a105c2682a248febc96a8b6debd3bf8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc01aa88baa000669491e6e9a75ba9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb23beb33c5a7181b128397c6020cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cb304b9fde2c3d12dd28971b78ff9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5bbdbf1b0db83a332388502d3e194380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d3e912bf27f88694f2e0ecb79d01f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27b9909261f87e42ccf0ab207e4ae7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14591997a8231891d517e8c5444997383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6126710bd50ac868b2749fed90b5c36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a273f74047b0e0985adf97cc5ff1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dc17bd70ec84dbbe50d5ac4fcb633386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eb0ec6cfec601007981f1d5745323387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9cd13851c15ce79d05e7fbb033ad7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b894841d80cb190ad51b531c54e354389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0db9b311ed21ca46fa448a9ba1abc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33a7cfdc7fbbf87f7b7d590129c0e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd503eb3cbef9ad14f123261ebe6414c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef53968e142fd23d565acaaf1d99a24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a258cd1716940d856832f4d96fbb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a3896539823ae12d82d4f4b149493395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c107f9f321ec088ffab392cc1160064396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc9eea79e3745a60717cb13be20385397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bd0e231e91081a7f145a15570a9d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ee9186f195a659182e3f0f113f3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8af968571dc32ff1809db2f0d5f302400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a139f364a9fb2c2e71ccfafa97964a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10434c39f532f31319cf8d38fa42e51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b378c7927689fbb5b0e03fb638046403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef975ee05e33dad71643e778f2c6c9ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640af8e0240f2e1d91a2c16cad0f4ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d95395624a47b31e9b73ce4be9db34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a5546f60cdc8c455a4b55862c564a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a66ed709730cb13b39053fc37fe88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fb59665efc6c83fd719477542c339409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e4fd6422e75a6c56ada1d02e51767410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f2ecd4de018d02055e9381dfc1e2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6372c14fa62c57bca9fae0294edb59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d077f42f53b9aeba0b98193235058a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6ffdeccde3d9f17090aef05d836d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28908121e9e5a21169022c5af239de57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b10ea3df5530e2ac41e0c91b81982416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb63528357818c565cf33badbfb928417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fbbd8823dae38cc1ec023df04b5eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063cc02114e8e32a88b22b130327100419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52866c7f395b25abe36497bb6346d43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add73ca210fe9ff60cdb6bdf80db807421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00204598a4914dfd35d2e28a2bf3634c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ce15093c7bb28f564cea7e03f47d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868869cce2c21689a4ca216c8086f7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ff555e72192394d5700fd8d3853db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d81114afa2ff0dc0a97c0793cecbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0929598d7d819b19b9108498c3f637f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711e4103a01e0152bf0d1a7cb5c7423428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675d19769edb8439d6adca731724a50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd56275d5fb152aa058125cfb5d9a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef2f7f7425b9a759aa9aeaed6f239a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded255de8db1f926f3b2384035c3902a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad5dbef48815e8cdf0dd03a700b172433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9469377361e4523d259e9bcf26327cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024874fae15c072a6ec3bdfd57fab57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d0f023295386dc1da65a1a6c43a54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634d77ee1a25694ab4a76e23391056a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ff7dfb8b299c1c7873180faf023a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff650736c717dab2081c4056c44455439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdae13ac12efd60e4eb004b97fd297440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabf0fd7415feffdf604745e0131b40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630d5c54542e5c6cdd322f101c97b27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7fc97a4556f6845b57f0559e9a375443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36051e341dd9aae6f6c1d47865f17421444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30475750278f7c1908b251a3a5d18851445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f44b3e6efc4009fe21d030080e202446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41d8e3cd9483c415628e94a8d1faa4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7b4d6ba522916378208122ec25cd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ef910efa42d98a848a4074dbe97fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba8bed89beaba031a1048d7bfd2ff8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39841948379c131390af14cd342fbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857430355d2493390d73edaa723e329452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54298d878dcb2eb31343d8c7ca1d624453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9382310444dad09617213a7a02c709454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a710d6e448b45a1ac1e9719e8d7725455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44338ded7d63f4cba4489221d407b7f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3cb69f46e0453326b0f961f6ab2d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a057322f90edf93921afdf52c512ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b753bedd36442e41fdfd6ee5a230f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b770316e3e210752f1cf1353501ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94372162ac78f417265c930af04966461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee294739254483888f91483735406b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ec27aa8619e483418b118d664c787463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31f54b9b0406f4df74a23f7e4d5f44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7fd9ca933120bd577d098ddc44196465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef47c07d59921ba1e15e4834aaa3a6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812ef5a77749d28e34fe04144d3c315467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c1dd59bd0a33e3c5cce614b22a1da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779c31e91cede09ca7f3d1288e6772e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb366b5927c98dcb84d5cfc263e245470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510398a9214bfd5eb22ca67a39aed3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f378891ff247aeeaaaef808f0cf0a7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9060c32ee633a17a0e179d21dd59ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256723d89c567cf5b817175a922f537474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c0b12fa4f0ed21a55e1a238e5767e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024fc14e4614f447db8a67e06769c20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc88a166e70b0c38537786c0fb76a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80244c5d110fe069a96e41cb3a0e9157478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1b86d50c8174842ea440d161cfbf8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2b35b42b0af84b703f8675bc6813a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac1df2961eafcd33f05b7cb9af9177481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9576b392ec68b29016cfbaf2a10176c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8106537021f888a47d94dff1c32bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7607728d09037be7185f5c5e33603a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdec7e259b176c62cea11064e386afd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024c9ea78d6c0328a739aa8281fdcfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d6af7c91e8c4ee9de42798e032bce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf41b70c37acca36efa0dfcdabcae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c66ae29314d2d17e3e05e1de09c828489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76580a88207eafc03e8e9a58e1874c1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b9100ae9159c434f825dc234fe02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a71baaa119d76a2ccae5d81198895492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23af9966798fadd72f5f5f1736db6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6a77c8c2c747173f6dd67548467d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf2de8a596e18b110c54869d155b62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36587f67f75814435fa5def2f5ba724496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56acb8c852604733ce9f0e73c70d79c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a38aef34aaec58a637fe54edab185e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fd573f38f5547814c803ad05544dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3889eb3a7a8b73a221d726d68f8f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88008429db74e9cf49fb26329762e5b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4166fd8cc64332de8f00d00c712d4be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e29eaff5e1386ae28d26bf9676bf4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0eb0ebd23918a632220036030e567504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ffb5feda4607afe1fc30aedf31e22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b929a59da544725d71a65eedc47220506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf028ad4cd7195270977e391d898e76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89d5caa66cc481f226a1ab28b39c1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2ded4a5aa441b7d9e224970160d77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe89e5a7621a50cd7c17d4b3319659d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a0913b36ff1ac11029a654687899f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d56591772df3ae87c42d88775e9a87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef2abbd29070f21a30a1890c2683b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510a1028cabd3de270cd35dcc02f057514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa098822d303cc6aeb4b6b1db7be1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b8545599e44f79970141403da0b8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9478872f622e55e7c081850bea3c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a184171bd8c366af8f7c6145763e966518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2bc740709781ac700de5d2b35c6f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2b28192f26aabc9634ef4d4c0b248520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ce9ab03c3b759ac597c8d3183e599521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa13e1deff545f9f05bcac4410ef04c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08979e04b773b650f79547a69186d5a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7817bda8bfe835f397ab664ec6a72f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb54c70d82605859074ccd5d5daa126525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2081d06b033b940c921d7f695c0eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210f71eecc8bbee17aef0c308631031527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15233b9772b2cc1cddaaf2e07c3f70f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07d05157850c8747550d33d3d34531529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaa08efa20b84c70afde9ec6a4bbab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37514bd7b733d29fcc00ab3f51391901531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a9bd85ca4bfe4343f61a6d8ffbc4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a689e526c9215f6804347ca9e656b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f2424e0a6d7f3a71831138fea9f8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2badb9919641c0fabe2b8d0d310ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cea5aebb4716d7c5f3a6c94fdf9349536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa14bd16300db12896bb41da4037055537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cfbfd3943fa99b47ed52dfcdfcca9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247aa6d169e3f0ae92a9da0011211c9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54ef105250ef17c31b21360fb297ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432bde1152b3c8c59d1b39ea3f6f6d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592241a9b7a69ced7bc7580af284271c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ded9ef77373dc7b77b4b07e2e911fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d98d46c2a5bdfde8608b5f863990544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3d1bed110b1dc4b54e19896ef3738545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb2cd241ac9ce7e0f8ed1d52478dfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0205c14e19f6dd1f5a3e927763d6167547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56323756ff174b4d3a9f45496f776d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a02d4c4d7d236e5c03600a907782b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd578d71f7ed5a46e74e11d70c3f12e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96887a1d50c954058500bf8676c6bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85305eea5daa6544cd3560c4e736190552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a255a5aad80dbd4cbd91fcae1284680553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a722e57d2cdd969893c28f38a12108554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25587f9e3129c914efd9b3de0b8a8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c503c598bd674317425594a26fe67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f606e42aa777acf78541927c6dc1b67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae40377bb7498f49b7eeea49673d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b36331bdea8d2e13add2e948cda02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554351f16fe627a0da053ea5046aa3ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037ea0c300942410d939da680ec45cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857d5f56081c9df62f0dfd583811c52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486917bc44952344cb98926e4f6d2eb0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f085c33623f80f8cf3f84df8af66b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fae3482151d038e0949633db1d2740565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3312831f554b549d34d77252a97381566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b586282eb75d0e9783e616a7d727dea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167603ec9c81feddffc23c4675f86782568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a9f448829e2ab9429a432c469168d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c1e45d194e0f7603dee4608e3d8e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e201eb6e27422843c79f5820c03fcb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4e3d4778426a85222a07665d0db3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e823148eec0156a59bfb2e3d04bca38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acded08a8d52cf71960482dcdc8987574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061b9f7fc25054cc1fe92bdde5feaba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a105d3aa56ec27fbfbb8376605b49576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32525a3b2011521ab33201d52bc2f283577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa4101b42fa5bba36306172539586578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c599501914c8520bf4330fb5a1746579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e7372029c3495f14650b10beff775580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e941417f6456ec857799fbc27061b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69e00ca0d3c0119ba903f1db214cd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21d313102ea1aeb3729042f68cceec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41956aadbfb87b06890a6cbe490b182584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa35022fe6697014da3d8825b2da64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0de6ed23a03e74dac75cce56dd088586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e49feaaf716e0da8bfe4867dbda9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b955db7deda4da4088eaa8629e49d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e3dbfe3e3c6094ada799b0ca2d269589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f290cfb52742268dc92b5c8edcdd539590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1351745cc58909ecfd390f6d7c52b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23504dac1552043e2211f82bbbbcddd9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0a032e8cbce4b003e212ce761eec3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c959eb76c190b58aeedccdc0f5b14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf232b442aa95a2d977b9671d1c5f3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d802d18b31a6628fcb93894aa902095596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2378156c9c9915251815c5180d4865597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f957bda4f29acad7a0b2a49c5c82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f22301803e7bf3988cf3a6e4c24034599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44b5bc6d280e32fec01aa0595c386c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8d035e46f7341f5f3aab298dc17ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd78af11cac03fdc19160f434c8850602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22cd710b88379b62e9eb7363b1c7e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a6703e92f3efc28afc2dc4f38510d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a986635e8f45c7621526113d8a151605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9db6d180566693078e33d2844d15c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b2b8f199784a2d1062f5fc1d337cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146271e655bd10bf89aedb238ec70760608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3aba7118807b52befab4308a8a3715609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee67fee7a15b94db574a3420207660610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636c862ffc109d0542ca4525ea5e023611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688c33044f53d41f01d3763093c6d6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4615efcafe116612d8fb7a4211fca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85086a5657d080459167902286f1a1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cf2cb8ceb7f0bd6907b4d80438c5c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bce63d66f525f692059f1c25606467616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87902cc3f2442fe477eb4cd8a355306d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf153ef71fd8d36f33c716a32b0695618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429d8954669da119885ec705a158879619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a3fb235a832bbd7090d58af1132fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf010cf95f4f4dfd846cabf2a3ed944a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3cc870345a54258b1539aa0071cf5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee753028557bb8670591c43b8309252623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4eecdae3ea0d7c617b6d53236206f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af28823c80d737cbee3ff0435a0cbc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95af63f842d03a3114f041124749024626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2916226e3759dff1856d46783a9619627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781788d8ab31d4608a1b288f8c01525628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe280ee710d9ae870df67d3481bbe639629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48849f420d92e6ac0ddaf1c51d5393dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af1962d2e28498f17691b9a8fb421631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f775539b2c1465f1871f1ff604a9cc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ba7de18f8c2595ed3622c544a19bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb743d21625173f8c2c345b87d13e04a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df188b5c9e62a9550ff0407f10e41554635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6fca0176f5d0156248e9686f19bb7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d8993f5cc9c225984a2de79b7ad7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935e6a56009eb592e7d0ca43f9d87a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89edca9f9d569263a6c796c7698f83d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50a49811f586aa79474c4f58e4f2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12b9ea6f406cb67d15ee7e9e54d363641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269374d46d33b631add3895a058f384642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b6f07a8d71ff58b1fd94fe365eebe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b02d4c7daf1b4792d450c3ba011a4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034595bd7d62395b06c2501ae302457645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e91d358661cab0033d06ba240be46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b866c1a1827a747718c9978adbd58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f70595050c600bd313f1a1c7238143648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bd04a1114511879ae721176930aed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fcb2451bf643c802ca5584fa53e34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc0a7c0bb11b0cdd4d27cb10ad6aad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92261f42bf0604f5bcce9834973fe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8afe41a31ced353748e7dd82e5563c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a8453cef3b4302e0ab57fadae4ab9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140cde0790170e5e88b9779ffaaa863655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149e8b6e802fcffdebf8cac44fbeb22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccedafae0a9eb526c5914c36681376657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0771ba90e109105378ff94aab02ae0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13b7cd4ec3230fb39a837ae05cb8b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d36ba54bebce294fd0c71d3e0f17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cbd16ac41db9656262a799d32d7bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d548d13c0daa3514feeb4d9fbb7fbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f8d4092dbc77983574ca56fccfbd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b7760983c930b29e37889098d642664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02adf23c68b5ff889c5050dae79be29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f022bbc778ec1908ce96d0cd324d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d28218d222206e34d6d30f451b0ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572fd8d830db627d605154bfaf8f64d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30705cab5a28379bfd2cc515410c90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf79637a62f6c82be90793f0f254c2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1710846c4f9f389fa65b663e346d2ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c5f77fd194151886a3b901d5ab2da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd8e7f6b5a8934494acf985911ced5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150d942c80f19b3f0365c93dad96250674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a681acb447cefd93b41cde22a0910675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2bb7660a339355a9ab076703d90b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aec0d0e539d418f6771956d91fbbd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2df1b750b9e17b00f84eee979e3b1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b60bee720e207f0868c3f8678512679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9884b65e6cf5247b88c032128b9fad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2b13eac2c5c274d985e552a59018c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cede111352c82ae60095bc61ab2bd98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99087b2a77c7f02e64569db247670d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47a36294bcfd70a033027b355d02fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16bb08c775ebafc3249818277ea9ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc39e7a8f83f797f4cc917d7f410324686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a31d6012068279018e0b3dceca168a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289dfc8edaf984ffe8d3fee982944a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2107bc1d63ac9635faea34b3adb1e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5275a368404b448a30b6475204b7dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fab9d3471554481e6ab3ce3be2350691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a7e1eced9ff9a6a87f10fabce791f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37678108c909d91b450cdeab419f617693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118164294419d8f313538b5a3f2394d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e73be690239490647341dfe82de6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607aab9aa7d099f22d5d2bf47c80118696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a8ea3ce62d48fd24bd33154431100697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f8c9b7d574423a2f8d65df60e8caf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ae1cc8b494a0bd8ad798c8d99dd5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b94697865e020ce651ec3ad72670d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701720ef2d3ec180f491ce0998af936701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13fadf3111940feeb9e42c69c63482702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02b622606c75ae6291529c60661405703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9de8f55c95d3dd4323f3fa2431c12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cebbd9af272d4a94bc1e2017c2945705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9e1810cd5a33024093978ad7977c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84224599cebf387f6490a215e048ccad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb4d286fbaea3c2ee54a5ba447b24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed740733a1f914e38cdf7b947a58c50f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4f5452b4a862f4e9cf4746663aff9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6cbecd1c3b9a6451eca35dbd6499a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f4deb35ded9ed6766b6c1d29b862c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12af47e8679db1966343a2367d9b84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a68b67c25d59aa441acf1057f8e6ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602f23ca67fdb162696aebb0b894972715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f812bc7789c5d8fe9b03b45ba4e6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62dc1d57b2daa78d58ce8a0cce476a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed569ac60c6bb28baae5726ad0f9ebe3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af22c66ace1e8a93e8140d2ceb80e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b050da0cbfc6958fe623532c75f8d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b45c3ab303492687ce7ebb79de22c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8761374251ea22a5d32745c77b934722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce91ee49fafd5b49bc2348d9c079980723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d6eaa4b5194ff03826b1aecff0002724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5109dc841d71242f4365aba64d057725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0697e687e978439385532c70eb7581726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409186d5b0f3a1fdbe875f13bf3e2df3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a66406a2c550d67b21e69e64d59ea8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31769f7939f28bc63473391fb3bef369729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07214c13582b2e682d985d24eccb022b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7553f3713cd1cce9a874200264d5b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e302033ef9d21e8d6f3b4b9354d54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17ffcb547b69355a7ab204c297e24f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3e15a35f372af3f7dbce348d2ca05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d737b13b23b5d94db358d04f1f295d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b1f36160378f8006a3d3a58c07d4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09a60d05d91957d0fbda3e7a27e326737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e4a311f7b1e88bd57fe7ce0d4f10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f88aff8085d150c0e15aef4590c84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5ae0d7270a0bc246a8e892b5cf52f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4668b884041ed85f5ecadad8f1c1492741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c01220895e1d7dc8994828a5844956742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42569a6cc58f0f960a4eba2366c377b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435d77c687763f4936959babc65c0d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eec09ffbdd0fb8d7ecfcc60ab5782c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cdd6edac1d8c38612b1f64c9a47d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115073cef053d45ad3111730bc2a9b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f02c976371254f4d32308a7c75aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3285644f83d0d0039434f7a0d7e2a6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d28c4269d6b7a232424573444e9da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f60e62d6304cfd284764e4d53335751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed80c4a3240d4f81b98c8732e74a67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1696b3bbd1f18d253a70896e69418b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc853394798ee02a7ffaf824ab220732754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8dbb4e0f88ce61df27cf22d13ea95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b053d60221e7c6c2f3e9efe4490c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac5c08591a4b27af1c7de0b2cda41e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea4d45b546d3932b74292d8aae80d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475deeebed006caa3d1b99cafefe793759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73153d4d88f8b7d8d392fa00dc5251c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d21d75b7ddd5bd00f19f69d1ae68b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879b3d20343110a85fb22c2a21c5b9a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058339cd41ec65ff23b74d40c94dbd9c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeba10e009996581c13e465d2d80aad764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff182b7a78d9685d81385c02223fadb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ab9f1093c90729b456f6b4c52996f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2fef2648f099d32413bcef701d40c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525c5049ce9e5619b2c2cf840bb373d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034dcf21c639ade94b98097531dca7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e84390a2adfe5acf8673184d0c5532770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe1b64d7c2e1529fff3a5f461405be771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c58996a9930f242d9c8727fce067e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17616b36dc0c69746f845fd9bbeca49773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2071258967354e320b9c9cb00c4e9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9b5949055c77fe49858c3fa1495ac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1f50b1d72edcd03b48252893a19c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f279f2abc4d931bff1dd5e48185bfba777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>