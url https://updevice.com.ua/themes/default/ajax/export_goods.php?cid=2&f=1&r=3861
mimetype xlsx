--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3203b6f538123fff5d51cc8917bf1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b833ad9cbebaf94dfdd323a38bcf2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052a17460c7aa4c76b67996601df4a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0514942473949fee90d2817dc9e6134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6eac12b9a02ed1f116bded3a0dfed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041be69a4a00f25ffd3739e823217936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b438e23ca5be3ee96db1f3369cf2b3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e4bb52067dddcd7718bffbb14ad998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5274271b125ee8062a19cde25b04d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5286d6afd0bfdf76511e8aa43a3173210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa28787ee4b7a12e5a1ecfedd6e67811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5428db055fb756e930b1155a552be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b5d05701bb24504b8bcbfe791c14513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84dde6237ff909135c66345efbf05014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cad17df17ac7e84a2811bba667923415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982a89b926853dd113bf1f07ce700a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c68c90ae57aa1eac6e687ca3ca71a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71415577e2a7312e88af68affa0357c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19f55710974f41113c301e4e9da4a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cda20920c36311d54745263a2ac1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b9ac9383afe235d3419690bcaded421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcef97b9d4b4b27a4935166daa585bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0cd4648f0d57bc01ee291df9d87f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574957edaa3f31597a4d5b58386159524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1a1da6d23ea082dcf25431e90bd9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c3f89bba46065703950ebb089432d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca540689850f9c64ba7a23b93a297b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb71c706c21a4bcbb96080b05cce228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aa079159fa6106c585e8be985b55129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5661a35715891fe9920c028c2e98b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64922d80653e3c1384de0bf5f4de47431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb5babff3b321787c5fb78f0f86b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d63de3bef1e95e457d7714c4724833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74280ebef39e2452eca1658cceff39234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e84044ca964a8d0283f0e8992800d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da90a1631e792b854f683687d885ed436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa0232f6b415cddb53b1761dac13b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a4de3a0f9568af4be3d7c73907e6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096b8a54b7bb38791ffff5bd0b6639039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0992ca599b3c20fe7a3818637083840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d1a2ef73991a996128c1707baaf2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84127d79da475f77dad68c44b1d2afa642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3893636f07cd19368017e6ff6e49f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909b85dda441b7636d2a665485ccfea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973813e703c2ec94398b5e61180d2a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0e71dca74d869c9aa5f9903d9162246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dd880993759dcf24a46e40d4e280947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70992e4c31d9db27d61b423ad1d6cd9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206ab94fdd71247b260486a2efd18d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d011b478ca0154a7fd28c4fc996ffed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ded18f07aed2f561d9b0a91c2995f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070736e109381de7df1ab030b59d919052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e2a40f13a6ebe8162a282dd83802753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a9577d0d36be0b1f2fc24d671c9f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa4906f131e5605cc51d152c2a89fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ae62819a46c15b237a211f458085156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d453da75f9b276457a54688d48dcd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed13a01e2d0d1333ca169abb7689fb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114741281a78afefed14bae2554f67b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1874e005c82b44f152926461ce4c31560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff1cdb0a6622e5a57f323047bdb2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67608d585f0bca737fda604f684aa14f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260dfb702cfcc8c4d3b0ef54d83bfb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acc1bd4ea186261ccafab90c039b3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71e4126fe1330295a1d9320ac7661d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea43e951da76d0ce4a7b9d57858143466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba4034ca132af101cc78dd18b14bb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93228a37a3e458f1268610fe7ef950068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b6cc345345c8e3ae9d1ba566e630b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4444d5a0b2849f256352e04baacb0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ebdca53607961c445c1404fd222e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865719a7f413f59d2739d40a598b9e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa65585995b4ec7f8f5b336b6023d4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10203a163ae35e1d19038d1e601cf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8051b3d9e6e6cce28714b965412f21475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e6d7d00e048e3a58f702a1991670276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b0e8deb98485a200484159676bca477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255ba43eaad0897c2efac1e4972b3a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e876890e77b69e0defb1dae144fb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e675fdfffd55c5203265c186ffbe280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82f7f9abf69387ec8c0668eec688e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66230fa739c7b7cc443976aa834f5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923cb1ff2e7e40ff72c55dbc6c996f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a282bc429434fa3e95d38e73af61b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bbf0e891ac22b3066bf02a7a5bc7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1b1d7fb7c388b79d01860059e1a2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e4889e9fc8d24202f1ab1d058e48e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1588f6fddcfb9838f1a0bb37657b2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5649086e12af5e0f824f031cf7a08af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c35d7306c1ba0e7b582e602cdff0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d19bb49b8d2633918b262ee1634b6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731ad73ba38d81afae452ccc17a762b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198679953e50238ee7ff6451e606a31093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4b6278a2f2c707084f8357c39b05e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67f5e4c410f6389491900cae82436895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b898df9beae6e04e6685ae258593f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce46a9d6fc8b312cdaa33c4060212297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ffb60eacca39568e5115a033a9edc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957b6f5f067ac5a931ff658e98add699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e9fc094bb4840817bdbd458bc4b09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297ccbab408539d681ec4f16cfe430d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3404b8fe75eed9268bf04207ba3c90d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30a00d3dc3cd640fcaf27cc688de1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4929ddea5f5fbdf704d15cfdcc93c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26650b5e822dd19e607738f7453fc122105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8a37fe3fe69fc0ba1ec8690f410ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06009443fd9e6713d886d83055444054107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164df53aa5a015c7cf66c0b9bba71eb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57278ffb4725d90437b5d031d364a3bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642baf2bbf49f313ae0e50d4b79294c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdeffb0775d067e0ee2419dd3770d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c119c2948f935887c0b74f30aac1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99b4c57373d966f87332812d6751cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704a6b362eb85455412a2e7ec81e85e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8ce9328ea26bb7693e675f4453cff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0acbc100004308e79c12549387cb7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f86b2e505bdc89190f9e18b70cdf52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ded3ac16af0266243e6163b6ce98b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f1b18a808fdf7cec1f70506f9e61f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea0098f171e730e6dba242cff89e05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab22f64101b0b758692e9bfb808e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42301e4e04a62e5de44183246e803d37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6aac56364ed21baba5c16e1ac5711123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a0a84ceb624e5085b0627a802cb9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba39c9d54273383d3b221db43cfc89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3716be1d7dd7167e99fb6254cb11f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc14671e90e478da4c20601cc20e304127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545acf542324adae58330b90c228d94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed6df09fc3b074b65d959ded5cb2b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8c543b838da254bed054cb664629c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd922f2592e948f1a1437cffa84a750131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df76cff86f77fa89bca06efb589a17f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae627636b020f1fa68f722ede7b7734d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c46f02262a99253bd17d1d5ff5885134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e364e488aa42bceaed1611ea72acf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb429b7921771500c47b51450371bbd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfd9652ccea2e6efe69e5fd0d97af1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9409dd75346364af960f6244fe523138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f707681246e5471122296e431c40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf266d271a94d42fd43ea3f030856c3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aff1ca4c2c43b9b2f51c8505ce0669141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc86d934243b5287071ca93c9b0260142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9ebce7a37faa25e4ca9ae0cf4b59f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccd5aed56a4e1937d57f596d7591bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30e2699408eca5e9f22abbfadcdb90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a57a658bc9ddc88f69b65751a35895146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85a944ca66f50e78dfca4f2a68ab8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01944ea31e17324f906faae1063d551e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cfbf6db70309addd2917eb2226f24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211adf38ae05fa6ea625d8b67c5882c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f094d0d5fc49dd4f115945b6e0960c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892ed152219bec2ad0b1adce68bd11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690572291fe867b93b25bfd1d5c5b682153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e03e1ead07f98a7fb539fac9e592d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d3cf4fa9310bdd81db65b597d79ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e89a8c91ca9abaec23d97ad0dbaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6368d8ea6a844a22c5abbcdb7b1263157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999c5df6c0d0e81200f30981e04f8cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edabebc9eb282395b064bb770c7b2bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dccfcb7d1b4ee06a19c629fa544fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd9b78cda862241ef44a95b792afec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb548eaf989c02f279a7ec4612a71b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c8ed34824bfe06100ae7149cf10b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c7fc1c0b01b00ae9e72a4590038f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a78cb30c5a076272a47c277b173f35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3a2094c4635bfcf61ccd0d1b42d8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d55689c354ca23ad5f4e987666434167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ee4d6654cd358d0b68f3a32118ef1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc974c36a7abad1f464a5801245a0bed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955e24534b9a484ea556caccac94283170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16690f6fb6f84baf4a637db8411de701171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976a2f4409e02fdc4e9e8cc2e2d086e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c679c1d69c547576005ea0a12fe685173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c213107cbc0eb3c1ab759205fef5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87484102856e21bcf867d1a1ee2523175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af401b7c282fdf40480ba6ab95a90f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447babc65af45f12d4003468dad82cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfb1543aaf8d2245f1dd204aee9412178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125b03eddec041c71ab748deede9533179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a6c5dc65cc60d42a1475b559f599f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07b5904c568d0235b7f33f405c5f34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4638b072894c6da3f0a65531d53a96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dbace2bd90acc92fcc272ce6afd87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cd95bc564d67d3992a047cca3a605184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92198aaee8cc577b7a862187aaa4cffc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908658892dd7624678011f747a14367186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1b7bed1558c37d6749378743e1066187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b71a14e05358bef4802d0a3a29102188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4751f820bc5b98227267bdd7d7a0670189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e991017e60d24ca822f2efaa4f7055190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d40bbd21b4d5afc6eac10316e7a42c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f5967ac94dfeec75ee876d0633f3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841205381f4a26ec81ba2a16524012d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e4168a0b6ac93737da0593200ce4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba2c178e717c0fb816da330540ea49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41daccfb3a0615df47c5fa02d5c4aef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888161ef4d72cccfd8e6067483424d75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013fc529275c4ae9f21e96b8df8af21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718a840a54cc8b1db90924ed22ce289199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d8bfbe973ee3af5220b86f7fd96f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bd26e498206c8a7d1d944fd3923f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95022efa249ff800ed73d6e36a1fa20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda80238dc04c94a0d64243bc8c043b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbf8df3e9ad80f4f4a0a9b1a47afb9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fd0662acebcead897e4947ebb54f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90084657467631b047ebac9c7e62354b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63c813d155403eea5b2faa1fbda578207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4cb30a8251af2430374970e17f3e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7cddc55630965058ab823a921dfb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d13706ae19021d930a407890f4b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa642e4d9cf8ca53eb6f6313c580a93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304c97a5f311ce42d3f1fe389b3a2cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7431b7695777ffe67d034fceaf4d9ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e4557c7548cf8b0545c1b18cb7c6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571bc4bd5079b5c332ca9d693550fff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b65810eb17d295a67ed928c74f529d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf7252ae281bafcfcd49aa0101fa30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46cee6228b9602182e6ebfcbe8b541218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4d028f944cb260b1924c570710395219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519faa342d37d043437402ab4b08cf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1328e049301861a0de2edab9eb9377a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ee1057fa761886e9f7f5e5c0daea0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387fb081171f517faab5ce1437094e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f0a49b5385a82988e4411bde03ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e5f6a295d2864d9578a2dbdd2b96a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f82df23d352e27a5d8055ce0c7d0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcddf9a96edcab2e2c353786c64a920227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f62586870a0c3a8c71b28dda60fd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a9897107f3008f2f649c81a7b8dc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527037bca45f8cf4de44a205bb1fc58c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa178c36d18d694bcef7b85854a2aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7cce10485fb56167042f3b6ece7bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dcb54b533306cb32ba6ba07516d5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b220933d6551570b3895b0fd739e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eb068afdadae4ded63ca1ec04e87e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5d2511ee87338ceb40c9a534efaea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d9a1656f15774fe4ec711c009e518237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bac1b4f56861e0ddf9867452898481238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65faa198c944251cfa6461834f374d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93604d5aeb17734bc0983311f66578240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1d2248428ba9fc52d76f6c5a37f73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ce465d2e9265e9ccba095113f3f0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b68fe8e8b1ce52a4951dd6fa37aa8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bbbe074e32703646a979b63e776da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b1ca9ec1320566143962fde458f86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501d162ab2959d70010d6fefa7dff32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bd313c79c5ba5ff30abf67f6bebf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e11d7cd27f704d1cbc1d6aecbc333248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ababfec55963dbf118b3db31018d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf0260a7a409238fe57b22e02012bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029d911d33e9d46503ce791478bc62a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6993b738de2974eb989648cffff2d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8a2d8038ecf173c7fd1c23359fe47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80464d0041e6360698c133b58d98f644254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121135347103ab39eda55105a15ba9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836575a619f6bd45de6395b8efc7e98e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0226fac31aae246c6fc381f3811062257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af543e71277239e4f76a95a794e8140258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef432fe2a941e4bec194222c2eb929259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8fca94262ce9c7b5a390203245e07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b6eb0769545957457c69806910acc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd229a09766c1c4bf20069e775c4726262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df126f7240d6ce5f864a54a84d73d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d0e18eae8baa1c62045f4e21b1028264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdeeef2ab89fbd90634336fdc937f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5448427b7cccacd18b83a480bb10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c499d61778ffd77e9f8ef039f6b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37639f261f87a5e8dd2320fd085e231268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c59425c03be104ad358f5e8bc52cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a1dcb16063eb9b087c494828a9e82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe530ab1fe253015abb63393b8373ad5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f090a651ee92bbe02bdc99fed651e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8ef1f587f1a4a446fd4008f8d5cd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2f1686fcc46822f7f851afb1ecf8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f8c0c78094aaf65c2e12e5c491894275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78023db2cfd7a2adca09b931853cf75c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b6bc42208ae5ca48fe7b2b00a92d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb89045f135f04822abe7e45a5b855278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148de87a6fbeacf928ba1c2705ed718e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11255896695461cee77275cc375fe3ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34325a210c37fe8b8ec8457159a0362281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3b16d0066ec35a9386b14923cb5b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e56cbdbfd30579113b3e02adde1af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b92cb7831fedf92bb9e43d8064b89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab174987f082289dd294bffa4ab99e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24b6825f06f1134ce74d3af1d12664286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106822e9d9f758a0fc8ea4ee3da5051287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bbd354afa64b3518ff93d1021123d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8092b6da6712ed78c1ffd3189694d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908aa4a7e18e894b398019f730f2b49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070471bb43373eb3d0c5ef89f6e4adf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d685b21bed014d590ebdb80f936062292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71ca4b47715094822fc835a0a2db76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bfce94f4771129460c17355320fd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085349bdaeb67dc3bc8bd83c591c8373295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a076e8abcafb970be77d985270b02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d340c24be2885c64278ea95ea27912297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdecb201ada1f6d295948a56a85fc73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ec57dfc7cf98baa5bdb74974da2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac5476ae056218544e87d997117134300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf6576036ed58598c5fd14558bc57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028e0880ffec22d9da421210c850cc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d058db3e6ad53ed833c7133a7e1f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dfa9ea8a84eaf22233cdb480aab67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f93721e54e5614934950bec2bd4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508815d9f47317ab48b1802de1f00d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccc071b224fb6da427b8e028f921f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0ab972ccf502fa0d1d34713b3bd4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359a82ee59abab6b18574cd86998a23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf072158dc4820e5494df7c575eceed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4605ca6fb6fa3c4e28fc72f2df098d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7553e4b4f9edb569844648d4dc4d19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b653a28b723d92dd3a00855702d04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303ca138a62cd693c973ff71f8b2369314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74746da7d9a1f009bf622f7cdf46b9cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b250ed62eb764beadc4c202c712b721316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06064bcc06a5825d232127a921e738c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01757357881721c6cb85830de9182f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33917130446496bd0d3b1c1297841d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb072c1de0edce27e89207734f9bef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec135648351791b93ec7147b4b27b44d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eee1af5c0871f44bcad77ddcdbd67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6464bbcae18b156d6d3bd7cd652edbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7348d0455e65d374f2f024a379e16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe02946066eb8a17e76c417f1c6d2a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bbcf3294b152f486b4c48bb445fba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac4ca159684e8262eef18719a0299327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d60710efe5e63f659783e2df649e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712b72d0edd87a11ae4e68d6b70c06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfb2883d77c0de24c42acf8e2749bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4be333af7882eab347e15a283634c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11872bd615804b46d6ad2650195e4a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9147ac74bc293cc1597dbcafc1274333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db7a17a0bf5bc7029ecc6b5d340264334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e61dc5b63ab03f4c117bb919b2b8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419676d5cb5ee6cebe17060fc7caa295336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48df0969f998118881d96baed6198ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660764827964fb31cc95a78ffca2d984338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70c54f6cef820e8b0ed290ab9efa32339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8a05810990877d9a59776b221a5a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2190bb1ac285b8e07919239ba1fdd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970a0198130cfa844d9d3ffc4461e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631298215e09a0e3de21f2e41fa1d8c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff17b3dc7ce93691cd1622f7f3b603344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c938c704806c78ab4cf0b9e658849d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c31c5af3b31d4659272c5c093ae70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d385afd9887d800c6cfaa95c5f6db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f8a577b892e8f3d9eb97d822f93e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac173799ea3baeb97f5ec723d44af8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88672c9f73c05b4c9d57ff3629f23e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09689beb068840ae7fb1a7cf98f2d6ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6507accd749872fa9a9c6762a1a0ba5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e08dcc8ec5b45ea4f3cba2f81f355d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7488557b2151ca049edcf79d50ce77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36836b07e36db785867bc029e7c1f210355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca098958dab4a8ca5993cf08ff277186356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ad91edfdcda132f98ac0eda026064357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949986484f2584f00b7ff63f950bf576358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559761ee8246062cff15c12549ba180359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6050f2fc9f076fda5033a8369a0a87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c3dafefebd01654d8c7b59972052b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3112f963df5627195a373019162bcc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df631eddfbeb311718a9545f90223363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20460c5dae20040d74c46d07deb0d5cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6a6900ed9f035d604f93a00d32f5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efbeaa8077c48232fc676efb66fe69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb15c1f8968d0fcf811e8d7f04a09fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920e8b0be8fb471be29c618ea2fe36b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a58f4622fdc95e55f0fa65bbe3cd64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b31b01b2c446103e9f5c8922c5bbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706f39692dfab37653c7edc70efe667371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa94721214397e940c6aa431e69cf4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8f906fff487f8510d795f5dce9d41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb2ec63fdad42eee492d2e75ec8adb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d94022843eabd11434da56f11aad0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30d3d85cedb342133eefa0cd796a9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9955cec2ba986bb03a9e61998fc58cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e14b97461b221664d73db62a553d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdeea48166399f8d8a0666f2826ce6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fcc3e040578791e0c90445e2f5b59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41a24a52c46391a11c4f4eea4387c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f7b95376ec8e95fff1d6d839558f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea050f56582c06a5a3ffbb72cc5367e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa733ca9cc9ecbf245d837e6b580c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58da2ba1f3e42a6ae08b40cd8407cfd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbbbec690d4ba358605378c5710106386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73452445f9a0177f74b2a367e31f315a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589d22625664cf1a292fbcc1a7459b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323e3ec8e07d56c3929e8531fb5c609389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4a8113bc64dad39f2d08fd69bfce2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68172a3b1a55377e71c715fb101d4e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6577f70ffae0370df18ae7590bf32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07423fcf5d9175d2690301e3d8215854393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fc55b512c574715a86f83d92ad2ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9d2e2ba23126a3b9720b4fab5a9c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f21cccb1db1b59027aac6f8fb1d0fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40075f2bd18c160496f36589812960397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa30d0a037d5584660763465af142398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355770052c3d79950a333b805ff32ead399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ddafa3e82fcaa02eb248f35b084ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400bb7435da6ea9f40bc5199097256e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d976f0955b32450fb3576ab665fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315af9be9522e6e8f83e515c96334ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728092afb6b72a82ea5b0be463225be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f8b22c1de049df1da1f622c403d7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bf7ebc275abc40616451a82eaec46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b81f345e4c38279bdcae0fb2f81a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916a7ed87ccb037414a147844fb179a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def5a66b578a4a36810fb76ff8820e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a4810ee2c8c871bd3f7a188caa368410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55ffad6c67c037725fc802f65a4975411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b294e906ec6f41dafd3fc3d8e1b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb40ac18cdf62bc80cb0e43763b5ec2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a31732fbc2676cff82afe22733e768414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7330f052946d6d68834fed3cd234118415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda7854c1f2c296679db519c2cc332416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8ae142948d0bbadc7b8fead8c96a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf909592eaf59d99e384d4cecfd2b48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ca80188e55e6fdd90b96ef093dcb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2c7b9bb46b6cc26411316a923d9d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92c61f4f0c2a90f29d8d306865361e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b836f918c3af1d878028495339e83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c1f57968387b87e02989a1cb3e758423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee3715e353620e031c4d593ca2b5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf48b7f5285d599f55fcd0fb7ece53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfe0631df37de96bab9a8810a39e48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd0da729048ba9e5e9989838a6aa7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d943006fef064c3ed9df9bee18ce790428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75827022b36eb2df8ac76ecdf22cf822429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec65e2c368e49655ec2adc6a57e4af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5946062dd50b60f81e5d3ea2084f1e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9e33a3138d3af83470db863f65111432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dae7a15de5a1c2517f212fbaf90cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114d3b389cde97ee78cd822445fd9fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83a30924f20ef2aa6e430bdd598b4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76272aa604c4cef54277cf64f9256635436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4609986a3fe9b451b487ab6780197437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00f18071ec033f23f1929864546306438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b320a13d6663e851eb12035ee5e18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d78d6995dce759d173aa2bf2aa5ef7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fa5c4e191fe49d39b375f28d84981441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024f04f1dfabe0e4b38b4b08cb8c70a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a47833c6b88207edf89e4b7ca0fcdc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574cd01cc322a54001a3e373e5f272444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48ece40748d901a76c69ccf6a98dfd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c2cb46babab9c30c4dee55b9e2f67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28885e2f5757642838f072a1e4e7188447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032e9ed0c92f35e3faba879f0890d75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4ad0755ce6157daa4b20e2dc3223a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c02b13cf123338137e1fba1cca89c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195f1092d0a535cdd40cb31d9b1e415451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05416e7c1f29f9fda4a12febac11193d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab8d74b4ece558b691006fa4734285453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c592ace1985bac3b821e6e4245ed60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f917c12bebd0c7123380c1dcc4c428455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaddeaa736ef375bb9b708b068d2480456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415eec77b57db3006c9fbb2b6f3a71457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb311ccc647f3a4da37d70a2a5588ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e60ee45a8019dfe2a1cf1761eb7c31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b7f4e5f131dbc4b2177ce7e2d1da3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3a7122b86283d78eaac5520f2b42f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cca2f4effbc1d5ceb6e2463d959622462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d210f549058a728b0f3dbee0e45c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688eb3bd189eacd16aa45a728da28cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f485d174752e6857749188c2b1a3f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558596486b3db895e398e39a38fcb3d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda94d1a2724752a8bd576bad74fc17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c30ca73fe80f123801502d76fa30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c411d90222c145f715402920e2cfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f0e3314dd0376fc6d53c6cb41ba01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23361071da5393fb3e0106760af0af5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270966d525ad3d61f74e1f4467a881b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b3515e421958d60c1ab49a23440f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999ac39e675eb9b24bbd11281f368dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4091c197e3b568fd299c94aa9a3d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df33d91c38f7a725423fba3598d1409476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6f094ab633addc3241b6318f84d0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030ccef9bc5a5186d45da1a898e7971478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72edd068549589d0442391eaca7ca4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfaaf3359d6097342a11a9eb5816fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb14d37bbff36eae1790ee1698d4f50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446b924d09d89baf76815eca9d684f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b74a78aa0a0de9ae78d998f54184d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b6406690b943bdbee4d9a987dc80b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd9e731f3bd241747ab9a4feda4bfa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e6b3de71bb6122ad0c8cd4833c180486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe57ae870c841f297863638230d75c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd8d8389cecd225a0c2a09ffce86c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08ef5612209d7ffea8dc4c14eebc0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f83f15e378a2d8bc9520c2eba5d129490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fcac06bc2a5e5db9982f2a172dfc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc570dab4d5701e1e36be0e07ab6c6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf188cc8086790ce68e314303150b966493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279cc0e89cce698ceed12a169ab734b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adaeaeece23037fe1076b7689f1948495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc8e47ca60c9c39e5c07d5d4fbc78b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0f489b927b958cc65b7765ef6f723497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772462010eb6df7bd2c43d9c7fe6d6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8f87a08a25954ecc146070c7424d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2866865dd5dbee27a95884ef2b41e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a41bc583d2eaabc94605546e6c1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5ed99aeb0b6c530dc5708880004e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3f13807bba8949771dcc809730605503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655e796371e8313e58cd61601168ef6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7eb8e384a6be14a9ac70b6dde24db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a5430b703eb80c07006e1cdf87b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba03555339bd43a8d12ec4beaeae3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3bae4658e946f04529f866f733d3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3a96bbea9d7f8423fa4989a2b0b4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f813ec0d947c68ebf00da2d54ef7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa808151a171cef56b46662747e90511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27a17c1c7891b62d31bb0fe88ab3d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a2a6e7222972a1942dd86a54ef7ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a093f356e4e32e88fe53872f475366514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a42650892436bf0b4cdbdc61a407515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2baa113fbaee4510235d8c01fa1d97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18c553731314d2a76833c262121154517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d10df90cd6336bc188e72d4006e68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a0ec40e7506035b4826504637e6b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f55bcb47b20943204463137be8d0a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfa8079b3efba3b65272bc3ffb2443521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321249881221f8215d61c4f500af6c25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a719afbfed3e0e7ce8a8c03aba9b53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ae6805e9ca8a4dd35fa64a21a26e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cd7f51a0fbe6c8c546b647ba8c5d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3e779365ca7b32ec0d24f87e76f53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03684e3c48a52a9cb56a4e39f94a9d7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa362dfc4af94ba7534ace7684354eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9023a4e7c1a0f623428151191b3398529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dedc45a4aaf4c4edaae98608fe2b4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c40ec97332a7d4e2f0824f0184b952531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45782bdd19921229cc60b64c947bdd40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f7e7cb79adbf0ca79e8b31fa1f955533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddf0c03f5853754a57f25c00711393534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c02d3ae8d019b5e571c6041df93c2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f583a9bfb41b7f4aa05ed4d1e733dae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ce0a4178baf4150a2bed265ecd18a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe22dad6bb744db560af106990d1284538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71780f92cc34457d84f7a68de40b743a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfac23b3044052b19b67b8940a9222540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce1cf82c08cdd616fb226f0d13e0d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bf5d0994773435beda37e7cf99424542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8bcba54e41560d8768f30305628a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8ad00dc87e03f3bdf34dd42c0dae4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9ba838a5c3dec57881305981e4092545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d86a455caf9d24af25499ca83c0f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56e03d323712b3f48c3c17a047ec1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cdae832977fca2edc30db52e6f9a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92eee9e57a75334a40c3ca71e7433549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff776b307c52b16b676ab7466c6cbc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9db65f607c07f9455376ff46d169c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2d1e9556dd9ea6883d1ca014710ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576c1caf037ff9ea0367a26170e45aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9906f234d56defd350fffc0b229eb38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a6087b2fe8a2fe5aa24431c7ecd68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1532f5baf36f2487246ace9c061dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3c9178cf9382c36fbe27b36e655cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55bbda6f1fc004a29377fdf1cea4c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bdb82ad3d930f3ea603c82f78155e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8abfd92e5a81ca9c31beaf8ac56a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c544eb44b1595e5e9ee7839c191ce2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31471acc1267fb73ae5866e69152c87e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660011aee16914dc2bd54bf06333239563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b2df4ac3e8310440fb71fcdf0ec2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84914b79b004c21ad41824598064fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8cab9f8fe1a5f92254310f384ab69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd699da39c2f2878d97b782ebd89a16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbdff29367d2bf88f5445982f249ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd44863d98d573dc1342d8a8beb85c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d1f8db529af0ee64eb93c47a4e82b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880c0c69b89d9cd16350891f23dde94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d69b73311834220a206cd5e7bfb62d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce511c802303aacf93907c5bf3435ce8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551a7e084ef2eb6ad6633e317c9cebf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d792f135a7745e7dd1b86b12fd5a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a79be4edfd438c774964f2f35189576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cb4935dd596b637622cbbfbbb3ba9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01073ccd361d1efb1a52d875246a219f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9639b97478b5fffd9fb3dbe5d8c1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee1bc39dc891e9f122d4206cf2e9fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d2bc518215ccfbb896b28fd53d3d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373a7569e41b66c63a3f0df52796f0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28721812d5321bada8fcc352e53646d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739ccca7db2f007189457a08671191584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f505e6364cd1c3e5a3c9101a69ba7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22475e580dc3c4d04a03b19fa804dc42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c058ca371f9eb85ad2ca7ce8afbdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7abc30de7aa01ff8143d8050e16d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c0fdee8f5605ad9346773c10dedeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1dfa9b564dc2883e4fb471ff4023a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfe5699ef7e401f3a5416925265fd5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbc7ac424dc19fc5236fd5af085f3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab184eec2f3f7dbe06bba3b993ee0d38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693585f39f3031190c2f2b06c1f189f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8050afd77c71343bddc7d2a3ec192595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0913f39d5605a9fa5a99f5e488e43fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b6031e8bed250ced816872920c25e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23928afe7081f2bcb538be56a05426c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28234f8264ece7b43820c368c34d921f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca761eb8be28ab8afacfd5d18ac8cd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0431c92edc36ce116609403c80e3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a045bef5094d5d3fe2a4985df4b19f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3059bc82058117edbe63295fd7d18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18f20c62a5f128c841999302fc968e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc899f0d6d825b4bbf0150f6e5ce28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b22e60df1e8ff41088372a268c8f61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75807aa870e0ea065d5267e0040b95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07341155f8deac280b0391a230e9ec1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886cdca0b0a51cea5f596fbc83e3f38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6011b49b6a123fe40a4d85b7846009610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7053410979c24fd9c432862ff2f6ea2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08b30e55ad2d0cc16b248354703a90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c82252edca31f46908ee7d3b6ccdc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ff2eab08df562a7b2da8e4ff41b73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a08f392206ab55810a83986599ef6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be289fd7a845664ec74841cadf648a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234b260700b1f487810cca5e69b1226617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ac89a5e6fb875f7a8b07619d46b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15ba7fbefb0c7d07be2993e162cedb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939a44b2f68de8129494a120242af66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da3125aaefedbc6eaf6acb5de1ec02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42a8021afcda14e28174eae0922f72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b033d36f43e5f204a68795fd03346623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01367c5044d8446f54c067781ee05fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4409447edecc7690fe275564a6761625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1f32f65e718a803297cfae6014df7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bf761c20e768973ff8b9157004d29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36556e2dc38484b7bcb3f493267c698f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b316652622f0a01ac2bd8996cb4e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e95bdc1ed759ad18e30344b5efdb6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cb6c7f0993d9b3fe9691b90dae2c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb3261182b1a3832b92cb11482c446632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa7c9a3c0e2fd12b9e51daafecc19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ca5769c0fbacc6b9cabb6c49c1004634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c4d1f28153457845885e8c6dbf857635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5ada1b1bccbee2bfc1a40d9f090e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68222a41a99f36f9a2e1ad1bcc006f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee414500c1047046a41b138ac0593ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18988799138633661cdc7b9861ab91df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f5836edece1503ff99ab64533b399640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009785267cadc678761a0992176cfa2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faedc2372cf7ab30cc7be6b2c1c5968642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e93a766aba1bac5515c330efcafeb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732aaeeacc63efdf1974fdb837a240b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c078674ad304b5929e78478217243645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25834f91a7efa6f18c2cd459e3db8ff9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9371bcb0b4ec3e3a96d903310495a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e76bb40e343ce63cd787175d77bd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff193d3946224d1ba298a6a395c1b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c10035f7f10bfa5fcccd2ea549c695650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca568a25d9f846ab5dfc08d95ed0926e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6ba0bf71174dd5141d2ebe45bfdf7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c28b27de58dc2774e975419e17bb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fd61339f9cd224f4cd826a09a1db5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5544a78cb768333e7ca1cca275947655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99525b5753a70755a969eb0340abdcf9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a1aec92376faf2602d4485a36c3f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d58d9c7e390071789133383a9cfef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b56e451a80160644a383ac7abdc65e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a21c7aa092edfaf7d91eb5cda9ea56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f497d88e764b1682bf2ee19ae17cebb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92dffb82c19e7c236fe5ed586e44b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91428a31710d3dc950475214be84ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae2437177cd788c9cd7a5a353a5582664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287700368093a1402e350cfcb72ae9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088710482d55ae0ee977192ebb70e32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17736929b97d45d83498987066cc42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1952af475d0d74db700a707ac605075668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4009e457ed3d6698db55f36c24c3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f772113717d62f214b62ac578569b01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fb474b82af42c5f8cb366947d636d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca61cb1a62dcf7bd1fab4033589d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824f03dccf2d03ab5c57244d21492a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cfc2f02f6e011bf9c22bc9ca1f411674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76ff22e4520b23a26a56919369dca5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219993ad87bf4ece913cdfd335e2f86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0510aaaad818c33a18aeb20480752a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d580b321ec1e3b1168c67644fed30f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d186f8af02bff156fcc6d95536247679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd62618c770119690b0815f3008963680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2b7ba2e899c91ba0d11e9f28c73b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ba326850d8ab26fe6057ae64c2f29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5b42a1a06f2f6ad8ec700c4277b0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51486ea56eacd11636bd284fecbb12e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144185e687ca4af615908733030aca3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67152ad11314ba839782ee86736d7e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88546aad132d8feb5c9e28ffde6ead05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae53a123e4aa79919abe05677edb3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48406aa9f8fc58df89d68bbdb3b9e94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f4a225015a83cb470df7a25cab690690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f27aeda556538155dd76af2f36bf8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5270d6ed5b6e0e26f7a28a7186cb40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f07f9d02dfd1ccd14f8832f65761a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51c06525e3c0d0881ce5a5f8914bcb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189861f89f6e1c12d45d51d9b4200272695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452d08eecd25aa2a61c61ca57393aec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ca025c30389b39b1d4ca2d4794998697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57356c4258c95ccec870c8882e0356698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539f12bb0f7eb208501ef2d1b7d3be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0909c1feacf09620ee761b20c1f2ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d355dbb445eead714526d24f0e2b5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73abc488bf6c5897c3650c3a472cfd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb6d3dcad1cb050e89575af24811d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c46d6a2afbcb0409efcfd0351d84d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fcc4c88345eb262fbd75ca2f7d241705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3369dcd7e3216438676343fed6b61d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b9bc00911dd687db58bc85e69521a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3548890406665955f90a6dd6531e5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ead9f4d26dd5efc2bc017bdc100526709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f66ef63911743992dc66bc2f4538e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae9a2131512b9f5ac30cbbc95cf3ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3ce876cfc8595fe0a9f8de6410fe3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67e4ad4402fac22ff55da3b14f8d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ffa51fbf29fbba5f0388d93c23a51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c08cac17849ff32adb767a62dff990715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ebd4ed531d8d9903dafdf45e3c574716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c8e9d8873b96161c3be95bc76acd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8705f89cbbe8429786fa65a23a69f20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db18afa30362bc575b036bbeda3db3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88e225fbc3adb23cf1f04d38d1b7f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a40620b69849af1808fc14dc3716d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f7c9fa6464984de8c179afe5ce51e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df477074e3f243a45c409bcb3c469f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73f0f79587c083360bc249ab1f6da1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6537ef0a4c1f0f9a35a8407cc1970725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a5ea5aab726004c9aaabdaa2686b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eef1993b129c30fe097a796fbfe94d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38553d3b4bd2ad9ef642a4773e72b0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a22491a1aac14922f806ca6247b2f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a3c04fd6947044333eaee506bd8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bd52b7e6a91fe69b37d31a570ee2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0e986d97e7b888de3579853fd4e06732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed875ead505eddd6b2309c0bb79ab1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c73f63d7bf0a0b0872a3708a4f0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662ed27adabedbd518ffea9aa57a0b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb828497cc6926e3bcb56f25988b2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3941697aebe95403a434033698815737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba9f32cfc98833d46ba960652155ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f40a7a72488bbc51e215d0afadce5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ae249f617b4b56f4f7eba421149ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00417c99eff33eef71fbae64bbf61252741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29369049e747e6f955d8910907560800742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04c7cf2b308311c3fdb41d2b03fdec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f9575e3a46e970743eacf0f0ee8e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731262c239056678a9d23dc07944c050745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a343726eb4457a71fe4f0ffa1af676746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0075de4120cd8eb3dee2e42378f5e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76c09c3bc52e2a04408518e944dec6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882095596007ec77d1ec7654af3fa5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66b8a0dcccd85b02fdd75688114be1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c41d120cc083f3332c973efb3c99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581349c19419eab0c978e0125255419752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8f3cde5caac7082edfd9af7a476c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fc0f43cfd1f9ad2b93fe1c67246ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bb72bea42324c7479956335b88b27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb9aeb4ad6e46b47c3dc11fb35bf46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1087c484bd7e744b775fd4a0856259757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517747aa4045554aae7ef0f24afc195758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ebbfa3eb236a6a941d2f831ba600b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17a75b9205732e7e9edc2d93744ef8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c050e91b3c25f452cbf56df7b5cee27761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d675b24b1abe14018df3234a0812762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940592327fe0cfe07c36423fe569964763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e33a09bc87954b46712c20ab9b9d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc4f223a5569624ad001d050eaa568765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8e1b032b1648d99060445c73c878c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca89330ea120805c3823d4306c0400767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6451b0a8b58b576b74350afceb850f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cd809092c0c6275cdb0197c071429769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33d378c1d50b154251b36f41cf2bc4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff658892ea798b689321c2915af745b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c3b46f6a7724f895b09347749f59772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891207c45f87849f8138b3892e81eaf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359170e67783a528f92c0970e496f2bd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734233f2889a1ba9863dd6b0c58a5e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ec0338e9468ee05b5937a49e5cd6a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b5d497e070e657aab0ccbb096897a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8151a8c95754f3b8a21a5080d85f2c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4d11d6013372da00b7f0975504180779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f332e14e83b985a2d2ae13c6a66aec5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99cf02b6617148543331d0b7299f99781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e4214bdd23cb8af593d25c59fd2e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d242b79a1e0e84d96725c186f9b3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d33334781cde9ed25a4ec8cf340ca2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57115a433bd40bb3c3fece2a00f07467785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a11f38a23d8902a00b382418f0b24786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81515d4e8b4f1c8b04376f5581f5eb6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb971953d1aaf7df5b9b0112ce6b56788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d682698c58c90d29369a237356318b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51b5974a51c7327977f99a285bd608790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019454f60d0439cb98ef7a7ab6e407e7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd368ace6c1d18ab10344c34846b3db4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ec9383f04c2c82af05a7907748c68793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263aa54bee5cd74d1c4c0ee76f9aec26794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8f2aa6b9079ba5de5e6e03702d6a1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135f0b131769ebdfe48b2b65effd5a7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b76af7584689d7c720489b9a0d014797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529651a5d4916423c350970873d15db798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350d4d05ffeed8d0b57d294f0792685799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cb38b496f083713c6b12fe7f1b393800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070818ad2ccf641f7872317cf827ad0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f86d9c6ec22c8cd241b2c53a68516f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d13c04669c1342dbdc1026acd40fdb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68208918e0e833cb2d08e67b4c2e6197804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f871b8620571ba5a7e2191d287d84805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f05c05dc42874ca4c832acb89c085806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69a95cc9e6046e211b0f95f7bde334807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566d4b5b9b9b1dea0f583ef2241f17808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d212e0f944b7fa28859e7865b45c39809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec6489b52219169035763c2c472d19810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d84dc94a7fe26a16dd507200fedac811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd66f92a040c018f46e59c50c5c7a9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f84fe65771789ef941aef718e6c3f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e982ddabe867e92ee50a658181fc9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b4fd73e44eadef78a5a14453169ac815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036115c41289ac29013caee539f74ca816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344551075556038c534c0581ea525aba817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e52a7bd688f97098571ccfd451b64d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeed6fe4801045a33fa02a90a7de098819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f129a04c1a7931ced40f3133c2da4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccdb2719884aa806bdb95450b58831821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d0589885be1d4dff1cbfdcd7946e7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5042a82910f1c3f2afe625014f058823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e5f140dbc958110a54e2bc59dc33824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f993dc4c2986c9c044c2c005bd7361825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3eea579e375bb78f1156732cc1683826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2b61de4364137a2b5667d0cbb9d34827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc3d6b9adabe674ce59742ec47f57e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b9dc9e38d7cba265ff793c6e3f42c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdea63ae10457d00c9bfd57695070a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea457be0aabc8e05c19f04b50d2d7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4e5251b5cd2ea2c3cab85ba53b0b1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8236da3db61e219db6c8fc64b74c405833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4bc7f76e0b2be8fdbb5958c2ab7d2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e50d73a47f90fb7da0868b37659e47835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f480c3864d8f885dcbc822317c3cd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f865e75b676bd81d74f3e277a0d12837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ab40dfe76ba5006f2973a73803a8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3c6665459038f54efeb7e9c7bd139839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cb2579a46bd45c1170746fb392f2a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e96276d095df30bac06d87232d4df841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b0a923feef5293697d38a0d844ab842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbaf3d0f6f6f72935dee39928eacca843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13c4d878ce35dbbef71db03b2eb6c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c8ade7dfb5d1741daa131ca160c712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6290497228683e001f3401b42489323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34eb4ef3f76880c069961ebe2426eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84956be47a3f43dfaa7b98ee21975b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fab311633e0cce71eddf0bad8af426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdbd554f531dd2b3887bea9d555f787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a7c2ecf069f05fa877b7a11a883228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8daf1a6b24ca27073bb24a5c3a04a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d4c3a8fdf9bece3941ab5911c963210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb09266e486677fd5fac17805b0d6ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb157f008f49ed7a68b7e0ae0c598b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3126bea62c583525c3954fb906cc40013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f95674d665ff3c07c46a5a3a9d73914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c89b8d372aa15a6e5e6144f2210fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccbbc1bc09570a81dd9904c17ad30916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3c1bdedb4b6f491cdb63b3ad06a6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a4f8831ab81517e381c50417a264318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602f8ab3804bd98871c526eda82001f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2398c9b7db219707f30a728326880020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb52d5ae11f97a70c6d67b496330721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d07a17d5236bfcce8c07fdd1c9b50522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430fc7ba63af7d51f4370c282d8d68023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f66431e25951c28f813d824179daf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a6fe06cb6bcdab5ade90785a6806825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae4155a3fa8dc822ba40da46a115a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690d30e9de8c7740c0419758b61ca727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796afdddf83e82a4f176ae6f157c712b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89245bd06c0b9483a91349e0e5c12a2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ca30722407aa7d8743f26c0848a5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d85e43a27ef7973ae013793ff7d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a9f29f482004b8a72def94e682a8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f680811f24056d02e225a6be6ff314733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e5aeda50e4f20b0385f146bd1b94534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60482d7faa778d18e95769b15dbcdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049132c5538790f88158c5806d38e98e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea24788d46fc6dff615a6586787b42437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ecf780acc3e9496865868321f77d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f10d01de2bfb350e8a13a070017d9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64017255d9d5e5ca973132caf20f3fe840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc98a5475321e95b7884fd32fac45141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab0a08d30f4df2b9ce3bb2a05e869642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85dbe935e1122737c47432b767301843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827309433cc5ab50519acc8dcb997e2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44e83fadf10442373fd95c0607d84345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531425084d92d33676642bee25b3f98b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9eebe9c23a5c72b3e79c4860d6ba647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b3f5775c5b06f6554a62736bfd78a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196e6f6e4b7f58358ae3cefa23d17aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfaff1ec0f4d43a1b363d2a6a8ee4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef85d8c31cc70bfde66053e36f9157e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458c1856bed97bcf90f12cd935961852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63209e7226d14a68cfe8426f980996853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53606b85d3cd4aadf89f6809ee6a2f9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85063a207534c3199d693374411de555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4085df5f8bfb0144c0b34bc35711de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160b53234c11104f6dadbef37bd537c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc4cd18b40741a501c932deb9e2ef558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ec1d79a5c5980e4c0111df07b97de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6cdfb6b7f149cc6fec3f00f6df35460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13086089c5f1b118f22f48c087f61cf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae17d8a57a41b72fa821de0291131ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a99882fd01f0d14d585e1404abfac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6340046ada11faf7ae884e4f8a9c5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8a2af6c6e42517cf427a4fca764e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c840428af0a53089662fa84494cbf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049772dd352097fe8501f9419e5235c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e95564de23644d1e3858ad64359e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f228f5cd84cb19a493a0e6afa0f33a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbcc1ac7233caa9414d3bf890e779d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d68d046121b5a7a1a6a42acf5e22f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1409ac9dc6f4be6aeb9ddeeb6fa25e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7c3109885448115875e7bf6a1c5fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ffc4382d98abeb96498e507413eda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec07dd8f7380b0f80b527fff7b3475175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1ede0747d013cf588bcfb0ce3b22f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336ede1dba82e70395a19d81588f3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd45e4ca23cb470d24d3949203d57d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71df8b43756c082bd40b00c153579079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784578f2b50728fc66e9938d232b900580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea99bf5ef610834ba832b3cdff4cf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45723c93fd465002fe015771ce5b158d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9af7a4b7be044b89b0114a8a8435b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0037c5f8a6a132c42e52c56df529de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac1fca815eded172b0e335efb1abb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdbfe6c202459dd193497d9cd8433586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb705c168e589d911d3f1a3f27924a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c1e52e3ee26a750817deab8aeb1cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41aac32ba423dcc89ca4c2120b23b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620666e19064ad7ec742a5eecff92690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3317a6eb3e25d3e6eceec0537c807e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6b4367d3053edfde0533f7447578c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80340fa1c230ff61fb1d9c78dd5cf6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfab2bf7ebaa6bf63c455170e1fa8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a249cbb8f12914d56141ab9fb60a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7f28b63d0632ed136abb69b1b1f6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8014ea10f83a80cc5ba5d7ea3da61297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476de10ed1dbabcb87ef06664703449898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80cb2698923c47dcf0062cef69f57e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd4beb008643ebb07c2dab4c021062100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b156c9ededcb8be3fab6e1b0201e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f257befef1bc12f47640558145fef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527baa56adae73d1ef270033a83d32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65abb816506a0697c14869e7a6fe25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b5220bb42031ed125e7600f630968105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d2433c6c5723c1a6979b7f83d837c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88136d8df9e981fe842a1ee3775405107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fc5e28ade8fb35b614397bc8a04b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abde674c612fdddaaa39ad8bd50cf16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83416972cfddf77fff05cdd2c371e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a541a1ce022743b11f83c31605fa5b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7071f1c4cc3eef48c947f08bf616c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c532762a59c5011264330cd763c8bc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac0103dcb6c305cd4dca8918957c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1014eb086ef6c2d47d96601c65837f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7563ee875620f5a216d27fa1350156116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a627dd172e1fea7b3b08f50c2c4fc98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d6b09a97484638142326229fb8e08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9537e74bd1599c2465201dfc3d7fe3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2440df57d8b51edecbbb8c328d5bf08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f6cd1a0b1895662ab1d2915d98b8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d3d4333f4b401c83782cc0b3fa40c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a84d90bcf342384bcac39ec195e547123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069474b7cc06709384a1e5fa79496ed4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f117f1be14346d78eaff8b6026fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418eebb91189605d85578e096d69643126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0384b6ca238fe89b2889c924294ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8637e25ba61d4f3081bc444c5329233128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b73efe76f61aed24375bedfc435b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf82e2c1d0effd59a441f06668101c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863ef6ccfbdf53ac2fdc60ba3b182f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc67037cc6d21f1b295a8d1a119b5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49b55341155986823168cceb41b8e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae6b9c9ca9b32bdb04e2baf027ead134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6690b29bf9e864cc81d7afe7e84cc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca24236d3aca88db294e1ef5d6678c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec80656363ff29af4bc0c772098a34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee584ec0de98fc44769a593008bbdf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2065ab5382feb96278480e6a66e7d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9565d1896b7ee4f4edf1ef45709e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7f0a1907b1e2d477fd64c6a122c5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164908086e056d213d20cf71160a239c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522885ced0681d99eb71fed0bd4b2f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6df0382fe1cb615408cad2e790fd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fef5812a9192185b9019fea1aea31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b197ef395083a2a5e42ffb4aa3dc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca60a6b1f24e77c6e03a0b627cbc76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376956772f7c379944bca424b7482b93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be4f1112153096f660a224ce08c09c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58654957d6736a84129a24e21bb735d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc024128d02fbe99460b1a813b65c1d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b9682faa2337b53c33a6c4626868d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47569fed8ab486e7ddfb3fe409995013153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e636ae00ef0bc8c2a7de0d4317bd3d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f6e0dd5ee16d8f5b8b78e62a6210155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a904db8fede4e498691577ad4e0ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cc1fe79595cd45663879cae32af74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6703a0f49b014d1c80fdaff7d6f996158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138eb626a3f0e46eb6796a9080e71a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61cc90f0ae5fe4f0e54655f30c238d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e43a39d6b124a6491a920f288c35cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14abae3d714eb8cb4240390b70f0d2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a83d3f28508d4a5b6a394180f89b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcae0538e77715068358ba1f223305164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e4f765eca900dc2b81ad8c89b98da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c0b940b8be43ac0f56af123d5eb66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc3e8086859e6d9cdc3dd908d8bff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a295672fe7f848fa8fff8c4dd889c9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0825430823cf06b5509ff51f85e19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64743f0d73d3be194a5bd8c35627a1e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec8a31c636f2afd47f52d3210b5375171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8e2df72a4b60aac1cdf5036f1034c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd24f3874ec8863dfc9c3194a63cc3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6b6a23cd07a685d68fd4d459a0dbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c1a0b1d4130fb698f253f0d805e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7b5145f00a48c03e12fe897d30e53176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540445239d7e745e08100efad4030bf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ac078bd8c78c7e0fa9588bf2ca3ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c505adfcc9400c25a9b1cbc4c4ae8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776e55e1b1f5c6f775e40ac72c35a76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2495b1d9919be3263868872e5412032181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79149884fb869187c9052da0c496a26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386371dd4704abe7b0f3fd584947c0cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83860eb6cd7ae6997f8d8b5872a76a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50809a18ea911ac67feba75b75d86118185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68758b04cd153379043ff37ad46bac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3951ddb31b3ab49d7dafb8cdd670b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff722f18a65353a94cfe0039ee56174188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4240224b5f345d7c5b33197def2584189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027c9265f9b76a88df75c2264143b65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166db9b2d1c7b3c01421d81615310a0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e06268dfd191543be775fa70e5cb8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e4efe5eb334e4a811178c32ffa53d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da6a874a0f2314720189c04670c35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca58fc72aa59017c01f396b81aed2b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4bbb6ea914b5728f9dc68c95b5325196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9d177aeb3d35f69f435edd2171286197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f72ae31382df0031d0867aeb543d2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a6ff66abe431658fc0d88845b6b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e287d64cc97b07dbd349e73bbeb096200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f32d60074b96a9caab63095a1716c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37baf3fb6a21381fc0a42efc073de0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087bee11a8a1f075b47cf477e748774203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12aa337815fdca8ed765b017d6c0c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d050905bb8c147b4b3ac1254c8b21fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c380f9296425a4f03b65797293182a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aaed3586d5d049677b143240518ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387594c2e28a2842411929daeac3479208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa59f915f39ba601fdf6c2b83fc93a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7fa87b00fde2ee26728179808227210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ef1c05000bea31837ef36114f48c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71dbb97f0a4bb2954b691a7fa7d169212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbedf674772d491935240cf2097afe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0b93afabe4591373e469dd8aef7c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fec6737b47bacd928ecd4d927f624e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20da74dca0788b621921f274850822216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c05ca74d9d814e96ac511659cfab9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04373ed5d28f82a99b4b2288b246b517218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01ab54825e50ed738e70b042e0cc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc6c3516b0c96e5a8670a0d7c05846220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27056e9796a1faad2b68f88ae74f4a28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f734f6542107f4c7e6eb4778ba33a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fec878d87bea9f0e16dcda860379b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1fc77abd8055803178428b41a58bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2168decd73298969caedc90316413225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eba1350a774be652a5b3fd0cf7d86d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26087f73273c0b3da8541406eff549c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229416f88c7d4a9881a858d731f5ab4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdf982f4b756b2592585cd6b881e98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f856704a1077306dc8264d549f760230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06935703d9d85aead3af20fbf8991c99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2496f5794f1cb4bb0cb1b6b50409d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6bd8dcfc9c30301f3d2a0d1ba91ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4a5a3886011e2052b290f76c2b0f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1e0c45e7f8f250f5624c2f417f667235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04c5f794d860c700ff431245d0391b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f4b624ef67ba6476d0eab67149014237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abedd847abed10c40491136c7a63d4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d10396cf861875cbcab9e17af72c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b1a5ef55eb20b3637123170565568240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3b3f730e3b3098c985027e193273a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c138ac754322d008a79226313da65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81496210f93b75fbd01d465cf199090243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288dcf57421a2bfefbee9ee2b08e01d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfad88d37161edc883832f6b8ecb86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec2408e8a54da52cfc65baa3d40946246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb2b8a130bb736163f1acd69351fda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18f9656298193bdd4c972a6bf16b16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2b3622394e0d18d17f03437be89fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f4c2a3e4c5698355479f42e630a4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc67206668139d8b23efec1ba7d1d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f8df80565f4572e12bc8a9f4dfa8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350cdaa3bed1c9ef747032f4bbf4f67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffb8938badbab7d78bf0df3c8ed89e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468f6b2a35bce3c600e1de010bcbcd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0a2a4f0ff66c3f34ceb4f5a973175256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4178d4d7ba63a1f5612d16a63fe1dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086dd644c37d341f8242ca13551e466258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d889e8cf8da57811ec60eb58f08184259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3838998da5d30a32e92c48b2feec5b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b6ecec8ec4dff87b91e4242b4c52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca036f52a3f75272de822d6509e80e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586289954ba05366a728514dfd5b940f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44c0d85a9690e68ac58b33846cdf98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f18db96bf441cf71c641f9dcd6f96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec8367b82e78673777b8353d915bba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011d350e57356de30df23ae27354ee7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd10f4e69f12329aa9d2030d4e1e3fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b52b384cdbbdee0e0ae2cbaff2bd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfd41cbea8501e1e8162b8b0dc32e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3227e578bca268569d0a495a87ae2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6176487a12d6cebec394450bdcf6fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177aecf2df0efcdc2f1d7bab5963b9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738fe2220f993fc5f9add9a80ca49cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31d3ac831efbc3c0d675762614cafa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd91a0a2d6e80e39fae710c6363d49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eec4a63322a21ff84cd285f96495bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf76d21fd2ae720846f79c63166893278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feefc670050dcf17f7f583bebaf2af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499580a9831e034a92cae3ff4f99c194280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f723f33b664b01e314be309c4e081b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e6c5d85560ed6a50cb5a653afcdea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd36f818d5ab17b49b38d605f5f687e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714150575882decd86b9562578c27c68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f3dfc9aa46398c934603396780321285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac5bf3969472342340a86a3c3aee3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62239ffc0ccb96cd932aab0f8a140d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90880317a43b1aac694893cf63ab00e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a397df2486018faf3b8a942114859f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5def5d6bf9a69de4bed77622497026290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35520d6937a96cae2ff8840a8d8e3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871294ffdfc78c7a040114e80dfe00d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275a854573ac9e0c45677903c711dff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb671715ce5e2ab6a548eed6810669f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5170917c338af671bd7bd5b83abbab5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc46573d1f5519964e49de582664c4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6af7c7e974756c3f1e74bb9dde432297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed59584ac0b51112620f6119090c12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756ef474d8b9ebabef7318b06f962c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b232c46cb5c5203a2533dbef7963e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d62ddad661a11e51cd06fe91aecd65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0782433aa5ecf77a835240885ddeb53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21449246d9199191bc8621f045400490303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e717307ecfcfbf74eaab21131f4436304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39c51b939b64e2823467416ad88b97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec163f7b51b53edd828b0f57af4b4ddc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ccdcbee4352616a162585b64733e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811df679ed287a612a6cc67f970a04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a72eddd9ce5b43bbf1c97d52519ee2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e59d59902cd286ffc8b93d9bd6c608310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1acab3b8440b36480427a2dbc9cfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e23798e01bc2e20c6fc9254e504d31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3544afe8c1e0c6d1e4d80b8448b8357313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb589ebef9ed2bb8344f60659adf26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8022b192de1ad90ee16b89097bcc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232bf747634ede5fad42435344aff0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cc238c9c80013c73d31a656b8b534317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10c5da08c82035a582552c0f550fa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d49db0d3b27b3fcde0804b56eff31b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064ba2d239431a768c36cd9596ec375320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173eb90315531dce1f7cead897c8fc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec73a3e48482b555ffc9c379a6ed17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe8e670f5d333f6c475a1f42659884323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb1976ed3f77bd83d3886b539da2a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cc3b848a8dcda3a527b8489e97568325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f091a7eed47047d76940fc8e164ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06f802d1c321aefe15a5a18847a8dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5e2b4c321635e4457a7acd9f9ef04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bdbf5e9a79784d13328432a10953f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc55b785e830f28d79c7dae645bed8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6011c316aa47d9cf52d4e9739d8e9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f08e89310360d780c187634abb4ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8eded1670ae30f61edc68cbf0e8b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7feb22a26ff997b28319267b967e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7251aeb8b61c8c3d6c867b28bd627335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d6c3c7eb3d25c1edecaa167a3993c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf0da6dec47ed40ddd46d9da101d16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d71152547525358928e14d80400ac4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20294500d7f3645038b5046c5d09e85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb13a01fb9d89af389ebd4dfaf7620b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55030cb91d747ba54cf0e7fd6cd23825341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb650d6e519bb2a9f4b44187bf7e15e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f39c7759ec8a6a9dcdea1c3bda7c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f502bbba8fcd6744f2d73c8c16f621344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e988c631aa05e68aa700dcf48d794db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d17a8493186470495d996943c0fa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018dd3e5a94181b5a81dc659cb3df0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8bfe44ef60d892b2bca6154e5e38c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0e4626eda1f85fe975c295bb6ada5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c80b9781e632f04b329bcd08f55aff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f7d90c8fbab225fa03d9faa64b2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78bf2f0afad33cd7532092d2857276352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d186e423ffa9a91e703d759f43361c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fccc97a2c5ea9a131c4f768b647ff3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a09f7bd7290bfba0408f5037365afd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a67d6bfbd3ac48ce6eaa41d8fa2f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf83e4f89d804209d05501d198b23de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdcdcb784aafe50f7106da8cd7600b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e61bbedb9cc511184de0ccc7cd6ce8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c65e9affa40e4dadba8414cba18430360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e002d252f267cf6e5df60900d49360d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871a708d9499eec3049756ec904e9a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392b65ee5c6eea150e9c21c057ac11f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4928317941cf6e1aeb03aa76b99be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543d6422f74b4b5ad753c895024ad1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629c5d1ef34de32feea3ce493c492f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b13accaf9145f2569ceb684fe03809367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2bceb9dd88bd32ba58ad080116537368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881685a8466992d7053d069ea2b5426369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3ccd3026998c7a1338a0bb163d2c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ba57d68471f5181c7a2e6a4af32c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53737cd6be2c0ce38ea643355ba325c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f857609d1b5c57adca01112b914ba49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bac4715b345cd14ae28e140a9975c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ec27fbb3ea9bb2e94dd7a269ee52e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85288ec8c74640f0fc3b41d693048f94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fda95c4e3ade484858e9f7b626d60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cfa8ce629efdbdf85f32aeab10133378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef6987a68ba45d32445b7572415631379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80e44bab813ed0abeabb80fd0c304c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641bb8eca1d6b8a26a2512a8cf9964d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec9e574e12ccefe4a743b29cfb931382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b667a074dcf91e74b66a01c1dee383383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5891d49b7353859c3a8b8f42300fb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408535a519f8eab67a254e02603650a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc577673dc5420e7cbce41e5c104fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c050f9a85f317defcad5928e4c87d91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb50577e6b867910a297add39323b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756223401f2e4120c77adac50402264389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592644d27f956e05b723af00e374f723390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c7667cde01cbc1c10f56d87b6e73f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035ddd2c85454bed617a96004bc63b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93045485bcc4b758b1ae364be3ca10de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eda332b89939947838894830d1c54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755084400a3847fddfdd450aa76e21ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c909f3f29e246d4477f8ed42897b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeb3b9646a0dcb1d7b198aa183366c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04911b8a3f9fd8fde0d6c3c75d555456398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daa3bf5b9a61d432d89eea4a4aed25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8def45f92ab31dbedbb9f4b45140ca5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ef0652606b711fe751185799fa7f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862621046b6f6aa291fbf05318d9c66d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa7d9b7813340777d040d1f75b4ddc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc267d80b4fdc996ec79cded2fba8048404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d726e77b623edc165352b54260413405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f39986a235a1286e7a7eb490618f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d7c1c1bdb6cda5ff9355443f2c1a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa0d0570e8aada8b1e72c4ad3e087408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5916f4e3ee797de2a2e453ac9d257f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e84a4fc308ba6d7eb778aa67f057410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba728025bdccb81ca8329f409f7d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c5e622d4d826e275561c7e14e287c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a0369708c5051e61d4bb82f83540c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172837d8229fc006055422153962a7c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bcef04eba573ea012a4224470f40b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c55332ed91bfd3cdfefc62f55968ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e73a77460d98a8c3e536d45280315417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73070c553ca512e92725772fdcadc610418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833b93d8ac9cc74754a00f27da420e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acce9ae0fb220c6982a42cdcaa63e29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ab6627df7c6457ebcb5850449187421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f84b5a64c1653024ffca57a26c532422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ede7387d2e553573bb466ea2df1a96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a35d36b29ed17f1dd6a0c9b446be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9184d02d799e97e9d0e183b76a097425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e768cf20f7de45f8a681a638fb1610c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eaad7443513caf4ad2d1185af8c21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8a65fb70ea0260a6a1c82ba282c8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7d4bfb601f8651bfe8eff34f3ebab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d483e5ca52224774cd858a6347c3042430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4decf1d106eae470c6be46889e7e44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf71edb4ac8d4d388b345c17a790762432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e25dc151abb8ed48e6c2fd78b86d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66627e22c211bf1a6364c76d0bccfff2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841d53e81623771c33393785b1ab893435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068175d6f5ff32e7e1bb29ec9e8a19d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ec174a0e3ab1fde52d1572cd42782437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0479c59178c51912afa843c6dfd93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c437228bcbde8825b84d8bb615cf9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f43429d0e76e3545b3b677eb91422e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32a5db3efa6a53a79a08902c73962d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0420dfb1fb2db6694874df46d214442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83ce142b73167942f724efbd7db433443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b943405c4dcda9e9754968dc0fbb5b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7768417b47fcfd16a9787391d160d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa524069c859ccb0ba6a281f54dc282446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4d6d4e30c73e328348afe47271822447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dce20f0725557a27dcdda889b8e18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da0f80e1aa02b75ecf530460668efb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef68348ba0b5f8a730d26d38b489ef2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f10c0edb3d891f759bdb5d91ff8a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df2cdd53f95ccba184ce902d560ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c12adec8728cfa8f16734f3b015a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e959efe0c23e942af9f530182ab9025454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af0b316393e34183d93c1a13899d30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295915317efb9adae08144503e4c939456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea9952b32fa18423642f6ccf4e5ae4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdede9522ddb8d2b34bf2722bdb1b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e12f94e5d1d389ce78252b06ad171459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b629a12baccd26b4932947ddff11e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4016e69af968425cbfe2e07ffa6122b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af979967e9f007863345cce0b241fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fd6d39b51dcb73fc955d892314169463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b9b7bf624ef7947615f834eb0ae31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c082eef2755077a2a85b52dd43609465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618adc82063f943c379fc2a51c29eb29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b62b4413d212e6ccd5e16a03a7f1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3a80da442cb7a1449c789cd3a5529468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc2cd8d8e06e5d6849c62acadcd6aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadd393577b601d1dac17215298ee8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cce95526b3917a1ca992e694b1fc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953186f575152839c69c5845e5fddaf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2ad5f1673cb9ee29ab61cf79f5598473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9f3d8b8cbe19e796c5f569d11a81f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a3b0948859064373277e38488d8e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9874c69dacf58e87e2f35dc780498476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e313b9ee5895844300cfaf6d99917477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af75218f55150525a7841184d8df8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d56801b93f9b42999897ca14af5e69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9256c8b7390c23f757c6d26bc2cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07003e407948d6fcadfb70eea2ef3ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94d2cf31e296cc1ce8db1609df2cda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8344d4644f80f41cc6276fb8fee54a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023728a8339eb55ff5452ac2d609cfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736f983d25483e2fc863785802df487485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995955888a71350cc38c75fe8216251486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8309eb60e4b5f70ac96f2547eb461487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb86caba4e1d2adb727c9d225af97d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c258fb938341cdf884cd4de78e73d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61cac5fc3c592e8b20baee7dce4fb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89476e6966f5e56e3fece309c6d315e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fc899fe371243fb6643ef28355fd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b8ae51cb5cdb25a4acc033430272f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563027e62cdff9d428597f4efad14dd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d825c42f2ea601934c15d7e801ffbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6d1ce05583ab0efc85cb78bfa1ad1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af27d637dac20f5a7368e5fe4203fc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b16f25ef9bfb7ce947e82e3ba028e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850eaeb0d6d0f242058582fc5911d5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919cc895a874534e874a03cb686c37b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce4e29965ad09664c9e8dbb5b1a136501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9289d8547f5ebbdaf679ec7efa9fd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5be1e88d03e467988a3c22f8a15801503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42c1f72553ae290aa642a7bd1e439f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b68992a1f260a5733cdd8745308dc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8423e838aec3477621b6d578e78d11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263cb130215751f34cc38b02686cf66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f742ee6f4c28e3b44b145f6c6493222508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36572f2accfd27035c24b46d2a66e7e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c84aa2df25156af5c17a70ea6108d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef4cfa0a83593da18c3968a78dc40b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fd39d75bfb25ba0be2d2eedf77635512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ec0953bd6696cecffc157ab27644d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf13a7310188a7faa750cc7b200daa9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f141069be9d2f3a660dd20a37203515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2328617a47c29876a3c434aaecc2a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad196a3556ddb989f78958d9ba371517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21a60cedb8f593c181ad46a757b746518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3f18bfc25c7a968420846e995a56f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae8e6a44fb4a15bbdea5a7f3498d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4613080985ea8588e66f3e74e6e43a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1439ca4779f65fd1eb7c92bcba0b83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d974349fbe4eb38a9b0cbc49715903e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c261ce8c31387993bb05d3f78be934524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2c14c4ee19e99e6796eee04284939525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8307eea138a1a3bf1759d7555b3e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd76450bf7c903a2d804317f490c19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648ccb66cb6138da4da612fb1df5c47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe796a9b0053a412408128f1ff8f41b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1708fd6f3e673059582fe142b58436530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d8b8397b2220d19032ba506e17093531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83a76b966533822269178b2a7946c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf4348b70ef51593713fea414d369b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eca24f52c788b6aef26900992794c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae84adf567d89fc161693c2d57cd57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc6599710b2f56772c7978f9563f03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca580a73c76b9bfa867437a3fb02eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b14d6c33ea03a5602888bc78fe5a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1c943a9e0c695d860f729d9a751c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdedfb49756752e645caeaa64305d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4e60deff73923706f0274ac0528f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf566a867525cc8c36a8faa454fe7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093689cb867bfdc220edeea91bb1614543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ee0bf41d860d34ae1a7e6671c3e28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dc602c03b0d64f2847beea1664934545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d248eaa8de54936741197803d28655c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566a18ff621fce5ed1c266e6c44742e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7f0f274d4a0330fe8a3f2b9b3c2c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664140cd708d5f154d39520216d7eb5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c8ca00eb9bac8699982817915a19e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc034d5320071d036452a6636e87ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2c8fa801c3355743dc923815a04f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f7fe90ed14b3737495df055569242553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf408d6d7df80b7417eec1a07b83e704554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3747b15e36946326fef9d294f8540555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0782019847bc410e6cb099a799010556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98b95575364392d03a1d60f995c9f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2428592e340fc130eb561e2a30914558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6e420f47632a5b9f05a00a4f9b15b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e314a282d5e89b7993304479245f014560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ca085478656fe56463448937b1c8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3879d8d2a643f57fb25b4665d360508562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf73d22ec35b4ab66dde2108a702ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58a52aca80927cb7010cfea90379ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cafed301244787b7644a9b00d47bfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462966ad819e0b481f4b3c94098f3fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84babf4a5c21c7ebab2ee3434e869f3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ef9adc41f408e206ac2ea00eec981568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9801b107447f9bb4525919c278009569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1378f17d0e733911430a09338bc1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e74bfd4ad8d8ff45b19bc47b8b5c18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88782b7b09966f5ce4a105b431f5e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86329434504869965161247f5026e74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe0e0424a9a3f36b7937e9b3c348b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca2e9618d0a01842d889a45939fbcf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ad0aabedb709b1e0b95b1b39b9cf6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a57f21a4ca704eecdc1f01b407c43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314dc7a567d3b926393a2dc97a6a662578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4bad94ad0c45fbb0c32248e34dffc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d00acf46b0a3ecfa4378a49f1bd3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15287cc84881fd8596225db929e5fa09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ab701b0e800dabf5d1d45fc148f19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03581b7f28eca1b48bda63720a2dfd66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a15f689760144e4de98be9a70a32a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d69078aaae504434c005afaa59e8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af086276debab42d8d43b9bcd189d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeca475a824b760a7d1bfd560cd47d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99930f82a7938cc9051be7c441017688588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd6427849c471ac96d5294500de9f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f469bf02fcc6596a580d8b92330e15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58c98e6265ea3ccff8a418482eeef0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a177ae1c48bb1e35c4133d5bf11a890592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866aed69fda870bc2a7401a667ffbca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4080e0ba350e376be891884f857f6f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452e81248b51eb2b22ddefd31a1a57e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecd38227f45f11250827876cb1548e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f408aafc3567693d95227c9fb8923597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6e2e90c7cebfc2def1032a511d8e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e4e92927249cafb7d6b819fbda800599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90a8100e85e1813a139357bfefc1cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9766e87cb070e4c8a7d239a16b6b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2cbbbc0c7c901891af720df040ef6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355a5bed53828250c227c8ce816a3dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88175aa9bc72d87ceb026e1fd60c89e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42649adea4467b2787b00fa4a25e3646605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee24a96fad22e3be5a85d19c6d684d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692f5d5548226e0f28e03578c15b5b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c70530392dca9770795e3e3d25b743608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1543db4bc44dbf628343eaea7abe32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8a3cf08627906741b9db74f334bd7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b596b415142cfc1a9c094d224292ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491f5e69f68367ef6bd86c481dd8e1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd73c07a2ed4b8016b2b118a7c817c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13d35eeb14ed94cadac20703d5a696614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca310e2814640f4f76db52a8cc7c97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e791d7d09844313a81975f370cab03a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b05b018ee776704eec21411908df3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a9154cd0d2a334e19767dd215bd5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628217613bba1c797ace86475af68122619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866236c5bf1b605dece7a83e33da6bcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b7ba2990a56afa95da0193137a861621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5a04301e259fa0920b41aa7072f86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1dc2c4638c0ff028ae2c400f159f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271a30d2bb6be8ae26338715e24f6ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d247bfee99129015aca1f9de06bf0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4a2f05fbcaf9ce51eb21e6347c772626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a1275b9f26f516906fe9423c79e77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da6b1fe39fe98bdf2bd645830446de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60f4344abc8d22a4915432d7d728ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde7fa4516fe974c0b9e7b5292b9e31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404829ef295300f5d382b94a8c0db75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381ced29dbcc71f8258c758fbb01aca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b0911d4b402938064b7254758b081633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ef8d201444ab5ed7e1ce87527979634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880187c8a1fa91a83b2c9f5df76df446635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b45343585b05145e281ba4eeb1e96e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1f0ae7985e57240574221342911dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e668a0d64abfadda439715c5ebb60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508f53a5b9ad36cbe15dddd2578b693639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f1cd9dc210c76e314410dd3ff80b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b4e392025529aacf3b6e241b418df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ac79695cb9eaf9e47a26f60510d91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d642d95e1b78ff373ee13cc1268df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6646f3c67f09406f57839d9185f584644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27649a09489b253f52d1ef214630d6f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244b05c38c7e003cbc668d75fa2bce0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396ec2899b37b6aff0e2a18aba5e5a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a5d050a37113c195cc0a482e8038a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0367837389e89c64b0bf9ddc839ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f98dbf42b21c6c7b478e985186f7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827fd249faf45d040603e3a17967248651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086bbf5f22160f918c05735838f4856652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161acd2758d4d1dc4ae0a241988b2d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d89bd449db223cf21447db029a9f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26881ede74d04579b3cc626359cdfa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455a135cd19f732c98e713f5512c510656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cd2bb3843683d32c50e0a352f3135657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfe083f087942e4992682822451102658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b601265bd403823a48c2166539bcbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056cc6c624827de5257edff603687d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339adc1c9c822b47f9115c7b1ea0d19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6298fc3c2c60b7e0514493a2ea254662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee67fccdc6d3c185c231ebb6b7a4d57663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d325acaca32635dbc340c133a8297664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2856a40c5528307937b2e310f2d36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7986df9219bd6d9c702dc69490ff98b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cff60a55183f94fa22a2cacab3e3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaa4dd2370356e07a116915d5772e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32177176ff12579fa3e55d3e9ab1887c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b2728da82639767baf5dddaa1590a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632628b9b09f28d5763e752501237b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d00f9b446f4fc74f959648b83ffca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f2a7a784f9571bb7cd67b101ff64a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea19e0fa650b7bbcc1a945518ff0d05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057d71cf42c879ddec813b3701a7feb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab373a4af5b02c88c4175a55b4d7dc5e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bb64027892a4ba938a1e075a163ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784998ea345286ef1f80750c31e4a7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff8d68eaeb5d1cb2db8e2733b58a5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b92be41770ecea3aea7648fe15bb1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc00a8e0b7e0364cfe6016ed75dad4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780bcb5ceb69ce9b2940030299bf3a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a06578049d21c43e8ac403a46caa9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f87185c38e7958e95af7f7b7a5e67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445163c4d1d3e81d87199d0a96e6af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa6f904c0591f808d04a63b98756f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e42239ddc2e732b614073c973832c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084b2e0f9ffbff54ff6d74d85905a26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4586af8643a2acebe213d0d9483a28b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d5d9698736b56324e934670bfc7ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87062da636cdd225a9c4389ce41e5f25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02107be407e97647aee7dc83cd881692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5837dfd7e3740791267cd99c41ceb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29d58e36ffc75a4499f4fa80d8f6f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682511a2284238de16ed4e29c5b1ba1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efd0e81454c709bce5a7e6d589b91d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dba3041b076a81aff1bdbe8889a6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7877c426e22d07750a5c0fef125b89f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee705f8843fc3dddc8ea22942f240ee3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050d27e3cc97396b336c159932d5bf8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e314d80f05df1fe6a50306a5fea310701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6617f364ad76a5cead85e2dff0a72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a50be2664e3573d5a0df297fe8a1b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8cb5d48c78a9d907a626c32561c0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d70cea505de73604eb3bc3dab7726705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e69044be0e70e5114cbd9f26e72962706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255bfdad37f85ea6016f3104cce1fc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81b2655c719a9ac07bee3236e1fda6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081845ba0c0d2d4c096823fa1134a039709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522e75f6c9511dbb80f849ba868531b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526ef0b7b7a7c9e5402b000ab46eacb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c40de9eb86f5658058aa7dd4634ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e251712ed9d2308a336f0e6f4fe1b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2c6b5d1064a9518dc22e7a736d814714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd148659b7695a0896eb9dab75a0426715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef53e7832b79c03002e8c622f86addb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98917257e6fdadb66f33493364c6d674717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c047edddb0b1eab98c6cf703ef9e89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6927d1a99cc9e54dad88c43df9d2f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ca05b8565edc31d073c14336b08af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e46662fbda668aea012d921af32b5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0b919c9bc586e4af8aff0036eac63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c812937be71e494e029d139f7f257723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3744c812a80ad81622947de66cf7d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb6a8aa5da1da0fdaa30cc0d71e37b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cc67cf0d471cd3b57e838edb739b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4c612258de4e79033c0cc7f56baa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca440e7ab0dc8835c8d58f6dea0e2920728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c941ba70637849ca6137ca82c70885729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304ce13e518f9234bd29592efff31dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cc22db275f074337533936dad81b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b69d27d4cb69e1b632471bba656a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a99e4e00f1720037136f14c12286c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349ec98499c1cd8280a7e41baa77819734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba812d37bdf47d2c870174d0e481523735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b40c12923c0b45fdb7685120b95f39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43017e3cc6842d0573fdaafd21626800737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322fb0cd9911c31878c073d06328cb3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af19ecd85ed51233f11f42bce83137739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde1196cfa46058c6bf597923acabc1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da577b86deedcf60195fff77d7e5c518741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf9819aa20fc53be3bf5e4a014c6d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1928b983d4f224587cf936dfccc86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e28c99e29b6cdf8fc1f3e4a6a5b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a722bcf391df1ce77222852539ae250745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45be1dca7555ead1c9460a0bd05f6ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fd0e69de0878850ad4942ea0e2883747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df582d65fb254d21a222f6455f139e38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325ee5cd30af04bcca5dedc4f96482b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a60ce75b41749d1a4376daa87c6027750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b198979760b3563ea61be99e545e062751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288816e429c29f3863b61aebf5da8b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddf10e7d283c63d9237b381f323482753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13427570973b2b1c53c063089ce186fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a3ec5532da2a9980f177f996db543755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abd696c6b00792957ceca9d7401935756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed74e0ded4ae0ee6960d6959caecaee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc1713933a3fe05b2f158cf4805d5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98afb31529c0bb0645e62fb0e9dfc8a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f756b2a9088cad4c3b6ac4e4504db58760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba4d3923c47d7832151258775c60ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be67ce659a771c519ee5f23bd76504762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb175a5e0af6a8ef5a034960d8954bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33c189d3858b837c9da21624481363764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3207c1b5e34724e32daf173a546dd6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31b97e6e8b56536a046b7ba357a6db766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83650696a1a53aa7e2baf32d5635e3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>