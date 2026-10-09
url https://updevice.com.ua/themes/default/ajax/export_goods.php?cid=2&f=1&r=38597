--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a35c991d02b93511440d7036538a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53199b66c2e331beece66880c043caa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547f8be7ddb6e72761bc66eafd05f4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77601961413203103b86d53eb588e94f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdc90e52538da6ca5fcf47398827515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c9904d1a41c0a57c1d3695e804e1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458796ee7648f773f604cedcebec7ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baafd689b9ee2e8e70764bead4acb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483e8dbe3e642fcf9f5cb124e8297609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97667716daa365f13525a83200a738110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcddb3a4707366961bf8f5746d359b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3367e4cba7ceeecb690ab73da40be312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4e5625ce1e8d23b575bccca30ae2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3411b5d9d7c19c2a02aced7d70a037514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648a23c0295e7345b640c669ede25b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4822c2ddcc04175c1869529c2d93ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9393e7dbab9a53166398df48e8d1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1bbe3fe3d6c2845c631e35006157918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebf30ce05b1e9b6378ede67c7dcbb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145dd0eb0e0cf4da4b63299b6bf130220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ee4cda4b420586790633eda261e2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6a976a6c9e060d81efc792b01e05222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc84e79217563aaa70095b2593901b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faa7c389acd50187b73a5515842de824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619a69c9141cb05ed49aa262a37d3f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcd5af7b39dc11d3613be3f28a4ffc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de81e01bbb3f40469fef5787d11cb9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040b4da60d3ddad5d869fc3de0a88d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33d38fb22c592911172203a088ba8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc911cde7f75deaa436938c8de08da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba972f162cef0d052aa5200272f094d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44669252329eaba4b09de2a760f1b9ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f1539544864469f74a39bee1a02fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4c23183d9d92fafd658e04fb6da0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889658d5d9d1b5129bf730119e5697c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016cc5ce6d25046a43dec8a5c467a1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79205eeeb8c7e1dd591715ffb54cd67937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c9a53d2837b8c2891875ebca5759e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cfd8f670c23279ca33aedf181860639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e3a00ab9dd8dbf3bd40e9d6a534ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2c086fb0300da92c6c3c92a8a7bc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b36bcb76c3d2dc723643f7266afbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b7efaea0f9221dd79ec424871019943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2522ad0f96db2de75478af7d8d33fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea961fbfc95d661736df1f3e6b416a8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e229b9768279b5b6c71389c4448246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada3639202836f1dedf6305d236753747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d707bbe8393dd170762b0967a47c1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c3b7bb72beb0a7e5c7c67344210a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0004f323d4181f729d54cb174db8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e04cee025163e70b6de985192f6eb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a65794a7bb1aa13ae593dede65ed752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4b96659db15cec2a29d12fde8c9c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e088232cba9e1cf273438167ca8a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73b7d3007603df8dfbcfa7c4846aa455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4043e7e55f0754080c19d9c0f96eec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441cb70a11ef79539453f9dba3553b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbeee5823aa54cc5a3423617bc014058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a20671646b2bb7dbaa19fe328aab559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749dadf3638eaa1995a677f96450e2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e62a378ce998033b527a6c91abbd6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56d6ed628b96b48d1032e15b74666262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafd2dc58dcde949aad2b00ee0d938763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3cee0d07249be13061ceed2cb06b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618025cf1b77d3dafaca532b1e0f2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a676a951f4c85b75da8d995fe9c1ae066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1149df1de3f2466ee89fe6acf1f2d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458b3d77b33ad0b512c973e99ab19f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9905e84f16c92509293653a40be89169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299b1c1a3f50993bfad031d40b400dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160344bb82fb3406e6a04c77d6a724e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43076c014afd6363eba88427096b3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd61590e663fafe8838f53cad7de9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1432da0d50e3f6237b119d10dcc7b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83182452e9027d5066417f5a98156aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fb73813f6b1a1fabc2de55641ea3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730cad938e5b26beb9e93e38fdef0b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7656b30616dd96386a6a84960b98d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60df08c0378198be489d3c58cafa2ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b04281e39876e4ea9b56424b33d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404cae71197727889df7f45902673b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b68cbad7381ef0eff3acea20cdef7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20aa479866505d2e1d746e180b1f3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76ba0a7406a6ebafbd81eac74e2f9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ca67c7c069409536cf4dcd38af2a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b648afb0888ecf8ec28b2fab2e6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b32fb73511c1a324323d9d8a5ccdf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b08f82eb328861d61668d3b6dc49c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0268e196ae6ac94b45fe85dd6287dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ade32c552d2c618cc9326e58fc065490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17001e3f315c74d9f8db7743422792a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191827f121538030a744280e2ae3ad6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c57f28d442f94502f2b7471882280393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977559d753f48e9f6547e8109ceeadf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eee81205b4195d670ccc175d21a85495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31865c0b76ef4ed15ea4b2bcdba3b5df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f163b4bf5502df13c874a259faea197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb1d9721caae430e048ffe759b45f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5821c62822efb907c9e2b0a168991799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527481e990f30e27b91ebde713b6b6e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae639776fcd579b34e2e2fcfc7ebf835101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fb3670543936e5b72d8e31edc4b89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5306bbafc763a27f1a1a4cf2b3fd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d376289a9359ae604d7164d68ea0451104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5765df29ec5344d472884f6e9e011105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c36559d1e54372ceb0ee1d285f8af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775f4b0ecb62b553a22190477edf665107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c261b656eea5d5f50a739c80f4fd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7204f43fb38705dbac35197d56fff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16246dcf82cbc7ac8e23ea58ef58a81c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ec3c747400fa20ccebc719b9a6a0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122779497ce1f2d50d472ab3b42ce53e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaaf2ad5b116fc9a7b08ceff8e3688113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce0c0b1b840a9e58ef161899784927114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b9304339d8ab1ed43c1bb35b77ea1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07465af5e727944e0d2226aff87e173c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85732af636a6adbba22354c0567aad2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07608c479d0e128f7e19b7c26288a98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8f6c8fcb5605f7579ca5f42c32ed4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b89b1a0d9ea8c6210698a69da95c6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db033801d526bde476c5ded8f1b3a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090482c0f27e593a2acb4b9e120fb125122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7f6a5eba7b4c69fba77eafe8887b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3258d63410ee1296e7ad5046fd05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb720258455080650314ce294afd67e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bb62729f7fa0a4c847df68acf7af0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35f1e5f4afea0e558115402fdd19d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f1f63900ada4c0ca791600e816b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fc6b3342739f5373c795acb87b974129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0971aa75e1d00ebb8d305ad63c10d4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98778a2830b72d16f28c47c5c1519430131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d825dc506a9addafedd9762acce3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83e62327d8847a57369d151060a24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa6b4ffa1bd36f34cddcdb11c12406134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e824775725456ac5362a92631eb477e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d628536822967db988b427b5302e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd53329b6b148a92886522ffd6b7023137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d10dc98ea018d4693b8fbef9ecdfca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c845ca4769c90fdcdf0b27dc6bd879a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c164a6d580638f0f66df6dd13cc2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceb0a2b63ac145b080c961a2c97a91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9e9390d867230de3cd85474ccb862142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025ddd274d6cdffa7d948673f86d2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba045652d93f87edf22aa6c680611afb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520fadde6c0db4a60ac9dac950ca2cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19324dd0bc898f9eefa8796bf7b42a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033fc9f2675466bd07e169e171b87d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62478bdb38540c4410720185aff0de97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c603bd7592fca85544643a08dc017bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cac9bf263e28356116dad7a4e04ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eae0eabcd4ce3b78d3d549c8e2774151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e977e5acb0617e941d15ad3ce4497f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa10587eb1b8a1cd19ed10ce300a78a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd38b43e2208d2ede378b96fbf689fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f998e8013dd335961e12da6336300155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c9dffc68bde1f982a8a1b9d108c1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3460540e7eb233eb39be5132c15a50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ec23d44686efa645c0401fdc2fa3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dee69792f0e1b7eeb2d86e0b73274159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d19092634b4466eebf9b2b06d5652160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0266a5a934552a05b4103c70b5e911161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e663638fcd5032621d2290b2a83b83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfbfc204b0cff0e02705a1308d2e2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c46da82ce4bf7922270c4a4962344164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443ff508af5545b8259ba5a2eebf484165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467423aeca0ebc7e2785d636f3084ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a11d470e9f25116c2c72bc423b8d33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e813c46f5efd8d518e63ea21bb95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dd686b89d772b2b4511397cdc0f41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fc9c2c578871ae7458bb4f395b68a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b265c02d5ddc8d53941c54faa959de6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0ac01886248603f4cd8f46b83fe67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdbfc98445d791b2218acd11b49bb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532777a573edbf87b4726c30dba6a82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e80073a2375862121c1b43a590072175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e394455e88d445675d6f322f7ef55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f353806e360f4f43c02a32f9a3eb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a596127ae5b3d1bedba2e8424ce96c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6cd5eb7a90a71bcd52593b43132aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4a4dea601c4646be14a2f06fde7fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2caec27ddd3e08ebd9ceee8738a6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049abf4d011c9a3014bbdcce38ed8bcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc5dbc4a919618d5bdfee2bea4ed72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c19494e17cd180f028197351a841c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6d13ce3bd8169041d4d37652d8964185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246eeb45fcd07b909e1e72069664cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d209d3e18cd892756766bdc91b8280187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b613435c54504355b91d61e52d47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ab5dd5a00c1c2f93ddb941fbde47a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d0e16278adc0ed79a01d0ee621db6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99958bb00181fdfe19c28d374cb7898a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ef79dad4573bc8fd493aa2c01921192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517cccd9f009643d47af5d0394ec2ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01124ebd263af04ec4593c7b37e4b17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7587fa1cbc12e3349993faff58836195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5034108a142c302146e1cf2326e6f75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74296f1e1a24a7d32b003214ea2d58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1730f7585676886cfe79dad731d2fed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671d6a8dfaaa20380a6937bed073586199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff23bed3013e4d0891ef592f2f592200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5009eaafe61bdbfc93ddf0b347d1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f82d85758b318f3caaa5291879ea29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8741d5b8ef67b3fde46bac03f0a6dac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a2a99da72cee93c4ab34862517bde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714c157f0a8ae170b31832713a5aecf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda54efbf7feb410bdd4f30d9a9c1a00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4624cae399e0c95bcb9a7ef90118a47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7df5d62a03af2a3f6c9f4451117be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c854edf89ee8336d76d0d157b68899a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21c193de2a0d58fa45392590f8c748210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e4f8d056f69f49f973dd83a3e7800211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b6c2f9c64772c17833208fdc5f662212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a0a392d9513786bd66ba36c9ee0dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4546a56b0943c14a87e18d6364bee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f4d10a924236f6b460c4f94332ea3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c48791e4e83eb61af9c3398d91f589216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994e53b168406e13bd4c529aeafb527217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5343ed1a736357cd7df3cfb69ca9e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7059e55fb4db3cc96054f2ccbcd8601219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca96d76a9714f5af03b4e76d48d19e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c59c1bd87021182c368ad088eb08c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0f0b1c0f8455450371eebdabdb312222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba95531dd24d37f092c46cab1d9d20c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760005be6ebbdc742724af8908a1b8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e10f96f7ffc437ee9dfba7e76b2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05470d116c904487f4b21f7e428d78fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d16011eb9e0aae48ddffd2a238714227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef6f3a835a98b061a0bc718acf161b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ede3d9005beb90311aa48887c9503229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421e5ba85f6ef0688d2c0d728faa87d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15486ebd91191aaebc5bece8fc5ccb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd4cf660873fabc3b502e9e3681af8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11036b351c7b4014b48076466018a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497baab15fef7458360d12ea1c92cf5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4b3bd1a468ad17de8ad60825d7370235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd139499524c2957f0229adc85adc6c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6805126a4b0adae16e6e61ca01f610237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12674de6c3383a3546e48e3c49bafaf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcc1bd600df47855195de0b4b922e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344424d286f331fdee698a5fce67204240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02ebb37d6caacc2d820d3c715d9962241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06180b8584e67c965e738558214ed25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bec8d289d7403df47117e964c84c4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411442cb43ed380e34b91b13503cf21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e587eece5ca371e7d947125a8864f6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a62ec03cb703aaafdbc078527d77a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5052f3e18430804898c404767b164f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88790061dac7c26e792a12ca6e6d7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a82979b019f14eb5224fddad49ec39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64f280dba5cb0ec553131810bf7b47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4953bee94afeb871f721aa04d9cf11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62090dc6ef97c104ba943891003cd58f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769150bfe55c0ef7b3a5cafc0628e8e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a347e736f75bc808b80802b556a06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b22f112e6e986057d6fea17227667255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab4a4663743556837f76d38d799484256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344162a3dc315abb97a3209864d733f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecd19f52b9a1e73ca7c6299abdb30b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cd637c047b6b48a08d01ae664a8b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb83cd20c4c0e6b0925b6d311b99c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376221f256c41f60785d19790d654fe4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a66d6c79ee8f6b67aeefff5e9c805262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8791858169a88d9a0d8e5475649846c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69569b9f54323cc63be8bea0cfd8510d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfed383c060fb937dabe399b7645c53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0431570bf5628f5cde1d7d3e4d0d34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523115c6e2619c31a68d90b0b57a205267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521df6b273272b458d344d602df651f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ee668a106af39e38b49e1ab7065a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717ea42fd10627db0aa4c96b1c63a0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae737051f12edb373b60aa3c75d1a5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a76e8d5815db4f80db8fa3efdf305272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f03f6c9a96fd7e9aac86b667d62d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c114e5ea8a7c07ae31fc6fa312d346274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef54389d3ba57028867241004139c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab99ef1056c42b21d7e14b5811edfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb0aac61492efceb9dff9f6a4f51c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20ba0d00efd8db696ae13142e57eeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31c651a7ccb519e22a2bd950c1674b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de5eef894c98824d7cbb843fb889e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120efada3364e642e2a73a2a221e136281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5063dfa074d4b557322aa09053d54d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fb56c4e850945767a81185890c5d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a74dd5c150bd077d91ee0c656bfed6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38aaedcda87f59e8c14e53efedae55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16306300daf427e114c26111259c410286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ebc756c611a4bf2214173da8c2ee3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36366b3e480789144d3eaca31c61215288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e720d1cdc0917049a80c07ac4af015289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e52957dd875cc16e67e063139f0a80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471c54b950da75fc34ef25dd5637b8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a97903ad156f266873b9f58c890eec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24088f44021da800bd592dd2daf42b25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d667d6dfae8a79cffb591d8c18feb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2c7c07a5878d728b8c196b871125295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b9a224abfbe9a16b7214029dfa59f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b1ab6060cc4029de0dfc2aa4a146f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a0b032d41519629e6f483973a5cf3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569e4d08624dc093c1ca7ccbb3ab90f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abfab383300d03cfb8acb426e390cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d33cb41c1850db7c970097aa9c607f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd622d7e14ef79a9f0fda4f311351c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba36ebffaca93995897557c8a83b49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ad54f4e58dc229cb9b54dc279d180304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25374a838d26e0ac91273fee93e86178305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ccf4ce035ba6c9eb5fb69d7c7c9a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc395ac29384336dc4872581bb7dde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e690aa974d0f8e3415b9b0685fc9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29be7ad92c657ff8b22903f8310fa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d34b01a6729cd3906f28b028732b83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201647d13c3819f5c585cb65edb513f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf8c50492cdeb7f1239071770c983312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fd64646e395fce091b53c216b6e67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7a3455be03db3853c3f14283f984b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd3455d9d0e83547acf56a5e37ece6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851cd411d9bf37a9791caf9fcd7abce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb0645344fa49ef9e4a846b7ceadd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6b7752e36bc22cbb4ecbf86c1fc21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8b3b45495233f6e15ebc9812e419a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ec08e03dfa477ed82f42a5c091600320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467b097b3a8ab5f19f4481b2a25974321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b9e1204251f9a0c94abbb4f3f42a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aa60697daa02346e11667371266ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55152349a0ea41a6affe5c411d4532f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2507ca53332f5e8c0342a2a46f166325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545a22b5a840b1f7b1d15f1b055ab21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc9ab565c76bb7e7779f6f6ef7f8b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2ba6261c421052b573200c5a805bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e912e7dcb3ad2b6904be2f5da36c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb94a02596ce95397f7123c8002586330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ea3a440038495ffed64035e09e7d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f698efde179a46d44b6c9d280f3ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89732adfe3b9037d1ce2ed4c052295b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de07666092d75d2440ee550ea9a060334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5f9fe33f628ea08d83ae437cbd107335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27893513d7114179c4dbecfb5d27d0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7b36a3d04505e396920c99f798ffa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35c67a86850a42cbc8568157cc397a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080b8d92471865c6e6c388b7a7c2177339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd8c1a005973a9a4085f067270dffa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d870b7c82f61225c4aea3d8eabaee4d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0171f19f315a3051af53b3e1476b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de9ca73bafaa8ffba12b5b7f58b97a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fadf304b5731e51c97f9917b747de6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0ba41cd74d1ec7e7d8d276647f19a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f055e2fc9f929c7579fc1e615357c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d26877e3e7b7b7a3506fc6f54d18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038b21d9bed47e540c17114635a2ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711af5e667934e68c550488b3beecb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b341511b7a3abdbb37da38af5ea1c84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cd5f61c7b5d8472faf8885791db51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f48e1a67ba7bf41c84f049daa6263f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbd0a8a744083c9c852125f25a447f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff72c4d1848b0d5872d6bafddd507354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b68f54dc7ea68b2307090de86790c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f7499081e67d435aa7858a148c632356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3f15a175c49d2a2cb6ba5b045dfac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10865496c0da8cf4a8fa82c02564e922358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b922661f433edd3144efb1ba5b6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bb57f76578d8bf0dab62f780edd00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dac28cf1b3528857fbedbf2c9703b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeab76aedd69bd1799c6f5f1bb9951362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e641ed059111c712a5aaa84dbbc4419363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a27f71f6eac0206b610d9b25ca26ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69df93ddef3295377dd72e117698e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7e695726fafeb3740494831c5a665366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657effd56a2f47b2d2823e243dff08ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c703ba8e2e2833f8b480c878c94e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a4cf44d2cdb839cdccd03f3516ed7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f42c4e93b5b562d71ce836d070bb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d07d79e4e10de6395c0d6bd6e3df97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef15dfcfab6d14166a73e21f9daa34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a935665fbc42c8c7ebe612199d742e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac2a8882c9f5f225118792f71f1abb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba07e3677a6b166e1b2c439c6d606c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8dca68146c2608b47e0607c836b30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d055798a939a9e3e47832fe403f54e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c15f435afc1616c685288688e6c6b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e03f0cc51725ffa89e4e45fefab1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd03e98c87cf5ae7020bd420c0d4c8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1b6dabf92e4ebd16be90b963ae9f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47ea2cf5b4d2a9290772057ac9582b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c25fe3d68521fb70297026fe23272383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30c21417c60cd53f51437a25459c9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194b667ef234e0214afc7c89b09e64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68857a45b45c0f9e2e48d2b13f5c9595386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7c8aa914384f2fa366515c3c7ac6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326eb2d6fcfd6cc7c05ba30fc5dfeca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6847a7e5c86f00d2d5d65aeed0155c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c21d2195a5a7fbc1332f04a3260d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58892a7e744db7b0003b8f3f454e050391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5018f1e6d51d9b93b7008456fc904392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac395527eaefa5e056a598dee58226d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caff6243dc6a32d2331a4be93db730394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dc6d8cc2c28663fae622c53ccf9ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d1f9b6614ccdb9053f5f2c8bebdd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105aebf6f801d2fb5811a32dd1ea8bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254f19dea52441f092fc452a46a056f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011738a1e7fb1c5e4f38b701825a9e7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07735f918819cde0c03bbfdd8753a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5012e14c48d191ceaed8b4ea73d681401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63077288f95d7514329a391c2e1feb89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7c199fe42e7a14121eb4fa23e058e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305d918ecfc70cbe47e7801f52720d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc9f433457831745cb752ac27d1b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c6c06cc6f818b64e5740c8de8c87f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a860fa4712a761629188424d7a1c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56a2231969cfbbbd4d733672ce961e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3379c03d6ed220eeb391e5394ec616409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03668d2919ddbb5174e4c33907299142410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8426b7d7ddff21cba2e5416c1d6451411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ae5472d8b864864b89b6b2c9fb5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a50cc4dc3424a69a0000cfc542831413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b7c3970de16983b60621e151d1b2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795726bec586d0bcd1dae7c6df95bd85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190bbd8591cf78c66abcc13eb8bb936416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7efde5f0735e0ef728cfbaa1beda09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b350def0cfeb58d752c9f7248d765418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78f7b10e69894b08074d12f4c91299419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b71d51410972036198800654908343420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b8a3d53d4b83775cccfd7f87421fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4834c6c816b857dd1e3975804b2796422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd18f0fbd12da8c7057980816de71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a844e049ccf9b487f996a3897f0a57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10baf35882a8a8f7ca9b50743f54283425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cad18847e1a5237339e315e0bd390f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b5d836eb4aba5e7f36797d6f2b60a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458617b4eee7d0afe7a906ddd7447b71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dcb0854a835d6648a0c9cf2513a2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5348fc5fb7bffd57e98cb251ff593430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26402f52735182d83779e79857063e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8e1484ea86d7ad864e33d994a86ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e63d176ffce6dbf6cecc6414c1e4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f3cd97e97dc81e41b7b46f5ee30bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d4484a0bf18057aade5041f9e2068435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41858267f46b3701fae8080557882e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5f8892e69c82bda23c2ac2de8cafb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a5fef154f8452f65edb79c7bb3af3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3bc1c853470d0ef80de09b864c0ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5198d5ee9ad940d5cce05d6b8d6c35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110d80f80618f9a48f126b02a08852441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c62d267dd5c252c89a3ff43741b01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcf8d46064e9f092d46097e8b69741443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd883f124c9532975c7e0df892b3149444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd6a3586efa3f8ca03102251515e8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2222a4c172a59298a2802608c9ea11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1e7cf0efe7b87a57429fe7a5409be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422df4d233924e34b088d6e52df1d8db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315cba97e3de570b94b1603fd7a77ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c91c05b59bc823a47177a3d6f2ec4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb1a4ee7c9ef148e47b6c28651999e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9850ce4b2444afe3aeee075d6b520452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b0239e7bbb627d40a79d89ce004da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba0011ef80dee5c4f2c7a50e51eb64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a60de9dc82b29c7f1883ccd8ed5d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e792a1ce9ec329df476ed9c75feb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f36d8211dfb90197afe07370f5bcdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52885174239731d49837404b20b0e7bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa207d85d4cf7b78ab86caf21c30d96b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36bec4c2bbdef0b454cb226239db4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23c5e087114a87d2f7720c9ecb7d42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b86584b785af3687d4f22939574d5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b72eae22f12ba22eda8dc696926be4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ba862d4b5e4bb891c5b8d80626990464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36365c9a9ac6ef008bc010182c32bc94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f8b034d259131efbf14f709bd5e80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3d5dea03d033e65dd32eb248aeb00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64459862ac5a4b1fea9d7ae58a72b243468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2f8d39a9bb23ef865fbf31c58e7f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdf8e59d556ca7dd43d8eca033ffb7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14914166cb1abe4f12735b9d1cc249f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2775030e44329bd189496baa5d0f58d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b6c89bd2775c3a1ddc275d2f1cab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c781b815f1e7898e75c4a07e2df31b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b88f6c940bdaa20fb2cbebaf73c33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201b95a0a8ae3d099ba1a59f57b3295476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdb54ee9de52b6d44eafe12e7f1024477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d509e6deecec76b0254b10745b496478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6134c004a4d20b9e57ba2d8d93bbda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62a9ad0afae2cb4051822221a8db77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e73e70eac340cfeeffff058aaf7499481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19dcc452c5cfcdbe2ffeae2ebd63ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b6ed696a47427a92acc418f3c0b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc0c3567d8cf35ae072c512f66935f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992abd362d7f142dc35f8c929e5c09f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231384fec69a611d072b12840020ef2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a084fa4bcc55ce71ca4ca02b10168487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfb7c8fab9ffe1c62a6f469ce4ebaa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362100c887f03e92217f305b6e11a88489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400839188f1dc7a5f7c4fb60b05c04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63d7335b56245bec7236ac9f7d3d46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980216d01630c1132de9b07080a8231f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa713be136417926990ef4a976d27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7314ae7632d92e63bfe492ee7028643494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f430068468fa1f750e77eeda197ca8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48a58383968378d968d21ef21569a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b66dfeec091cb7af35a586b069c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf2903fb4f3273200057a56d22907f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeccb7cd75e8dada15fd5863ac140ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9ce69bd44c9759e84fadc4a2903bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac178523703a1226ff682dfc61265a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013aa83a134e9f88fd0b826ebb70f71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d4abe41fc0a878d4f11e8d575ebd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d0d755d1d69761e9f1f86e0d7375c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a08b7121eb4ff698acfecd1258177b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b551c50c990ca30e44229ce3a6bc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae803c8f9123eaa20409a98e65a1452507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1a2eefd21e1af50e93cc427fffe60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1d8eeb8a2c0fe43028c7cd8f17f31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ef3cdb1e18bcb203d8d252d1673e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db6b03b0ee909836ee8b58576212bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040f8d62f825b99d672fe5ffec54ec8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5e6796a32bdbc74ac7850befc24c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae70bc1d1194c996780f137c8605f42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8ee5d91f4a433ff4d2a99d5e60d24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24f24ec23fcea6615ef6c860ef581b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a4a6e9314d983055836edf28e057b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0490cbf0f62e6babc3d4eca919b343a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f161e47037f4acbbce28a77c6d2e8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08a7ece94b5fdade3a168e970367fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231005436f093240becf1065941fb3dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58359e9e8541142c009f792db98ce8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833f47adb732b5685c8c773fbb23f8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ab1432e237eeb8ea608070a76a029524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b799a23842fa132c1d3740cba5462b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e98e80bb7e3e715dc047041311e59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b5451abae0dfebc812255d5ea79d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3803bfdb06ed1f73cf12368ed4d40bc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234653338ecf644de24c9f2dcf952fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42830370e471d890862d34d1c0d5234530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e4c5b1a5b40c52a148ec8b918ca3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3da5351bf8b83c7719008607744666532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeb75979c09b939d14b85cdf11cb88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1830f1d0ed491074acb575e3c0f0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d90770a8ad0904982762f3142d80a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b4494edf8f8930a359c87a82d2458536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415add0764ae781c84728a25956cca0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88375c397098a2a28fddbeb54dd90aa4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f72c5b42f7de36298e1a1d7a62b6ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be9c8cc80cf06dd2c18a300b6ec5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c48d137d04548a0c918925fd5af8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7200b2cfd43f4e33ff9722f3dee7697542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a3f64c693a9dedf2dfebf51f2222d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d9f3886906cac09ba50dae9f4817a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44e61012ad4173d3442a020b29bdb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3db87ee022dc5d7242d1481489401546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852b7bc6290f7f8dad229ac411f3c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1008552261d046de5e22dc4d0ec7d5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0b5aa314e7713f867016f17cd3395549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d23031140b9646fa8ef9cd3859234550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf319ba2bf591878547e59a40a80306551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d293adbaa2fbeb8885d44a74f4c1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd65f9e7710820e1d805cc484411c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24907c0ac94fbe0064900e838a188bfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504c9fbbb1c338809e4c5d6914a35aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd40ede3d2285bcc91ead306f121e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca29fc0ac56d400433376c2fcd26e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95448e52ccf1cec5be1be5937b9be99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2e3c3fd28a4ec86e58a27ed062a3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc259aff5dedba581026e88ff37bf0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01daec7da540681f8c54b0ad5fbf952561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e93f0a027e68d5656936bfaeaac617562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7682d36fecfb573c853c10535369465563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e41818a6609a58ff6a23566405091564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116fc81270e3b737fda40110748c36f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dce3b7db5609c2a2f2fddaf6f932e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed673168acd38d197b5ae99e0d4f20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f62ad5de6715478f398af5d52add568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1047bf08ba5688d33aa452afcf021569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d420c43d72f7dcddcc9683980f9dd7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c9a0bd30ad9b51e507dbcc95e9975571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0ff812777b8313fa4438efa53a4b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1d3fc82c47aba513c659ec1cbf1e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f5818dea0e6632d0e67f2f817fb40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027f988329382e1d2a23f5bec578d42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c1429086fdc611e8234317807bf8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fccc1a8ccf22ae4e1253a4b9e265c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa3b5a961c2bd75057e2bc4155ef7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af4ff738ae8cd1f9be36b7c600909e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a945e29bb9528cc5d54ca4035214c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235c49afdf5044561f20872dc9a7a00581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad061bf540be07e453ed4ee1377774582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816a30a8e981bdc7f66ad686c01f299583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08903b63fe817ac3f4a025a0cb146c59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9af6f381e5b6a93224302caf06759585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92489e7d994f50c76eedeaa392ad9218586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be8c960094cc2ba792c35fae1abc4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92de8aada90cc4ebac4b1564938a50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab09c06f3429ffc686cee0295aa2589589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c457672ed7a02fca849c850fc760fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07c83bb7ffa2a3c5992bb5e3749d34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c84ab54ac0ce749b71eb28e50942592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ebd2f762f0a3c710758b0a245fb8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600d6f3c4bb93e3a96905fb2ca01a04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fca4926db0d9f9f6669b8b3fae57f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c900e99be14724b44a4f36b97a0857596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650f3b78c189960701c5dc0c39adf06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dd39407eadd4729766c7104fd6b30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d29413ba9dffe8398d32a45b839d25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf9ae2ecfad73de823b7ad0a6c5ae6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e7edc6cdef608b86dc4899ef893c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b5ba73dc00bfa4e8c8142bd4dc892602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9682ff05a2c5c24a168f228dc27ad5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902599cec4fdac3eeb698f3e6704028604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339281441b0d5d4239e4d1c1b5664e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2838c720d980f000f5a44c9da0c7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a78a95096f0e309c649ed9e5f1c96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538035b0769ee6397ffd0718e490951608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e208beebfdee2346ca537169cefec1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5d23b199bb3d3902edbedf351776d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e8eda83c48bf2136afda943e06d42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6a9176eadfec5ea4cdb6994ebcf14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45f5b6b6a608df0a8c4fd1136e5b2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846068460e49749c437533982fd0f0df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444488b94744332eb87523941e3d02f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe4f1d8cf39df8d58447cc4eafc606616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703049b71b956eeb7cbeba041e51ee8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb176f1acdcf77ddfb53def6413020618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9f3e2436b08322a0d17aef999f1c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0a40ac692e80e83587bb192833202620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055165d61274c378334ae8cd6890869621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d012d75c3984a98907b6d41895b4e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856b846f16f39dca46fdb062b6d4bad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145cbbd555754f17d07d6af9994ac6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738a0c1d9ff6f60e84b6b219bcb067b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd35c80379dbe73df8de5fc5c63b85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a949bfed2e565270c8bbb75488ca6a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440c2580979e44e3ef9a313ba0be88f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1973ea4581324843aed917f9e35d52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89aba0470a4080b3c96085713c2ef7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad98207d220559b09b5c98dcbf8b4a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0023ce2f21a90e6fef03cb8295a8e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d37d7e0b565b1d8b1be065b237b7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a2f5e6061400855f65aa985721023634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0382addba0498f62fe4ecfecafc1d3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a4068ad46166ab97aa6881cc6243636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f13d751d72e3becb36e2b3a42974b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b75abccd81a7eec761494dd9d01a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c1905e111d9e5177e2eb0c367f72f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00d848a10ccbb17d8dbeb8226c1f4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1690664fabb89c6a16fc231614fc175641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d0c86153db71909d678650c6e907642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ea6a2bd22e983c37b8980f85c490a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e3dac5247b222e8f522ab84f8d167644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b113c4c44aeae8425202c63cc9d7345645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3289024580c4bfe37ace84457d35138646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123bc4342602f547f84c9f7e02a6149647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af33041fd5596b5d6617eb9714f328b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c3ce0e7141ab160cdf4e569ba2bf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7064b870e61eaed6ec930f219185677650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34fa221640b693e624e33772745ed9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234c3355fee390c227ecf944f84d298652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5726e4c4b2e438ff8c3eeaec5947f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b19e791f44161061d7fc7c30c18892654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab61c33db6a92f5d83901ca48bafee7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927307189042e5b44cdd4c4e58506732656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc4284ea7df1d1f9a87235b8bed04a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437edfd4e11cee453b4ff732060eca0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca99a57cb99aaad3c42e824a949cb0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71617bbf484ebb3cc19ed963b225e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd139b89fdced294df2b0bfa9c53c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a524abdb28519374607e9f51c7f4e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970112e84094a983a65efdf64f6ac147663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996dac7e941231ec6e4414ca626c914664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ad1834a022acef7c44c49dccdb48c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d74d800816b65c972002a453dd41e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1423f46042305bfaca948aea1ca845667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06e1f33849f1c15d316a7ec7fd31e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969edd1549700d41761d17c9b19779ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c771eda843c52ee9063a6b81c5ba74e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491445d884fae90ee64746b3fca42bd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a8490e66b1929955696bf4e2d42aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38441496b38e8a1e2282bcd394a62634673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585b1e840517a7e63b933974ece2b71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcc0b1cd881d680488469595e893c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e7822c9b6062e9ed8c4be8bf563d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f8e22edc96fb382d9f66efea009fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc52c9458976fe70c2c42f5a45b41b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538e8f5e96921287eed4cbd33b5df1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514b14d5b7413260cdd318777f8e847680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bb453143bfc8d80918b9b30619d5a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752141408e941cc801eddf59340cd7ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac16e84edd8681074a0132c65587a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7eb23fb8bd23ced80b90930e6c44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b08398d195ca233f2db3d8bb039d25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c69abe70a8b0c83e1664ec95c95070686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdde80231d58e14dfd31a545301c953687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d335d667f3f6519b04470428e6c88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070a73d114d1d3005cbb9d01e93f0d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cf7fa3bba07f2db988a31995789d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb8b2b8cc618132587618c04666850691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a0399848a2ad25045962ade6897ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29639fb567a7e0a3a362ddf27db1bcc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd962d11ba43c6958c094d263f2228c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111701c2bce9a1e465c705f238b8042695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcb4129accf23f7a2f155b2c5e6be8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f892a7779c24d5dd735d89dc82171697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e7f0b36826c296711bd11f81bac31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41a712d7b1c4640ecae31f815fbe98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8a93bbfbccc4fef3a2fb20be6cf71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1ee2819a1e6ef0428537887cafb84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba64fd445a6e9e7d623200ecedfba0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32687774ee5fc0e9d6ab8c9b38b293db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf21dae2c2c8bba35d836914a8d7cbc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958597ed81128ce9ce3c6b36d75a80f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ec38ea0cfef1fd9db865ac92c418f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e019c7974fef80c3bd6a4132298f0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2fa75abd7cd0af3637987885c2807708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e1a0bf2601f73ad23ce8bdc2a9d66709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5953a6a33c3a09437c862d3874611710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999866abbf625909f956fa9c587cc31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d95f03f261ddd26f32dfcc5d31af2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f22df679bc5eb5ca6988cac0dfc0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2050005a4ade483f271f8afbbface4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc271b339f20cf1c5be1949f115223e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8000fa79c969148e88469ca9b9ea58a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4675fab2144f95fb9e654b724c7f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ea2dff3c52c0730dba9440d4497e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d55080aa9a80f586616f54d448b5c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d66570924eee3dd419002293859138720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f04e5836eb41aaa406d11489d031b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98987af94d3c478e92451dd33e1742a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d96254a813d755a923f2b4b7658b27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26acbc10774d108a0a98c8519ca78ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cd1f5562ed43740003438cabc4dd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67163fb14f5772c8149a9184a8ddd9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51ded15c0561f19f0f8718cd11e79a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983b314a391caf9954f6b4b769c5e5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c973009e231d688535709379f266a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcafebd8f5ffa81ffe4bf9cbbc4cb5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30546665549f1b300ed184e0c4dd743731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a1e9f5b14f2923510e5ef0b207a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86feef83e481f2415adc0edfe9eced733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf7a14b8e47a1e16c0f933ec244cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e018abacc02eeab40f85dfb9d1ac547735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d4b43450dafea1a60ec5f9f3b78d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4bfbb27f679ab4cd636db80043773737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbaa32df4a61f68c18c06d3da4c0da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffd71ded8c092ea11debf07f32681c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941de401833788a1d4cf11de4c85990740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f37c61d3dc53460ae2854bf83c509a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ea5df6737f5c32a9dfbbe5114f541742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cf31828e8788736fa9c3d0efea21f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8e559b4a20cc3c3414f1d677fac5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02b251d08b17456a296b323596ecf2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8778f75c14b26c1d56754984d2144d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cc29794fd0ae27fd2eff56658b5b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8baa4f728642202561fc5617303031748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323b59ba3bcc441ab33d310d208568a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1f424001379bebbf52f421caecc90750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e705bd20710df3499bfebc9bc39b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecec14f8a1809fd67e63d61898a2dc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f344fb6c9fee7ab6cc44375f4d1d04f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59261b609be3402277ba1d42898fd051754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2685cdd70d8a3fd2d6f4489cd99c41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e98b2b8b4d1730f5a86202bcfd4475756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92230c62359d2756544b325bb20f4b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bdfb595073182f74f435bce8e0ff4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a368ad7911c263b60bd17f20c0400e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd75dfb5804278a4c238b55da0eb69760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045065196359296011ea2c73927d570d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548591bb72728f333d7c3d42eb4c6ee5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943942b672f978be1c3221cbe1495a9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e3243b6b356c4f96fa0d188d5c372764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05314c966f23438e8d6e94ef9debf021765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0970f466a0672af7a02d074887e6210766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02c83e94819d32dc18219f43dff16a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd45d3c8d16d405e1c9f5be7daa97768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db339ba6f55b9b511f801f50d13da2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bd193dae378c97931ca1dc059955d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca1d4216fd038fc0b5a409e2b90883771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df642c855a902d16e438cd8bc31519772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e2017f97e76b0e14f26fe22030494773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71ac8fca67bb5c16f5f8074a4f0269774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb070beac61642d15346fe93e40fdd2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75cfc27ce17c2e74ec698d64555630776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00ce960cdf363d5efdb767d9ab5214777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff07d739c181c9d7e451c545f72be30778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4328aec46a71c98809a85b95b15f63779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea82696011c110f7667044a5a1da53b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b79747d13118011d7c5252d97d1b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dc9b3a287be293d8820032197620a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f6e78af2bccea77eb30efb297c3df783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c971f818eb1bfe244ca7a30198b2eee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bdebf985817964cdfe5b7d2b7d57f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513b1685ecc70e69e28f9cb564a9b22786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903f817618f7bef0262b5c312025bce787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef5199c0b104795408685f97cf8f47788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f2d47401bc5f2d7107da34c1c50b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c9f94578da2f31f08c62741c94446790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d95a44a5ed43097fcb66e069aa46791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4415b4c4eea187dbbf72e6498264fb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049c8b8b1a4c0d1024877f17a6fa76793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccea73f7ddc874923d99bc99d82aa0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7840c865d7de1b6a5fae5c2db7ea7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70415d8df5f1f6da110f483f0e3b88a4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a968bc8dd72cb52e6c765ecb2ae8eb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f584a758b1ab21022b76f2f1afec3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed70bd39b10f970b0a8b7ba8b6035eb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8d9da5f8f5c8913e13e36d9406b98800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa5a6ca197cd98ff99361288353db4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd489be05a80832529054130c1ae7a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d5a38cf30f6b7fb4a594e38a01999803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707cd77cd290c184569be7fde2fb125804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ec11cbfeb715add5eadfd18afcdc7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538d17ef4474d54db361ce861ff3357806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3619579b154959f4d2c32b168554de807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78063fcd4aff6bd2ec7330f5b4804843808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754730634fb676a42b9273fb9965c73809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb151a28aff58dcfb8ee805e3c676810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b694ce5d5a4aa677c547e021fdbe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654471334d7c22fd7030666be20c7cb8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76417abe75733e8c510a3a67c6e65813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a768ea22bc059698cfc8019176af7e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad0b75ba4a78aca08b017aaf7ba78815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db67b994af7c2d8de5ea23e20bab5d9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61727184d5271a57a0d2c90dc45be4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d42b2044adf8cbf88258f5e30abe0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f61144dc1efac0f6d597240ad84454819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76a32723be28e7a143e63b34d3cb88820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740d69a51cad45fa83a5b1dd747d354821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af69e83edc3598c5c1d8200d441fbf4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21f132627218b7670cf43087070f3f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe532d8e0a400b48fba5d11275fca2f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23347bb38c225d910bcf43d27183c65825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113527a6a5e7c819e054e4470cf5413a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda17bcbe76839418e69c53d1f82f154827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2674f1f5c642c817fe1f636b8b537828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5790c4a5d1efa0241654e893c623f1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125555ae377fd1c99a772070e91052d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74512405931b58feb9b9e80c2c80499831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197433df2403e696cdd5fd1c80524f8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944d487437fc5a45fa2428c8035e7ab833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfde9282cb2df1f9ce9683d4a99ff0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2655ff206c424eb2bf53b5116d8fa75835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c67a0254ecc5cba9ccb3e9bd508ff0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d66a65465c50937592c91520ba624837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe82094549a88144a4f2ed28dc93f8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be5a3fa3daa7168bad7a35f03b3435839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82d1b13e5c7c78c38fe658e792c866840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e155ad13e44a50a88148c8ebfd68f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f04fce58f1356c99900062696313842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046214f54785795525a80e552425646843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638506f70bd4a75b7dbeacb1664eecd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41befc62938de9fa2c62fd51c60e9ace2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4d458fc057e9cccddc5a9a86f170c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f55bbfd161d3778c381f50f55e9a9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87eff304cfd838266a1430e56d19985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ae59d9d44b0cf8e6019b4072ad2bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720e5f3b59e00c0598f467af89b95877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d41168d8961e5f1126ca4aae4352f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbf536d726a9ea020500bb20d47be69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a58d8ffb6607283a69c7be32700c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6a74463904eb6541a482ac2266d1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa207c85059c2a95638e27f9e46dd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745382125e74d6b3dd82883d3b15334f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146baed8cd2b9c17c683dcd6a63641114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f692851784c8d9617834bb60e7a6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f2bef52094af03a1b6d25e1b16da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12ea124e6c7fb2edc1d7c278ecde1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929ee083db930b1954ee9f43c2df31b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872659181f9c81e695173f0c1bca95919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414daa8b9bc3c1f341acafb9a593478820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395410a060f28d50467f0913c0b6d8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76850b346f77cfec4ff7643c4221d2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffddb7ad55fa9d8a448cbe0e1d3efb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432d1585f1ac9337141a53c1e46d6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75e6e8906de50feb3e12c0cc0eef1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f852e0cc05b85d1ea0f8a05f596b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179f379619d9330f79b6febdd05f03127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222caf8a882997f239d2be40ebd19e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25266137e19d9e67600213dd68e51e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd3ac957386f5c28fa7e30afc810ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872d876f50127523cdde7e216bd8cd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355d59bd9c28f4d00cb113bf328990632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aa4891754083c7bda74b325509e6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402f81f49fbb2f67b441a3d03c6502134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151302df969e6295d63fcce2925a851935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9242e8e8c8c47a8e050edae4f17a52c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafcae21d68301e5e5462946877b68937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ce0025d8336aa16266c1b2d7a7a5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b187f87bf057c11a2a291afccd65a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc20d0130b84cfecbe95d07c70a8a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00a3fc5143c7edd6815be3d8e4f5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7d170e3ecb57704e028ab71f432bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916c3c60ecc76915f8536985241bb9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db966e6ad7c9981dd28800240fa9142244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eaf9ccfcc3a69bcaed5a1cd31ca2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480ce60f70944f1d3e549395b63627146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297e476b3dbe02033c6aa1d25a4c90f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89bb40e0479765f998b83b17e5caf448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f7471bbc4e73321a445605713921949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d6508b5cc9943c52a04663be50aa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db148eceb3c6b25b9be2b27ec1fee651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fd023feddf3ae6cfbe65f57b618f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfe693b3eef6b33c8bc1fca4dbcbba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b7ed04e7445b2d36aa4ecd6e9aa5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b63ba0b7e0b0909a5e1ce1a8a8e56555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c30c28e73745a7c8bdeeb6fb93714756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee847e652a7e4487693af41302e0dd8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0daf787d78fb81d299d0911c5ac0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a13f42f0c9f10882fd9c78542249059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d0f7a28f4dd9945bab10b018e53ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7763e5257854ba046d52124ac0c70361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f114ff7e01a90ee47b93f3ca41ef662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9f873760e221a349a9a30939b99363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea83c24f74cfccce55cf65fa4806a2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544727209cbe52e28553ce0dba6285f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b413e072c1622a3d586b58dd1758c3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c35fd8b4f28367370ee18859eb978767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9e9722af655268af3b7b7a143ba5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4fe13298a1ce18b9307590e437eb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31447c8a83af76a7cb57f8823ff104f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c7d34b7ee9ce8320ba3ad9141142371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9767e581a34d66421fbda244ca88bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952908a16d04e32f25bcb5759dfe381273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18246eb4c7487fc7539a0e5fb7c7db974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaff0edbac69331f12343dd2bb67d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e818b3fd3d5c2382858db8862992a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c358f65045b7368139d197829402a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1befc3168a8b680ae76e8c9937e31478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc90bdbe802fc4d543e9f2db4cbf0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c06a2ad5073a91949bcadb5fbb66a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec43425c3212167c236ec3209f9e4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc865a3f5ffb23015fb57d973d3a5b4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b95e8a27f8f2481cfba2f9aa71daf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69821f027687aa1b095aabe3cd675a4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80680095b70cdf6603a198c07b6021ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a1fbf559a813d1588dacf784c253b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797d951af97cc3bc4ce668f42f0decb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552cc332a9545e2b6ac6e8dbd44a3b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd619b3a8fe9bf68169d6ef4b240eb589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3a7f984391b916919d6971e991af490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f7c632ddce505859c4388453aefe191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5574d2e9aa3ba03e472ecd4f3ec0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3c325db89a005343c46ab72af8df893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067c05efecdb4519ce7da2a517da5fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e229267950a16ebcc69e2414807085395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6a6fabdc8be7116cb55b420f3c0d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40a83d886eab4d8d76f0438c616bfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c752c5075ecc3e0477ea0bbe434a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb9e95bc190b6d9e7980e0f448b32f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3510bb5c667ba49e80f6db1533b943f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd395e32806f70fde9445dfb7f4fcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67bf845d924fc3e52ca035708d3342102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aa43c4d45dc0d967b8ccf63ee05e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe07e317bb128ce211ab519f5b1320104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3b67ac32a6758351727dd33a38d57105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9c336b122e6b4ad2b38194613b695106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab559380d8c3b53d2a5bd465d9edc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea59148e1ce1a9454ba10a37f88aade108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b204dd99334ea14ec2e9071ea10a2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56246bbe5975702974dcf4a29bf403110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b589f7bbf2bd7aed9d1979a045f4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a783b457c08f1e54c6d8533046a1c28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd47b2ae643e3a0f52edf7409c2d10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76bee5a9d892b539f4db4717ab6831114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3c291f3171b426666b78838abccc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1805a0eb15aefd1f512e30084640d42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429416545eab39103e5e6feb2923703117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a9bedb67c339d9ba2387fe21a67f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c62b9da57ec2cc6266bfba43734c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea96c0b315fed42ee1b97a738e5653120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c33f492377b8c6ea1f7aca2972014121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a1f15854fac0a9bee4b6fb428a62c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734e97d19f81fe37f45c45c0d442dd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad72aa51bee46c2caf71dd29e66afa8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b14e5a416ab0fe7735bb5e04ad57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423807e557abda73ca639cc83d2ecdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bcfd8d9897c0ccc2b99fb662dc173127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a46993564d06bceec82f3faeaa75fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ce618d1d4b006f65476dad02c1ceb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20a112c523e084a5c775003fe02a14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87a4c4d744de8efdd4e9eb5f159e40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb99fc3ed39a3a22bb30bf848fb433a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd200a0ea514be4999964de275c0e12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215453aced946662250a5a1b27ca90d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464f5345ef078596b38921444cf44a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f710c05d62b72f2e622aef0bdb69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563c8e5c331de3324cc6fc51be87f01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131185c9004e53605de36b9bcf0518b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e231a5fd622c3701ded8f0d138ac0b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acc7cf48057b280d4b10b16e5bc632140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a29c695da9837e35fc810c35404a07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf08621bb73f11406bc1a4936cea0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfacd7efb66635888b8d43e146cf31f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3719260b5c3f50827aca7245cb9bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f027dd6f662e1ffa438a1ab47b2b71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b6e4436ccf4483d6449775250bc9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96945d8978f43837960b5463a42fda4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b685155f04b6dd43957632647ce15c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392735c84d587ab92813228b47f86c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f864e0808b634de91a2ea0938e289c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b2e692e265a86de55fd52c53863dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc6ee240c3547af2576269a7ba39f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b82c9d1c14b77649151a014729514b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16fe9c30a16ede18cca58de633dab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475d35e411c3b8481a109caf97bd0bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca7ac8601d7cc3deac757291ada4be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fba065be966704e338e89df398482157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177ce1554b95b97d95a51ea218bc707158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956006179dffc86ac1527b06794a4092159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820781d7957eb77bc3993c687894d55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b949f22e6f0d6e406017f72f07a01e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c896cb7dcce9802a0edc35683af17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e252faeca8a53782aa73dc31ced07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e870d64787413cb6d0955b55199f70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d968273080adbee4da7e60a8a06d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ffd737c305d34f9a2773c1dac6106166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf96d1661bae50114e68973278bcbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76638fd0d88a6dea425446495e2d16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5431c982b0be84172648fe8acb0ca2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2bd30d164a0405762a8810644efe3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f0083828937952dff43b2bf11cb12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c79df56a9c0026662424a6268621a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0f428cd4d18b784d842c61ae907fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed0172af319c379e0ba6590e6ab56e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852882645ba64a4b4a7471f156fba4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7ccfdb80362e23eb479d1fc8383a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f41f935ad5c88a558e4d2035af4362177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb7c380d31dd7037aaa45046b301ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cecdc7d86e613e193f23964cc4bf2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464d08f82b6ba91353683e437d554e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c89fca54d6f3ed299e9465e889a20b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cffe82f209b464930df6ea710f797182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6939194ceaead62f720eabcdc11982183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc83d19ed3a595444ea974d94fbad6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91303af9c36626e052938e076edf4595185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c7a337810b2a6befb787893ba8e14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e70a554c7c7c18abdb138864b9ea9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623045a9cc1a0604ad979d95c769edd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fbedea27bede48f001252fa20458b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83d17f655aac88c4a1280010889318190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e57526c08bec87d729cf79bc4332a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec9b6712ecaf34d11aa3db91acaa0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4e7f546de7e1b66e2e469441c67e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c548ef563dfbb1f2bcbbcb8ebf37d1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b1e37157e8ab8d5f0e858651bf8fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243a06729dcf493184a94b0bad9b48e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b087c71ae661fcc2d986a3724d4d04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01c316aa960c2770977e674a908ad8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f0a3067fa0ed1d646af1ab2df66e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde4ee5798316ed5445c1622a436a4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a20258fdc2f819802581ad9f86994201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07780f767403176cda22f3d59e6265a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa7476338941ffa5b2f438691636aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f301fdb5b7aaca8921e628f5515e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7188e49f08de8f83821454f19fb75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639db72a32b9a74eddbf13785d723b4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9396c8faf320b242f19da46202a08df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c4029dee2b5bd31d87de4f19bf18e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466890dc9169e896d7498f1caf3bbfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbba95bac8c2180a9d795ba94e67b56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c62b3abeb7a193fc01d5fb563efd3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd039a10892b95c76c8a036e957fb95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d006eda89f0a4495808f436e404ee3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d08a04b57b7f06d1d55ae3165ca0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91f5dc654ec032fbe49021e38ad1ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cef85dd94e728082d57df05ed0c785216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f89cb2c0f66a54966288ca0ea25d6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe406859ed08791431e8a46b682ebb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b14671074afd09c134861e9167a15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d5aa44f08c8a464f9d8b4e3636f7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e9d3abedf906a793160a6b027cdc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069f066ec1adc1ef48432871644dec0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a553d770a65bb93817bebbe0ca11b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c9531745bbc8a11440ddd02cd8b79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac2fd3bec9525c817d1d5ba938b47b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ebaf0401da96ab7254a4e5ea77d91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1cbdbe2104a441726c130f60128e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb68bc202956aff19323e83545c10f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c06ff96bd55d5fd11d65b8503f9a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1842d3d696128f09dab4d89c45e6d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab8449cd2cceeb894cfea74875b764231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b9cd0acaae3805ce36808e501da6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07571d198f604b02fd889f86722f62d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407babfd3078669fc9b568e903d2861f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bfba51d033294c6cd75e65b9eb68c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072232f4f1b07ed37cb66b8cd5294444236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90737dc60a75de38e9f23d9e76a819237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae121e71df0771f80ef2a192bc78ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be49e7cf855b8e74f6e5b3e0aeded239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac40d93927298f94d420b1a7232daa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c88826907f07f4f5e29586344c98d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a35c04f4a631cb466e7238e26059b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad1fa486de682dc58c478a4f15a31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f89da45b875223bb2c44746d716b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8413823943e8d874a535b1bd6d9a8dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766aeeed11d122c23804b6dc8be9cc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46794e25ce9b89f3d6cc4b0f74043df2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850edfa1d65262f8c9ddbe2d41e62dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee4bfa37bfdebab820aea35ab73ba0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974f964ad83a16d9bdf0fa4e2b5ea3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2ddb09caa33f31c68bc761d058844251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1321fbf61f7fa225b2c88ce7efc1be1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4641485ec13feb4f338b9b2d9e3c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1f1f2ef502e04e586d3c9d2576536254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c389969f0e9523742b25c4ba7702f37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d481b396e646359f989b41de75f0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b732d23e36dc052c35cb0255868ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3c997e2df8c5608e04de20f516870258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6256705274caba060314a28d1ac278259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dced2ee67c520859eeb5f6ff5f755a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335f5c8fb00958f77ccb2cf84ba333b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8c48353c792d7942d1e23dfd39409262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aab3ce6cf3b44e193ef717951091e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d01d39b539454d70078a4f6a0f4ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9393875a722228aac5190e93b16b08d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486fa99ee9ac8710dac3cda7650cf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eec26424e82512108d5205a56bd86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2190bcd11c80957a69977807bf3370f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31495943946e08b995f98f3092c53c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e183ad86280070f735f4922196d599270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28379dd45a006c673fed879aefd8955d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439072d171483f3e3699252b733be5f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dcd8e80a879d4dcdee8bcb0b12283273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277317c1cb41babb76d05e5f6ed3c65e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cf6893a37c7068ed1ccf3aec6e1cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42387c48966aa14c819f9ca6874e1db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b869b1d99d40afa965959704dcf941e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c7c9a8edf899cc3db1dc36ea7733e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ababfd0d94bfa356dd3c234cf02d10a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8285a4683955a76c6601d47dc7ba1ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd38299859b14d548574c63f5555fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53788600804e555162d82015350f778b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3592937e2538ba06738a98a23a0f78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b4858d9db0dfbca9aa0e2e6aead95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92f7a3e353b00f9871d0f1687ffa12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64454079bfff960e543311a84ba5939e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab152347ae80f699706485eed047fd0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c207f2865705332a6dbf4567ff5e72f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26e37fe5839ddc8f960d8b7ccf4ab4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19c6c94615a0d1af78c0a79a2cf052290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b65ad7e7fd688ae5dd1045fa8be17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc12ee242ab2ac7a50c999bff8452c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2dd44aaf2f7d4fdbb1aed9e3c1941293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe421b8f13a989b25a5bad53b43bc79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd986e9a9f748f6b17bcc4e923cd324295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c16ae26b21cd308330358fcfd961b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea15184ca16caef2bf03b43160adec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27027771085d56e5eb1c3cb1f529cd59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c668ac677a93dd0ad9fed1d5bf354e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda5604ab4d6df0751ba74e297287ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c176255eb9af50a7324235dd77c94f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a444746d809d63c2cbae7b1919bcd15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b760cc60d155d3942af04ac12be55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ea644b8bbafb1b6d58ea30476d9aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be2430eeebb8532432f88c5fb8acc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501cf88cdf63fc77f5897c0aa6efd84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075b2d067a954b41b423a46eb2f86d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5a1075b081302664a9b348be1dde9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d84a12eeabf345f2a9b6a56340bfa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f543664464eef797dd8dad27f049a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2870a5bb1ab5a799d1fa327aadd2036311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524148d2994e98e9fc607244dd00d2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede22eb24b385e1f66c05f547dd708dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afcd674e52ad55e2d59b3229ce397d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a644fddb2b78ea1a097b90dffeac1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf67e0fc0fad81c27c3b08773f57166316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73170e53146e5684a9f9e14c6633bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead744ff5cc7a3f4183e4d9067b91d79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20a77aefaeebbbfab1b7b729bdf0ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b63221d6b353d45ccde6df135f10c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8720b7cd47b48ad71e7efb5c5e0a64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94122a35831ae9fbf29399ba95ec6f5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f2d57fc53e4e8df80ca9279745e88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4bbb848e92a920fd8df893ffa4f90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d6455b8b7542359e215be6de5ab14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc42f3f51d6a0cb36aa05330741e65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999db3a73fda880f6b6d03eefd47aa28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077aa5c74acff67ed860de40fedaaf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6f9677fded2102a3a8d98b99e95a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070fdb62c2793ecb545dc3c5ae80b4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949879d830cbcbe9b604811926ee59b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cca271b8317d50c6c5dfd9d9590438332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed084aecf8191a8b30375c2f5199521333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6881fc9f4ca6c5a9f73248c420006a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9fb4802a775d487020faae7b4d7b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d343ebf022c13903ec2d022e10e21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffe79eeb1541515f5288860c525f92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5640a5c3004be504ef508d9b12256c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d976c897b68e55e5bb7c963df1d91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb94e937931e7d369c16b9db35b94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d490162621843b228a22f42f19386341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60d68a23137daca5186de6dd20488f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f6f317c327d88df0fd1a440f758a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc49534a8d9ca9069e2736c9ffe241344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb8a48e05c5090b0a7e7c37ab37102345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56102e11fb863f3d5377add5952ce53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2db89b0c7af458d56d70e8e47d1a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4404e3b97f8e5ca97bc3ecde1ae8a23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada18070359e1971d16bdbb89aa8f94d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e89b3684f709a774838e8078c026d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e933def9a73d11ca05a47c90bf973a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6148ed29fd6f68e7d286ebba8e1b87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3b717cfbe1c6604d93e2f3b94ca99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb767d7377c148e325f36a2eb65910354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26eae9adbc6eedc5aa1faffd1ec5a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f08eab58043b22fdc9a2e26643c76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc266854658b6e9d0c5c6e2808e667d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d32eb240e2e6e5c8b8f57e8c1600358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bdf6b3a120545ff87797235fc0ada359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523826ccf4324a1405a6bb35a7d1a18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169f06284334c96e0938dd3e5f70857361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a063e0c2a9d1440c36a1be6f5b280c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a21d018af1723f775f8d8c4707cec6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8deb0217751775d524ff3ee32c0a5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c890e43c2cfef867b8d9e3371d8e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d672c23fa8e29eb7beb389aae867fc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc84b4f714994fbf2fdfd76a86762a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbf96879f08266a13b06ac66cf3df1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdd0f7f2b63e56c2d0fd814952730a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91957f4ae52a90222e0bf0d87335401370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789eeb6a161e624ef3cf31e1dfaa83d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9d547afe625858c59eeef9dae5840372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed73314c8cbfbb9c2bb64aee0212ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700fc912bf8cd9bd36b491e5a763e52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adb234e2cccbc74e0eec68442d189e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715346c4f4a9b5bdc2b05ba7295fd77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722e553d1eebb100bb9e13c0104bbe3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b4af965a6bb762394092111ab09ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857da4299553b79003ce74c3670a6b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e6eeb4e98a22ceb41ac057086e8e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893f15f00628ae22625ca3f9b4555e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c452df243c23a4e29149b8a0cab1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a0c9025a9f7eb3b2040d0e7075de4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9fa6ecab55e3e883c9caaec38ad01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db69cb2d3046472ac707c5592dcb9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6727446f238582eee1aaf45be98452386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0f927efa434b18b65d734275bf7ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437af13e11a39ce99fbc3ba7e0b8c00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff81cbea6bd47ab2346a7118633ba27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b140fa86f723cd8dc82eece0e0250cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb9af541455826594fbff28eff7a05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1034c29f1a420687b2bf2c1025d484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b433ea4ae0d2e197e1a52b67027782393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fef97e20a7429509b208fd3e94a988394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7712659263ee62ebf2c6be1f42fb4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c525296dd784404936c38a3bfd682396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b40ebd2b5352809a55b6df3d2ae99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a151d6d5baf9e9a4565c7ca0c0da633398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dffc6fc93009aa1d8813807b6a01c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574e3fbaf04e050c658b3feadbcd57e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fe53b8a74ae92c79686cd80796a10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d8f087513eaddd5467443977d66b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556f9e583731e9e49f4de357a8e934b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b15ca75c60c88a3eabd0f71e83fcc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a1081cd058933a52e8a2e4b135b41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fc025b54356bfe0a8000bdaf6f32e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52307b05206a74df4c05f2c48ee8212407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da109e1f63c6e720618ed44cd51c3801408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c36bfaee9b587506c72d5567feb62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4740a9f0f04781288196091eac61bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e6509200f160c0153ec6beb46de1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce4613109de80db116c283792263e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62189b7dedaa6940f3b71bfb9903a411413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7e809d6d33651c25263f71f446a48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83ad19486f1b0ce72e2012b85ed54f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6562c327194343ec1229d0fe26b4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c5d226b7220952daaf437883d5a0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819048784c6a503fb3abf756177384f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59482509b74488cd723dcb9ae71a742419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec5af97af9c10d995fd5437807833a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1691de417b8a1832a061b5c5e2133e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083be6d44bb3de5fe350ae49e356ea6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185478e70a55f67576dee88c9d708a37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7b115aed723eb2c7f660c2a7c908a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4d4fa50ec7833b9450c89fe114b60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544e717d4b1c11748a20f0a87651bcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d992827045a26800ca007b438d32c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bd9e1613b3f5e6fa30d7aa0d77219428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b10f84eefd2c43e18d9db99af1c1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa2d3049b5c98a52e4b337d246ef85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933505045a8cad06ee302babc9cb91cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6de8bdbcb30d7ba5e07cb8a8452e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d6d4b20b6fb04402062b0cb30721a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fb0b64a2d23fa0cc15d5faafffe2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d54e1a76cdd3b00329e2283da22650435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f5b1c987655cb6085ea8357cace6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8d43243d0fea50a48ce9420f43aba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ca8187b24b5237863599adee5e93d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c29e23606afe2eca321c0d3eca4736439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e74ec569937939d03622e7652e6217440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840e479306b926343891a8cf2a316db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de2c6c2bc482a0f00141cd0b5b3330442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fbd94173eb120b36d5cdfab20e121443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab530d88c602a5c79ccacdb0a1dfdec1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23334d10b634d16c0766083781ff040a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d62bdade063efbe53b2546858522c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea5ff2c65b009f28afe7a514fdbe29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6ad6e4c9eae4b9e9767cea66760f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ff36f1e0f435f123f0704db1ea19b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e46e4cd366816f932b182139007419450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edee25526ab70986a60790a81bda14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fbc95efc5e89653fa9a21ce809b31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7a3630090628e900f41875dc2dd3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c201a225a37b83e927eaf6a099d0f38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb919ab32d917eef9838282bec2315f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f044e0bf8fa3362ec923ba35de930ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a12bf34022bb8994084119660eff8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d1e72453a8f7073a2fc7a21da315458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd7eaec3332cd92047c3270c0fde56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1efb438217aea070d1ea202db6b88b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb389fc93ca7946e8111b03297a239b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e5293b9c2bbf8130012604db45201462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243cd9ffbf71fbe5b15bc38b311c614463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5ea1130be421f0c0a7a10297bbe17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a19beb129caf8a2effddfed9b365a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839efbac9ce53bf8c85f2b899c84b397466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48a4f29e222e23f7d4c46b4c09edfd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fedd82e44a990be6ccb37c3fda92dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70568a22309f921439a00faeb371799469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1803e050b80bbbf4f4de06f9cb35a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a7e288baed140b55336be647a8fc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b36d5395fa949955005d926a50b89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc94d1892afde4ffe23030284af6fd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d241ec8f7c029da2832e236f0228546474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433617865b28975bf526a4320266c3fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e20b3160f4685cb68381af3151d3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ffec22f08f3ef6d262b902af70806477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312702665ed034ba4ee0d9cc68d24201478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8dec720ddee3cdeb42f5649ad0e6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc89c4477d73f0f110cb756d92e45f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07983ec15e8631f50ee607239b1956b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc3d6d0f455ce174549d2b8e4b423e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c7a1c3dd6d2fc9cfac75abcbd910a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b112e86206dfe5ccd11e1454d466a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b43e86f09169ed0e9b7535daf8f2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a28b27e1eb6ec64c59e21b42db721486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1abaf95649766aff06ba0163622397487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a9b600b60b5a337c26ae125acee94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb4319f87e10e81fcd4319bea91ee8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce285dcad043ca96e80b1ef9748cb8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2271a642ded191d18492aec93b4e3cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4cf6bc9aff9b61223e12cd255a337492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbdbf1f9553f943bd9a4d30596f50d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fd590a0df6ebd4aa35d0c01271b39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cccbc4ba0fbd2446a462297c09afa0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0467c65aa890a679bffa2d1a670c1b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4914b1b18d17b88de05dc8c49b360497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0871676a41e4dea19090985a6dd85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e02dcef54d97f7d96a3bda3618cc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf0a1bdfe46b6547dfc7c4ab27efa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1164b7b6178ba094414238b55ec22c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8aebec18207e6537e009d10450e60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da162b5216d552f75e7a39cc06393f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df415b3d6110dd56a9b3d4b9e20729504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66447ee3dee5fe619cce0cc6787efc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c34263670ef647ad7495202a4a258506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4ddf1b3025338d0df18b5db00fa01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea99221bc877d96de20fdafcc6fa2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e178c3f42177370d5a10f998a47277509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84986ed2c572d1d09dc43a8e06ce10c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f71c0f1a99f288781ae861934445ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4949adb67da7ca69da6e7e0c4d8c40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11939e9262ab28a0d5e6b1b8cd2e08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c170453f5c2fd185abcf72b1b8b724514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2458ab122e52e40f0f2b75e2ecbf57b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6359a1039edc001c06ea13020a711516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d574ce0e81df667d130652db6594517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c657189f3576b94358eabe52c2d97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438868c5d373aa10be23b0dedff7c512519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bdf5bf0e3940ec67c3ffa3aef9396520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac25b1c66958bb16492784ba53254e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed638aaea3c8b8d35c8eabd07b1edb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b162c061c064182f3bcfbf03716c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f015058559506c6cc0596b9eba66d1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71217d1cf6e29ab62834bf3f561a61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6b51ec1654f09e99abdd04fdb7fef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab7179da4bca2961dc68a5ca4ebe84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4037994f265b0f876ac68253a5d92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c1932ed6bdb3bcc094465863eb963529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52857a1ff82d3e3e94228f4b506344f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b06b16d6ab84df8a1a1b196e8c918d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d82af30e85fce4c3382dd7f7359cbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceacc6ccf55f8cc895beb5c0802a35c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c46264c16a4edd6cd17984d4d45f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29eced98f7f3515f7cd010eb5b99bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9c0648a7c222e47d4633fe7e4d340536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e2b75e0f66f26c17455db4ebadb8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ddc033bd6304dbecf70035766d225538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2eaf311aa2067fee8976178698cc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00185c7e6f33a3468841f4c90864ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4218b6277042c8f628957ba42af443541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab8b760c0b044c6cbaeb9d8d67da24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecf7e91b948ba739882caa54012327543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fcb11347e82fdd1e9d2fe34ac4035544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67165f40885f8c980969be286e3725545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430bbed85b45562037dae5d78adb292546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d60eca919534f2bc08ef6a3e3bc717547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf40d7f760af9d002c4b4c7fde8332c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1668c0c09b3578afdf7a5400c0ae50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979a50a365a3b572acc61844db3c340550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03193bbd42ecdb13e2c2f48a6848e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824514841c4ab330002aa9b846099f1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebe4488ac5917c4f05324476b5cb1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae39c26e032e139494e705e0b412d5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ae74ec3c7103840dee30084bd2c2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba179b55175c7a32fbf14b3bf83ef9cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7530fc9b80067dcb8e7b38e72c0ec2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fa5ecf426b2fe4924ea83e77a4290558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229efd397528df58d92f5a20a2fe755e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b6a3dfbddd4be1d29a3e84589fec1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab89e52fb65f78f07885629e8afb38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c34b08b7a7b941b14d78b45c79ff6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a054c3fe5898a8a3b59c263476f58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd075c8078ef77c344da611d63bb6ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a8fbf0d22d5976392b680a8a2b7d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4e31a7f299faaca7350f35bf7bf9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b06d418ca243f16bdeaaec73ba7b50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bd7c48202c8b6a12c7d096bd88f0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8158ab406f9ae6befaa47789e44d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac5398d34d897d94e86b16b1ba2d9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61d49e4cd7b385e18841317bdbad19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84603423724e74133cf192224f99c65a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a7afc8b5e648d6eac238eaa3d018573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9e6814d35c8182ee10c48523deac9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cd6ad1bfb52f4213cb3651336b0ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6d9eda4dad5956d3b2bee336681cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b6bb31f6539cb31696c593a5f2b57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b365f6e2fb282b3c175539a47eb14dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae972881b2918454de93194360e5d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc631f93f7f7f929ea92782c83c3981580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03cef55cf0dc84f0b91378a116bab4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766c42c46a85687d725255b02fb169d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894116a4ffbf8404b11cff948b314ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b969b0cc9ddaabdb67051b087da2a13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5944f145b01ac5a28fec95259453d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008ff2a14cffa4d0a41b3836bd0765c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc799ea91ceb43350f52282f31ea5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc866357cfe3fc03c44ea835f6dd98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220a6a32f8ccfcf06f120edffcb7e7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37aab5afb5e37f46f7215958e5d7ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5abf6853eb6d2a087871fc21534eed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe30628f71d8e34cf60dc1491db34f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc787f70287e326dbb753104aacdb8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f768ebadfb9b3e11da89f5cf7a59a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f61b9cce2c7ec8093c31cbdfd1f6bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86290b1f431dba7c3c5605be0383cc50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3875fa50a8dfb4e2eee70ecbbf8ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a7425548c30a19e89b9ac024363f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b19a08a89023206918e114b769bc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae174ae4f6d2c37f7d2c5e809b32af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707be08cb78b120fb0c7016c4e3ed9ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aea4b32f50288e1760ec8fe53afbcd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e601eee822a01a5e56a83ab37cddec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644c6fd3e10ff7b823ed6726a072e4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c108c69ad3b2121f3959ae9c67f04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648c64903c946de9f51b2e5c328ca47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6ad105bc22b73b9eb981bf38a4d07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed668411e06228774478241f5fa06b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc8b8539dd31e2d0255cf06210db9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db1d83e3518c01e893af22c44b4f47610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3d187fbf4c7c9fcded1e6574cd5ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67d281a28279bc751af7f15d89aab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c778eb2050af547ac4720a67f2657c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23ebcfd10e6d4d597f41d5fba77c33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f2ae7f5a2a39a7421a29606933b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3274b812e696a4411f013492a2bce5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af763cbb15351d57f21329f8069696bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f488f57a04d7275311e9e7fa08e3ee2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109490a2f86f0d6e51456af7fe3a0a3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f68c797f35036796e337c130c237d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72c5697bf370223a6de3f72a694e8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35758acd9648fa562041bd26213582f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff47d2a73f9b0b6b6be2f6e2d3280d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca30222338ef626769beade8fb73eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d13c20e399952a52a29c127deb0bdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf48c5a8039c7aaef3693660a600210626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835fbd75e19e45ee70174e329b450e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f3120c4c01b6832caf998ea49fc1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8afe8840ff25b5c5d98f1dd689e024629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbe755ae88935d20007531093dc8e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df18ea900053c9f89785629c4b567f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1601064d269a7803c2caa4e9ba6c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b142075db8fd761e8054e0495702ef9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0319a8c69391f45043c7c45623db23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df794c9d7f8be95bd0a28863a6e53359635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07281412c74f7e6a6292978545b6c8d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fad0451a61a3632e77749d8d8d0f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e731116b6d94c1a75497a956f2a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f0b405c8ac051e2e4f4a1c5d1fab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdbb52e8f65bd100df04fcbf3e3e4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93845c09923e91346027ede44ccd81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44149aa39c10bbad87ad7473e6c17a7d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5cc9e8035fd0000bd1db1be3a01a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c43498baf6fc34a4e4f211be9f80a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60673ebdcb2028ad35feafefbcc7fec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfee65b9987334f47e14ad6bce1dfab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fda193e68d51a2c792d9e4732b08b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3100b0c1133c97f94f15f3a6be7788648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa50617cef320d87451a1befe487cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cdf49ca4b4dcbf8c120e9089596e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce7d9475c1740a873e026f02be663b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60420ec99918404a28936ab06cb3d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478b3dcc9feca891c0d9022c9693f95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e806ce4bcc94a1a8a082e389cd390cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e975cc7c0ed8a3e21156c428afa6b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68936af75142d153e540d24bc584b0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c466520ba681fd935ee421a76f5b145657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300d9162a130a3787134fe3bc512aec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc693943241cf4ff658043295dfcdce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df996c0098ddf8a2f344bd880d774f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039ff57b909a5fbdfa063eea0f57c4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c507cf9ca63f871c08aebe7659ca7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f03c4d1551d222835bfc6bc6e2b64a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fc1e16149fb6867e81d1125dfe5da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1647c4fd75513828f1f2f32f16fbd8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa23328a70348ced9324cb8fc8c3348666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624b611834c527167495dbfead69a51667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021e84de7697e88b3540a881064a3c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5363e4087a3592aa73389e32aa8a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fd060b30ca2e57b82fe9f7ce25232670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ff43d7c2da68893f65059c3a2512671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4914b7e6bcb65e204a2112c3cf9a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a761e9b8fbf88584db6c13e62461e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae048c7376ceaa610e0a79c8fc68fa2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e63ac9f5c5ae414462f230c6f67d02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb945f8a376ce5ffd47ff35b39339a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f688abb91d9af4b28e8b00a5ff780e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53679007306dd293dc3a30b44bf12501678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b076cbf3228e524af39dbb69ca40573679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daa034b600846b7337330ae982a59a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd9b11e7d5ebd544620c25f40a7c58681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1282b35b8e63c789af24444cea1c38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2da4e96e9936614e5de069622ab18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224c9a12ef8116e43f11717993bff88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d5003e6f878cbe205e344196a3d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cb18f821b547ef6d0ec10339febd9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9899115e65c8d0d7ef11900aa48d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea8ef50c0e4ad729bd8ab8d741a7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6edaf237464a2d1f36f3ae2e9eb840689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efafce70210b9df0ada126a5de18b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ba908469a6b3686aa7b1c239065c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7105b8b45f46da9b4da89bde0e664692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444b2326ccbf795b94b6aa4c8bd7683693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7072bea530eca9799b8c58bfcaccf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410afb949ebd7a569b8d3c741210236695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13981ab750c8c3bf1d972919b670fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985c2e32c7d727b1cf8990196a5f00f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2d16fb87048cab56dec4eb0aead95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e1fea8e56b8d43d17d4a783280ab3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51ae4bb2452e13a2b679c9165c4f83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f329db8844ad403528f80d639025d76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0602bd588eb0ea81d912817a154228702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d899413257343d1723db8f29b31464703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382897b814c380d3f8e680f1139d9de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0886fb45016c354c1079a91006be8c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caede9dc30a19c6a982a4c8a815a25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a9de4d2c74251fca1cafe9d558407707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8125cdcb6bfa8cdb071c08524e378708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04530eee9e1f9bfc286a59d5801dda01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa817b98f0b48024e5d37ee22c34bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee3f93c8f52984b76029032092ba4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837ab9a51e2422a8418ead5dc1a76d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67132aad6e56f77bfbca194378ad8e8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38915cb85a668a2956cd466d27a39f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8869ee6e586711907c3e7e3171d7d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ce839e176b1d115cd630cdf897811716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8af9d192462e4ed0f5fd2bd2ee6ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf110eb652c1afd5d520f683025c91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ccbb273cde6360b55ab8af50dae83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b06984b7c68f334453494ab9bc59f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68928cdf00a6ff7aeda25e32b306cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e17a3c306464c49388e439e93247a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519e53b9176d9994b6fb8a59aa03d58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1940eeabc2d7152706f207904e507f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962be08c9017734a6c1875164f79541725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c989ad7e7e74754a56cefc4f2f2b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f70204d1de9a81899b81756a525f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161248333f6b821fef835ea755854b04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8949a2b7774e5d335c536193527e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0b6c015fe8f69b629a42b73b2d3b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740da07d6ca11159ed338e5a220b575731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a1adb9ef2f84f8779a695201270a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5201eb5eb94337552ea2c381a2faa39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6856ee8e21caf60c02316828eef18c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafea010cd91d82420cf05dcb11e9916735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87f8ccd5993cae2513cc36182a8ff1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00fba9b2d74323fbf03d6f9a36c7b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76daa4483134bbd98d8de338d5196da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4b71709dda3d181c92eeae109d150739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee63bbf9c44699362f372b2dc7a99bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5767f71a744a849556c79467732c97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaf77540d14778b88b6d48f18b516a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd48d2b227bb5254b10682fc2707515743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602275b050a7b1d822baeb11499a14a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9e6a2f6ecacb3aa078b30a8cd7dd3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b71d6286e7bde10c200953028e9a7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be33acecc0660c6f9545bb86b5d5f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e46578303a2d6af9e49efecbc124e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5fe41894b9b2bd1b385ea9931dbae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004421e0f848f045ab1a56fe2f7c5be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d691c755f70e64d01e0c9d4bbc00a1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c89ab33b69f5571b48f2e6df7f1d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a679a330ab68a054fcabd5f0a010950753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74000550258191f3ce0efcdecbff2f56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed85fef7aa30df5adad38f057e518d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf52681ec0db7717d7c8f6fe9c06db756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa373e87443cf967d9145b1e30f46f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70138dc4bb8baf49a0f2127183bab3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b5b0bb05167439057898f84d212e7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e55452c6ac09f8f5f747b9246eec3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a635adf1cb49e00680f91f6b7393e27761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dded1c90c7869c6fac9dbec6723d675762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5ce35676e922018c67bf6632c44f8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c0a5fb249b35337d5db0bf5fd7ff1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccd2f537c921bea8b347dbd52a2523765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faea988c3eac686c611d32fbab07767766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4489bdba7511abec639c0211d9c99767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>