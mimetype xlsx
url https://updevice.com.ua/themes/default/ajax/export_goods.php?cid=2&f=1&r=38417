--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ce084606971cb262abb69323e0da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0199de095eb2d135b729474832960ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55991834f6db6fc980da5ddcbc8ee153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78202f37c9449c4e798e4ad7809846074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f76faf7dd645c42354bbee77c0aff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c8b9d078a91540290469151a4e8846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce7b80a5336e732ac25fbcc2e86cb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3805b801924af255b8b896d533e768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0051e2dc09360e0577c5aabfa0322d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211590acb581efe2485491865e1b0d3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53584c9616ea0841a173382ffbba18bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c1c7d9ae2a9aa9e6b9329d8f2625912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daac6f1142e4421bb101c22d6c065113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05820f557d44b8c8a61a60878f467b5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17751a28b8a7bf587bda5677c3983fcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef271db73355ab721648209e930969b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd742e72dd4479839478e31393b670c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec9ea79c9d2777fbf2c2a46c03af7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b98d0f78fb8d1cbae4ab418db286b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879b2abc653e887d4ee2174ab35da1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b50ffe9f0c293a85293ff3d024763d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565760c86d23391e7d2ef532daba31c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878c75e897c377d85aa09a03db6632323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0989ab90f7162fa7079b983cb83930624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b162d710a4dd5ea57ff63bb9e4abf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbdde58a49500e08448311c30fe0a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bed509573b7bf88ae15ee4c3f633627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36e0a829edf212c79535b6269ca8f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf1845742c59efe5b32cd6d18dd57a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311306546e76f3f1b37fe5392bdf58430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3ab11288d9dd8a7c357282837271831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe4b138050910e3c35c601583b252132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac540f86515e5fc839e3cd3d0e479933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d0530dee905f60511d466521c06c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419f5cddcb56cf706d5428b6a7eea0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344de91d652a407cef6d97a54be392a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e7e14c86835499fb4fb53fa1f1df737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb88950a6c197b0cf548870f76b0e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6cd754859e813e6779259cc4518aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4a221ee31384652440357521dad5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ee35e75986fd9cd61e828dca54a8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3600169c060027788cb8b6a1f88d7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad388f8a594ba12068a314916c6d28743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21380381056869db033cba8fc77d2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83901f44282e416c3340556b4e5f3b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b23725a2a86e11d14a679bc6fc22b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ecccb78ab1bb4b5f61a27282e344d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847ce4f6fc8aa19083d1700f972fac648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23045447cb1f468c2855a16495d06c2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8916c68ab6fac569d1db32c2ae5a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace3ea20243ce25e29fc0325eb9821551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ffb52a886910a8cd6c00ebda3614d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fa1168b9a7a496922ed19ae2b7c9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8fbb3ea739e128a78a6b28524882454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7036b1c8567b44d4972f5c5196113e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed39323045a1be399c81ca0f203f64056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af719863d5b07500b0849b3695c79357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2c14f7b44d2654df465b63de7c2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8222e4f47046ea50e337dda662247f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dfae0671e5af9b2731928988f36e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da759fedad5a5d5112d4f23cb98a7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2213b7d2579409c04e1dec536352962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e46434170bc47d7a7c56e4c3b2fdfa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf4dd0f4ae2487d997454241899fd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366a9dd830517bf72a31a9f1d259c8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede707158484e73b80940b0d02b153fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb3e74eb328df99a6eedb8b772e38667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbd7447e223eb026d80bd2ccb70dfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb073db4a3dcbb4659abcdf66b5f7ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719258b4e24efe567e7913a80cde0e4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ceefa74a32291ec164fafc2dea01671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad12966ac2ec104eda2b0ee6a95283f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f990d68d86d5a7690f7c772e203f65473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea02f77aa559267a4e961e50fb3053f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4579da8c18769c51328028399e16f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0986b2ed91849a56a6ff215a5b29876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dcce2fad973577a9df87cde9f775577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28b225d98b65e181d48f77db91782f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62546ee91f11b01dc5f2d7f05ec74179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e78571f7c0bcecf4ac494903835280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bfe1be39768cc608e3ed8a4d1429a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c132173dcdbac9997cfec631f0fe15a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e786a92b614a244978346d1c94e9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1964d698972a5be717f70bcb621f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdd841a2a5915f9ce848ae80399b8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4073f1eb8434da7294ec3fae84333386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d634db56778601bb04275de05737d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2304c94bdb90cc403258ca4dae913e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac8c826e2e4747f21a462480939d3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f66f7cfe9bc09183b64a0980d014f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d00e9f29b0b4097c4c18f5f8973ee791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de744187c2308d9fb66a180149d1df7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98764354133bab857f039cebc822c3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8065a579bd8398f96bc3929f2433ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e50613e51cd8963c8f205e2c131eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e608320004baf7ae6890a160869c1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf0e81d42053bd278accdde6eb01897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64447881334efb1caffad4a41c3ef96b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3878cc76adf0fdb8be67a2e4ae6f3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0440d551e88f7bb3e303c8572e467100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bff4ecc7287f97173d8f44d8c0fe5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c6617c3a406d7a3654ad5e66c0093102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc653845d157476999b109e654bba97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e249572d05496bb19942c0b48bd6a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20833a433461cb74a0d20062c3fe412105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab6089c391fb500f28f13307716781106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b4707c188f6f33cdb130b258cd8f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29ee4bb65321029f1f17c530e99f08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871959161755b9a8f919b296f777e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667ef901a21c6a6af004f4b4a521df4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faa857391a066505004ce224a5f730111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4504fd7002d612fb504bdd41e9a9a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1de38f628b2692050a857ca7e08cde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e49572eab6f6d3db8da7ee90c1c61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6a0d6ad78c27d00666042f04efeda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ca63851b6ad8ed480ab2ef7a3945116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ef2bfc1f29242f904b33ef7752d9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc7a974e95271572c9b698e2c7d08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17998eb335123f0e0227a154dd27bb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be88f4db9fdfe82ba5b4c080c97ada9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab237254f2229e9987cc817e406dce59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638a2421636bff3230008961af7733c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2864307d887613b908ee01cd554854123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83658d4469694760e7f0154c751f06ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233010816b76588023f62576a879a2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21969a1c1275b4fcdca9f690c51f7d5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4bbd0e4359e0c805a0d76391e00e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8829e228b68c4f7ae32a7a9096588128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c61e951508a2a3b6f1693c69522bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409513adee933746fda424d10aa6567c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114c0191c1f7c6f093a382e151ebd95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b087c007a30d3ffac8641b98306138e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce110592292f0e00fdfc8bf9c9e64a23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eef3524205e500e3d0a11fb369d39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344e35f25be4c1a081670539bb7fa02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a457801afc45f56f2019ff9607a75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca351420a3e1eeaffa05f01ebbd4cfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59a5b9a8ed8e7302e7cde1f645870d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7d993c779ef4c6043fbc031756b83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2199c88b6443cf7220512136e9492140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a19e3f254e6b12ae744f99b259a81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1411724acdc480d37e6d54f3003fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72290c020464f31d3d72e5c3d487bce6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90108ac9a8694b963abcf109d43eac0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963409bd16e32a450b1dc804771d1b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee70701b4121d8d63fe52e14b44a19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab08f309f6526994eb571245aa2740147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15683a8a548f7dd2e0cfdfb24cf9c897148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613292644d11f2372a1f67ca4ce46c00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018f6ab54c74483c7e9c0553731b98a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242881b6d4b7d9609a31e08c7e4a9ecb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94229a28ea754ea3c696d860dadb8ff5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a4b167a27a42c78f2e47fd5fdf8f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b611b4d36249f4b0bcbb9f25f4244154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae5f562ee527e9f487befce367f685155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ba14371b6896d6f0ec06261c4510156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f28fd7e4b488c5e55bd1fe1dc148f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368cafcc945ea2a28ed8998a98019d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfd60ac76be9c0b0970d492599cfbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480cf8eb84b36f4584298f683471714160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7be08860ba3502679cb935dda9c8e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c53c3288ccfa4a5bdcd05be99244162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cc8d756889344619b23686b50ac54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0a704a640772033f18760819a4d48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bcf744aaceb051125f4ec7d931bcb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32100353b5ca0d4fa2db5c9c77afb0d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d6c8100afc1745c5c0c58fa864f0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f930988ff83e9ef462a63a2b18c81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd051bea6a13605601c32e2c6b43a3c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091434cd256bafcc16dfbb85a5dacfe1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41367165899625ca43f03e1949e775171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaa5f737a360a764fd17f36ae91752172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b51176f3b02cbf1f091b29edea1f65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8919114ba96eea8699f1a3db25a81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c1182478e7b8e8cd0c734eb7abea9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258e0b5f2e1332fb1d385f8056bd990176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425a5fe046fdb4e439e1977126cc368177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ece72d802c93c4c730bda93356b100178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5d0d2b18d92cb98f13b4d770274e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef04f78c44ee5d563b6f328942c92a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fe70912c9ed3141def5d0b94b2f2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ede8524fd8c715241867e49cef9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3e0881e976f749ff43a05a421cfad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8299aea16953d990f3bd0377fa72580184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93557f506a90b975637856d1078cfbca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376c7b2875e126cb812b4bf63b9016a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017296b9fb9c96d993c3a0742d78e27b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523973a3e52872ec4a25016a6e9e91ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88168684504fa8fe7756d1a21604def4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50be8aeccc8b175d4a4d81d0d85dc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782b40517ce6e4e2ffea4a9201c10de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4046ff32d15f814af6b5759e38c3b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b806afed28b92c1d6911bdce8ffed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03c33a71f131bf1bed191c81e0e60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd97798ea87f29ffc239bc9765dd447195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8f17c4801d5606853510c26fb25be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6569b45c74927ed4fb21c725998f4e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc9ee1cf7e8e99a078c084d279b0b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70449fabf9ef189babc05e195a16a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf73dfe605c0539f037d1cb26316ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780b367a37f2a50635c314528380ccf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a6557c9b31bab019a4dfe59af0b7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfcd856621d7a06db57aec6560ffa6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e15c52ba452ea6f91ca9d2eecf9c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1120f47a827768b76d582bc7a165adf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60323b730bbf97ee5b870243554ba6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e91b06b8e2ee81fcf47632982a4de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde7a8852e7c64fffe8cbeffea58e38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff369418f671a171b63e5cc1606e80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e4bb8c92f5558c6523b3e53f2cb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9282a48d14e8baafdd00a2f541963211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a90091c407396549b150916dd4a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c84938e0d60617c3c01eff622246f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76eb01111f0a14fbc99f87d2127323214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aef094f263fadf90a4c6de6e4a9c5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cd7e04dd9d124bf1c5b60a84a74fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d059754bfe125474755562dea7e1ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ee6625ff92a1def2b35d2bac24139218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d393ef4458bbd8008d76f320f4f014219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401eafd4d77aa4a48cd8b737679cef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d8522f38f159ac78956d9bf28e205221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329f0309780be33ee26b175e1e49e54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb001120a94bb840f2bc3dd955b0713e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5391faee0f918a5f47e9f4828c60d95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afd7b6a0216481f0817c26c5f4c144225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93f2141037dee82490c408aecfe930226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101fb2a92f6dcf09c0a9c2bb0bf6b4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4f91948d5a2278e0b1b2921bf4464228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f35cb75079701fb2420eb59660d32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c797e318712ea638d553b038a4cf51b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5ada6b1ea9f64256674cb81f92260231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96e73e7a3b684ed99bb1011af52997232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3b4350de9adef36e724ffb102f3e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609c09221869ee9906d2107799f01e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b5a4f3e48dd35cc6677c30e4edd6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c12f1b8188d0f01a2eb93be4d4e475236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc5e021e4a9bfd3b6515578542974c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad433ebbccb6250218224ffc1f79f136238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a5532e035decc2927690e11f813f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa404fddfb03f7cd769bd74ebab0d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd7b835fe7a57ec07fa2d54a11c432241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a449ab818e0c6362157812925a3cbd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ef66c2b27b1a3f33027aee8c42e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bff8b066bdb294889cd28a47b36eac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b33a885f5f4a4ee993282fc6d1ae8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb35dabfc3a6e4d4d2d0d808f7bfb92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7367d6f7fdde0f0bed450e512e195bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100743fe3bec9780c96e39af50d901fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe49d3bb1e6a33b2cf05729787e784249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace8bdf937ed685a29b5b2d1453ba5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0bfbdb8fbdca7bc2e232d3b74a836251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad89a808b7336c2be57f37e8a722da9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1d19ebc18cc70d364ba1dcc9ac14d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1368496c56f591cd163144caa47144254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d285f294e8bd96dca47a63f5a7450255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98c7e751e1005bfbd8b0dcb7878220256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792ed5ce0446e98bb20673232c37beb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ae16893d1258a1b9c6f4644ae100258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32720cdc96bca0c1801abadc6bba3b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4cc4c0fa46469266971302ca78013260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43005101baa0d1fd16c8246262fcc87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa924e10c901f89434e70e816ede6ce1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fc21c681dc9c6b4fac8102e381f4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724942f1e133ba83fe91e0eadf465977264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553b5562a8bac2d6754ab0d3d7e2688265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9adba3a6fd5df16acbf2b49c9d0f0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aa2d09870519777288e337ed57f6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdec4a72c99f940b58f10e46d219ccf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572da9ff75b03fdf1b5d1014ec0db27f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64979f1f3ebba029286fad287344ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd791be57142ca574ddf3c2b12c9636c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd783ed1d1bbd8361400546b954cfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1ead0e7cbbe40fefd59419a681079273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958bfe1cc5aee0dba32473f8dae68e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38997a1dcf8896c91d4bd59612c44ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e03d38abea9ecce5f10d761d7ab83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c9d4ca7bdacb9a220e51f47a6d569277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcae93142c3d5bd89e55d843d2fafcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ebc8ffe19d769c7f189db441d494a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28392ab504cef5b5fc8f363ae02835280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c8bfde75cb6e7690ead42a473da97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f247086c0a8adcc607ec654347b193282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659dd91816fd3fc1af7188ac987089b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b6bcff29ae1dce583e14716cb4271284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f290202c7ae1d7739c9eed8572303ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f0e7e5c007760fed07772bf7e202b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87033afbee2e539d9ad8f3fdd60272ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323c743ae50fba6eb6a6a6ca7e0dfbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe196feac4eb5584a0db261cca25d9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e81f399771cee8848e290027904cb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e61af8c19836efd15b73abe577b23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da29d777700d31e48fa5dec2890466c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c085d0cd2485c089537c452acc874293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1919624a1bae48b0cecb77217af2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa708dab8a1a516af8089dec2373ae70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d6db9bd28b26c6e762ed79260b321296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997c5702827bd9716dd78934bf57970297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45490b0d0c649166483b2a2d1360e6c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33906439b289746cfd3afb53b3fc0ae2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd232df8e6eb30b36944c0de18bf8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4202500b2fad4fd904daed05499e13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7454c92126df82ae1c45355b4401d45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f73b43fb4c615642cbb78de4a37ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c68db798db5c8070adb93e4941fa74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f58c664d624bb890e29b8c398202c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfbef1a3a78784e9a6359746f9e46d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515afdc473ffbdfaf895c4e54d7bca5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c7f5bc79d3738d96a89eac19e162308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566e8f8c0324f718bef10f17055086f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2728845cb2f43b40b7a0aaacee7da7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eaf25d90a61718ca77c47904f4177311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6b2b5c333d4f07f0acf97af9f03bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6728ab2474b48a3e1ba3f1d5c070313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe35fc31b37ccc76f2afa41c3c43e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a5fcf29e09caffa8255e25e7f217f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da1359265f8e0338ebd490081b45f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab528d4dfe68c612654608f2f9c6962317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f38399474bae542dbc7868c7ebbaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1339ed127320bb8742f4a40e530da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4a2027590a83e49c19cddd6c59e46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e5deeda55ebbe0f1fefb49df7ef04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957437575019966c918b9eb547d185ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9b6ca51b60350f85d2e1ce4b9b6cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852af6d8fd6154a6ba098fc41cd1ff8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74fbe2cab56387960d9e58c492fa10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b125df89e096360a382da27d2279d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b61ae69b835435243e9066029e8d7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bfd5f047ac04403f32082f0605ab0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e90609e14fd23f7530512df669b14e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d58655d086c36ffd19ae195ad0b81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca3021bef79cf16af826fdbb510d0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681c4f95046c51484d416b3f60ea7e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef049fbfa853086cad979e1549f83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861682dfdfed1ca1ae882c5f570e4c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c4edbdcb42512ad1079edb1149239335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8566e7dd091f6a3909f776bf0ea2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332197a3e9db67210b433c073fbaef8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795803924ee85eac5abf72744be055338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc526539db6c1f16f174208e3483f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebd73f190d63fbb59f207f743f1d92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bb94a4b35c3f375773382efac67a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867738070c53c65feadc09f9b7cd2f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c14edbd4435677b4c5a84e08399f27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dcf35293050d976b476b8c32e2d5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e167e4136e378249193095856387757345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b01e5727f1845a43598a93ac07dbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3d009a9bf09e7907e0972d1d38efd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1754d73724427637075a40a224bf8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff22cfc16016cb31835b1555b58d866349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a978f0f17b16cee1446acc37392e90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8b6d89e91ecd64be541e855f85a9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188be1f72939ac3b9663c94dff5980f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c4e4319d7d141bf35a719fba73a74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4cc4453e5a454f98a2234ed82b170354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353ab3e9df970a6557d949a7ae334c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c0456934322e31295a72ee465fdd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492e87fa5a7bc3897882c5c34c6c1c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370d64099146eaafb14c633bf1490c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b6de18084a65e323cde1407a9a972359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6c26fc6a96e567f50768919c26afd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b3d7f8d952ca71fe43a13cd0eb338361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914301d0de4c4d78a01e46a3eaced13f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5839462bccf835082f4b486bcaac8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea124aec4b1a3a9106672ef39774b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc93bab99b6214c1404b9815e84cda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224567e01d21927b2198a3472f30f386366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5be5b166959cb2480790dfa6bde3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11833b639a382fe55df118472324cb3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b1a7f73c42d19ed6dceebddbd3eff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24020917336959795cc37c4003fef3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54d253fc83b5af083c819978a53498371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19571125b5a73d628049f6158e0c9cd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e118a2a0ed4e519c6c8e620392fae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e57bd589ce195299e01581771ffdf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd903d45431ea298cc99a5e4e5b0c33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c5b694e457a7e6f8c4df6663a94a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1828af3ed612f462ac442fb4bd40f79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a9ded8ef86d8d961bf60fc7dd6ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab33cf3dc00f2ade7e49bd1548e453f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7913f850685d40025363f8ab2f1a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146654e562ffa68e561f942cc282fae3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e3a0517d7a41168863129de1ca81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39a12f2c45cdf8c48d344714873e5f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d40611313f08813f106e5956450f87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ef71f8dee9b06090027fd216e11e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40428d47db8c41df868eab7d7fef6653386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e9c4d0aaaf28a5d46b11e83c2b978387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c7cc1418ee29ebd585828abd07381388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a741ab0467f605178a42593a80f97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4a6f81119dae3e50b684650016a8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec826899655e5926593474820c8f0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114290e80b73af108b22416fe3f900db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905167cfa2c648adae502b2b12d84691393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a58e26ebf30f3d6cfeef0e8fccd1e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cf003307b6550343a8b00a593fd5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c3309e14275887a7e680d8f0cfd2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8eb886f301379d9167f2032c66a8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611112382b321a868f391ea3ee7eaefa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb438bd315e8aaf845e976ea64a8f265399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab79cba546c5f1b41aba4d896d9d3eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeac9a43595f93650749d0c0a313a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81b8cb089e830774d10d8ef1bc47c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b50f79b63cbd40bdc8ac483dee094d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c128af9e15de73694a1c55c652445a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52792dd179411d537d4f966162c3ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a47dd766e699f65c2f33ae1a94b57b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6b9711d52bbf126d860406d5214a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878b0a699cccb89bc648041b2a8dda4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b68c29cb9a6a53e3387e51caffec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdcf77a9183a89a79188cadefe2192410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58013bddb958dd4e2ad3d08b6b13107c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb21cfd30efb908e3aebbfab3138a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3e2ffff43d12ca76acadf3e9817df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f34564f92e88da86b028553472b3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b1463131e70b0992277cf10f609a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ed3191d9d66332a7b93eea58ad01a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b84b1978a908a307c15b5dd51bbdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d7506d960c03cdcccfb433d39dc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61fc1c879d289333bfd14f7af15e28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530ae7ce04d99cdab104b84bdcd454e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914bee1f40f59cf4c66ea0c0d595fa4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457d6e896fc76371f6458800d69ae7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe58f90d2ba299f457e7d7ab8763d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be816b70535a1f213f05a2403a0f2b50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501784fa60a897f6c1202f3b5392ed78425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f97167d57f43bd216d186101e1b36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d48b308944a56e389459c82c3d28c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c34fbfd433200a866996edfcc11fd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e061b17c0f06b82462dfad7b7db731429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7699aed8a8c635e669c4f5607da67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a063e62e4b1075a697d72ffadf56d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf7604939246b04876dd7d48e91fb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b39a1c2af53265565df2e30d72491433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99470c36710298128615a6c1acfc23c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca926a66060e4a83f101bd7b30a460b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407728896e5514e9f70c36be460b635436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301e04c1940452e28cecdc2d1471e0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29378e7e4f753aee21399f59e5e6424f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aa4035f289816ce5544a473a769cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196f13749900ee5ff96adc5cb1e017c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ffd235665d7d9393b54c7e950da5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707d0bfa8a9888e0444e6faa16c42be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335fd93ae81e3150476e264a9a40df2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4ba2caea444b9c3c743a1cc0e2a30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb164393c31cbead65853d92c42e2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcb370153b111965907f7d28a12666446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678201c406a233243072e1310b1d270447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee337f03f61cb13d5fe1810ffb32f054448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63f6c6d7edf80bb94a5778289f902a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec0291fd07652078cd845b20f7b7ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e10cae455faf9bc8146e2ae779ffb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d8d72660678bdea586a8cb7a84dfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bb0220da5ad8741990a227798187a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afaaea9fa3973174b411e4f5ffc38f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b018dd4fb07477e13b4ecb1fe8000455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffa5f7fffd9482aecec6ebc92c5ba0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b65145095e405ec3c0e2ad3f9b0bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714b12a96dcfb174a220b4eb7dfe157458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede09514c07ed897d5e8ef4b3e596bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaced30a600f154db950d5e26b8b6e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7168cf78f159b7356548c1af4bbb7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fcae5eb8fc86520b76155f16630de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d66e2cabdb0f5323a5227dbce276a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dc091356c683205f46fcce0fee3e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c00b9df40e6667214d8e867e4bf88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c567912d1e39a9ac1c24356c78ace90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d7964b39af63087d18779a5b2d255467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff953467964014aecfa6821d6f89391468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1075806af5471f16dc0103122e957469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66751a98cd986c7920bed363ae07e12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d78c363dbb20a80c21d30f9c8cb64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22279d51d15b0a8dccd88cab5dd1fa4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d15f66d55afe30279cbe427b2d02e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e747fd861317da8bbf4c115155dd3aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8622f2ac9c5cc05550a664fc0d63db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc57543c4e935e70eb2f64e66fce6e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174e893eaf99b0a9c35b0eacf963339477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645e158568f4b589e0f4e4ce9ff8dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eeecfe69bb8c50f281147a882aa68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ef4dd719a07549e35c7636fc9c16c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c7a609ba06413cb6b19062de1d83e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d69709fdff5e9d1a9abbd9108957482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb295e2f1b9e0c6860929b740b6fd5d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0683817073f30edeb0e5d825c1fa001484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13253cae0ee8ed8a6ac8177f6ad36315485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b56da5847488bca4e4b7cb3c21c7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269d6745cf846e48e239c2eb434243487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30167fea3eabdfc33920e793799a2030488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d05514d99ae151216a3995ab80d66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69149bb127188372d8698a27e2f2dc99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6122459d6b1a9484bf31d23453672491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a507d3191687fd0e0e58a738cc46f80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a05b3e612065c2711e737bb9d40c8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b322be3ffde4c9e684cfa295dccb08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c804aa5f2d87e2375ee491441351e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026def5d5e2c90a05cc9edae8aa76fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e0d269754be99548bce375f2bf7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b684cd4352873ef62ab382842d9e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41c34c1ff6b053a8b1eacc2404520d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875007e9020096d59b24a267320db6df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab528548916223a59497b659a09cbf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5bd22cf883152004aa6ebb9217b15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2f538a852a4540d5e0970d4989fb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bac4cf675be269c0b08037ac34ef8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f8125506d299b477e8ba309705c41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393635a385ec9e28b30c00874f82cde5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02764dae33e354b0b1d6c730f9cf167a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04a4c46b229f127ab1dabe040a7528508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d9b7153d5cf97e8bdab823ac82c7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3cbd6b4605326dcf2a71442ac9d69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969281702dba6fadf75c82895e07178511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3db511ef6febdccf8e04f3cb01a90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396214afc1125651436550f2aa7cd44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d26ba839e98a0457ffd97b7beae28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8d764513a2b59b6e6cd994e416a13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1f4b7ee7bf44203a7ad1241e6144f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4a6952e70d6a4a1b2cf28645f4cd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2676a604637e6dc4a5a2851a5438a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b062962b7613c6162ecc2d1d9b8031519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6115ad93a04088256fa64a4e978e00e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d5971ff698564fee0e7737f74f723521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb125dea8c73f78dee166de719362e4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142472d30967199da97fb803b0522961523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c73b118dd3e68f26471d723d5914d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec22ae9069bf1dd7d5da6bee3a0274525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b840813bf69bb7689665f7ba965dd09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf6be2f3cc76bc5b625bbf06e8b033527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93974d98600c5c8fcbdeadbb83f50dfe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41687caddb6f56a7fde2cfbe43bbc70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ede87657ab003d114c6c50683988530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e13f4bf8d9a09abcb0127202bea0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe592374f6753fa148fe0a0eb8189532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4da014b887b356fa65260e30225c2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379c369111a9c78470d640c0e23d153534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3775f9bf639f427ad9976f86eaa810535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab347249f2f67638a9706877aa336b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3039e1287058bc740ee0de46ce4bf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a06c3426142ecc2882358054854fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17894066402756c1fcaba743931eea34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672e1d0668747f43b108c0334b1bdc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ff2cd305814f9e512d9b4091055d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364829e576cebcffb168c4c866b98497542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d9e1267e661029a37176c3e3afeb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5cb4f5f75c0f519265bca29d91917544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891a809f78237939ca922ea49b49f99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fff365da57b27fb5c6f63a8790038546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc295a197c1218a08f6b25721a1e10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d5adff60cc074124ef817bb4a3233548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b186be8a6d84c921778b2694f09aa0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306d74b0f8e9c269199ee3cdc168c2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53058471540f9a0a480e9a544a33f63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c8389da4a9a72e4974ac45d092a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97eb7840962238dfbf7bde804915e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93c89d1764566be26c159f8bf13a4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255c1b89717e726289ebb25ceeecc5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f57a7cae965e3c9e174adde689c9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7868d1226d3d7057cd45f2dbf2366e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0329a5efea25165bec4e8af8c18095f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c526b9af653134a5569f056178697f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85535d805246242f8eb80c0867eba01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d6e2205a94a2072d672a085fc4a50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933756c8c818606cd0ca99daedb8b08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffa46d8c33ddedb4f0ba73e5ebd2c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946ca0e0d61107775c6892d30e00512564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93abf738967013b2c0a2a8034087248565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63f2edb4edcc2a5f46f2e84f29afe1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24309b86f20fee7dfcc855b977a4b7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22402a522505c0ce0df92165a9b2fe7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfa50edb2abfa38efcd10bab998593569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a59ae48390cbf34391a26b3323cf9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf397df8bee76edc88e8e097976a3a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaa499b3ab0329f53ee99fcb18c6b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185f71eb5791efa7ff03bf41342d372573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b536e73049b2596b4665e0837343ffc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336111e39ebce938f387d40235954e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61cd37165bfa120a8d00811f269160576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf382e32cbcb2aab1c21b06afb97706a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9fb25217006fc9bebd5cf185e55f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14460aa091af9a0dee1e76448da440579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095380691ef6c0987e12ddf644dfa85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1d45d953e30606aadc53b87e9d656581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f8cd0589565fa4678a17b2e3d3009582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e7eb1203bf41d2b9314062033b10f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754c9ada4029da7db9989b311f1e78e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66778a1b41bd8f86d1989249ae25fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cf653df68b8a4cc04eab90e8bbe47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dec5f3d90f199ea99f796ad3058e69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f08ad578e3f996c69bd2359f0c724588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5bb1b51e04de0f39a07352256c928589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b39379cb5f1a5d366c16c7878758d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e26d4eb17721aa3cacbfe2111ae4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80a9948348fe3534f9289bc7b843a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa3c6f9dd678f1308beaa0a29c4e6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb232a0cfe403d08e50e952a545cacd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520c5891dc519fb0ac7dd425fc62f57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61828d0545535a9cfc3bdf64af1279b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535066f7d4268414e46cb4df65bf1d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b24c152687193d4b78f54a7cb4a03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06095b27b4b92a828c5fa58209fffc3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743075f403d7cbd40155c71259b80846600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee65ce493b7650e91bd8664254a0e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba476ba3557f34b9d2b330c4190de4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7dfb1cda0f3d22eaf9a22be5ac840603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b71f6938a87630d7257db16d5a03e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e527c08f065b13d60f042cdf77658c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e1132ce85bccc13cec5839b38f4b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf51e8822a9f1c0a7ab72a96844eabd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fee14d10d4d06ae9abfd39039f5e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcc2d3d20bdd5035ac1b94925f4045609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cebb37e57e780126f0eb096698950e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80627ae7de27b178d2ea7ac2b2b8b25c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee93aad02e2b9e944eff0c3fb1800df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9abc72085dc10ea468059d79af595613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09020180318acdeec5070c9969a4f616614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bfff71af4e928ea9b35a95be249ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b03970136fd59c225277a8c2f2f100616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bc59c246f5526318dd0dbc69c4be7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27810f169ac05b6357e5d73e53b5176618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c225494a96be73c3bf0703ff16e82f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9bd9043b9b02a6a67dea161d52681620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6179ff3fee3ab7886cbf7916b7a03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2a8915b483fd9dc81b084f0d88d24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abe587cdd5388dee36892a9014844e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305d23d2a9c730c872be50538a5ae87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d711eb7a833196c89da68a6261e9652625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0f0a6f8258b85173278fbbb7fe7ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c7af7822668f1e3c9f5810baa6884627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932a280c5081900f043f06166c8385c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dc37eacbc165e7bb96994dffc73fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93aa88822c0fe2584b26cfd9cbef9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64060ee70da22b4cffde5bb593664052631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e770304068903ba4ede4ac35164e7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a001340cf91a4104a32f7074a4ed40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a44b379cc5f12f4a8df87eb9ff5dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493917b109aaf7579af7123661fe12f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18d0eb5e9ba733c045e8f9388e059d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8277b6db59069cf1493dee39e9fea76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487ec7a5fcf65007a130bc160dd1f44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4a09b7367067a33451025fb808776639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8805f84a5c78b4e92a4db4852bf89d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80d9d9791c58c51aef276adbae5a6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465a2ac1ce3baf147e96c8e4ea183b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123869b439157f1d0c8a35216626a99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902d5922959d5785ac77e6d9d486777644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdfc4877da9549e2b2e41e7dc407d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82e5b5c7f18cea1d22d866a374aff7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f39617d6cacd214e79cd5051d82f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231998c34b168e573de5beba6020c94e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f7833af0f5a932d131cf7b6ba9592649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc7761b27a4d75be4665cf2a6a3766650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14471d23f9d84e35faae536839383a95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941bb0d4d09f9b62f3073087ac4095b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94984905038d3f0a08dd775eaf7fb943653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a1f1de515775fc4390b8f0b1a153a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e9d76ed68df7085c46581275424cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e1ed13433ce7fbd151406ff63ce9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b8b9a06b6050ad4cff43685887aeb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28955f59013b7900cc94b1b04f5fc64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8d93806eb279d9c60e8b0d164d159659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40c24a887f43d095176fbb50893ad2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820cc15a1be1c83e5592a5f3606496b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5642bc5abaf583e5f6fc368575b1e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f78aaa1902d008101be119e75c87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38447890dd8820c4fa30b28d3d0104664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428698f6617265edadc03258a5a763b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182386956e9e38528a8213d327bf942b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba84507e01ab35655a2f1f0fd5b3993667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832669e5d14d750288c8061107f6225c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12079eb2a579cdd17d8b57b33b9f611a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13d5a4272d7a1d6d465da78067b804670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878836ee3796c18e84423ca50bff123671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b004419b9a72ab9bb3f346f351535a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26f281523d2b4a70a9edbb64c72aa7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eb9244cd32fab6462e98764feeaff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8cb2c20d23eff378e33aafb256b8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91852746325f94f5bd20e842efc524d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea148781e947679b18740f7933507677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da75e06dea3106db54c6ac79a642cc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78705eab45ab8477cc531228c9806f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2943f0af15b5c7e9cf8ba52234bc5d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1496b6021b5a38b9103699e9908c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57919f68d926ef9e093ce2d13535453b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd40ee8c18fc9b4896698c6f3f8311683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8745267e6630bd0fa1a296877a37e37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550592753fb1fdda2fb0b6d794a35a0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff4b42ef46b837aa7701b7ed73cdea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f486f39435e6c4f2e306272c50a7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91691e2eb8779695652389f8086682cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39b5c786e9fdd784ecf1856e5440b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ac75280c6184456f6caf58e60a38f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdac88698acf70ba27c5cffe1797d84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b2440e8e55ea0efb41b120f826aa5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61126aa60486dbc821431f160b9db10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed45c057637c3e15ca00b94b997239694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88728d31dd7e2bf1c4c11f412e46f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056c7b68cfa455e8817ed849cdb6eae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e589da3bfbf79874c2775d6f76b2cd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bed2f015294876e9a8115844fb4e02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db5764f3f39d987379044d30719e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841551de25684fab7d7931c5c3ce9f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167400a1129b50597553fd85e56fb13b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f7a54478c602cd909ee024c200c17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8773de177f715554e84e6dd4c804c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5086a38b9a093f910cc3a4365ecb9f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bb682c791b95938d92723d1141103705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6487221e5af27273065ef870d7ee7c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b2417b386d2504d3861fdcf6e1332707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f02ffc2e19084c9ea468e74f6ae34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847270b79e23288a93f32183d5e491d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72272d02ac6a5217d2c54375ae65994e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c613cbdb36f4e3043dce462adae58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17c0f586c7a215f4b5f186ec0e1bb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecac0be016e9deff7e3a1ee1c7b371713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2401a6554525c1a5fdb56cb081867714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced1f0ed89671d939ca973c0363ce8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611ec59a72ea4bb6506aac1ea81522c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab77c3fc6d4a426ecd60224e10a404717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929955bfd7d677294729659c9799f54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7b2eef9b8e9d2fe879c52369aa1c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be537d5fc46f0e257231f5f41990bc18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451cc5b3dd7cd6fcba98eb8f6ef5131721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d1a0ca802a7b42eaeed42674a36f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e778f53386e63e64bc081ccd000524723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafd4f0a5b26cd3a79bdd2a2d46283a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcee22b46cdb6f39c7687fb4db93a4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbdae7e79ea4a6fffdec16b4bff5cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d705b7e70008bf3441de078e4c2fbe7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0f71557f43351a719550d656b1ba9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970e32840ad50b4f7ab6bb80105589d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf684878df971b8c986ce2efe1b8132730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef76364b60231dd0c5d3d644889177731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eb7db6e5c2ed710cef818c1767f49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b7cef906eea0f36dcf0cfc9395837733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472fbf99a771e63910ae5daa897c69b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a88e6d6c67ae3615da45918fa5810735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d548c17c14f638a6054e8f42db19cb1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b895cb3253b086abdf831b1c5a1bb2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e5f352faa42982b90da02230ec4da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b8894c6e0e64e816f0959d9fce68f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38239f7c5e11b66c378c11f341c91db8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafeb3093641eb0c6108bae207da884741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8fc640f4235a2c087c1a319a81f08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333147ae74670e800fc9d97f01c74d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c021aeb0f7eb9200ebd9159b773292f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a4ca1d096ba2b2922d72c81a004de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e7c268251c2319a83e12190cbf260746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad96f97dc133c2945ac7e0d2d5016db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cceef5684612099448ebfd3f7147e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58a916df75a0397db3a1e5ca7f1b6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90d42c68490348ee44b6d62099caec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b3ad17f39656d6fbf5120976d4846751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032639d8cec12bb2afae5279a95f33f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967493b58517a18b56761d3188df4ae7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae465c4a1815bdbe047532bc95c45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440e03605c4a0b15d7ddf3177dfab21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a72df4239a67832bbbfc78a6aea08f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d838afedcc0ece7b006f87ead3745a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1cd082ce264ba596aade2b400e3e2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9532c276225ceda55598db8343ec6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f120c0ec378b34a804ec6fb9975c7c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94083d857a94cf025c28073bdda4ad6b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c11e835c507b2ec9908954caa36e3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d992e9bab5e37a6979bcff7d3a74d7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5a9cfd83b887f729e3f9c89e76413764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a031abb9aee7bad58268b93c3b7b0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f3340756edc1c53ed4b4dae8e5f7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f435f615ab92f1e6d3b24794e30dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ad2dc9d302640feffa36df46c3388768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2172c53dec0855a52514417f62a0bb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ed12ffeac921c33c28bd71f51b9cd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffba2b7d67247a7ed3dc5845d0cd1c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284b8ed0b3005df8d00689c69d8b435772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf25d7f972eb8d192bd398e3a6395bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076871e167f79f565c7fd1540e449361774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81d5737dcb691d1deadf5178eea216775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628dfb65a569d8de17b7924fff4591e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e27dc487de555893c0d766e8ed4b63777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249336cfb735521171a811c3d9db02778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d2d18a535776f1b466097017edabd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db569e57dd7dde7ab9a1ba07084523780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df79d3fa93c4dca273c5f3efd3f40c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f6c2cfa987f13e1cd602cd7563bea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdd6063939cf635ac1688e82fded4c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01412a4778b97a70f944231e14619ad8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897788377e9eca77c0d0f5379bca20785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9621c4a22f3d63eb3060a3d39b6629786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8018ca3f6112264d5b971ecd073d9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4089cd580d6534d6463f05c3137edd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f9bcc649f7394ada027ec346cb11789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e60c51d05b4be05b66ac91b2c055b5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ba0cff7388e50eb175e99222f4040791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1fceb44ebb23dfc1279308c1a3fc6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c05fa747d2a082a20f3f409adf5c00793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19fce88ee737fd0546ddc34122b357794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f772708b5fd205db1c7a878c8a54a8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fc5029f3951f474a6c8a072f8dfb2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a89776c6400528082943c0d4f6b35797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28cedb4c048b55330edcb88ae4492b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee29df4ea17ae471684d8d3c06a1fc6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32139d20dd9d3daa6503b96e0aa7dfcb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cf5d1d0311a68bdaf012b522958fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470486dea61c770be00a4366e4d2b947802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae83877d00ae57e68bb569ef8600e7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30245e84490f380ca897348f59b1c40d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2ff94b61cabd632d8a259edf0d0d9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f857bffcc30dffc9b5ec0911a94a4f1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6c1468f01e18eab786c77fd2fd3b9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b15c6ff7e2a818293b4f6eb014518808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecca196556d6bd3bd4851541af4786809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d43cb9709a0e70836f4c3eeab0d25810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064c93658c208dbcee9acc28cdbc931811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89367b3e307f1c8b83df123be0637fe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edf3ea3d5f592ae7311d97b5b167b4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94c564a807b155fce909b118d921e2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b7e5587fa8d13c0c4fd39e8b5253a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957295bb21f2267659994f90573687d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aded5c504ca65344c2b18b42a0bcf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de92d7ebc05961af4082ed81dcabc6c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956153cccf6689742d2ec3da6bf9a6a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1ff94d7cc668d3a510bed8ed00025820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58b471181bf439a2e348026134f455821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ba276ea0fe057983c3aca7f980a05822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706d7efcd0474746a486774480c8753823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5133794566b7312aa4372d86c9344824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e715314bcc52ff9c68095a0281670a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f145270b180c6ae7f821ec52d9c70f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b32c6f6cca2d4405790a22ff8886c3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c689c254a05fed86b4a23a6cc56e8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb423cf2022a92b09888bea21e1ca268829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a290cf2f108f721c6231c263fb4e5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf895a5b8948183bf86e668267e701831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a901d95e0038288b83ccc44fa394a0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ad3963dfb1f6ca9bbceb54235c4d7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ebc57870de7a549b11585bd36fd2c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f42d3137cc10da8fed0be28239780835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d2231de0d3c5e4b683892ade885f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3c82054fb5f1097254304a1b9b466837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c15e24c1d04e21ed4d01b3f9c9345838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86157e336cdc71eddb7d76b7c2b3c53839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883538a465319fde6b3a2bf1de709d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fd7afcb4f3947d034241843de0a53841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6f1f8adde7660995b5921a83585da842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9a1c9a53d29d0b268b51ec627a5a5843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da25e998701c7963e00619af0fc7de31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73e75d7e5b139e177f172d8ce2a4972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95b8891e10379e65a066ba2755f10e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e355a6c89f0cc6eb8302689ae8ae34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba9ffa52891218ef38112a2a28c79c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bf2eb2a49777bed3b72644a8aa8186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bed2c94130835b68401f38a78fb877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa23ace4a9414ebaa45768a1fef7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830001baf5a075497e50c3c68d473d4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d395409b4e00e647886a61abcb07ed610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368935533daa2042d952ce67d1b1ec8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67048ae280e0a0b4e9ada75c8c4d9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27582f255c90b728f637abe30c79dc8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d760ff9a3930d233ddf2d113efbf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a669e1ee4511c176f51ca16100f764915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89419c611dcab27b29ee5ee7a0eaa016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded96ec15fc07b5abdd098cd983397f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722a12afc23a308b474645cfb79fb0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea501f1a9e1367b38fc1470384ca5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507d36098cc97e13f13720759663ec020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c8e3e56bc433202a74f1175b01f7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f782c0a366466667242775e0c39d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872e4d8e8be95c7844a68114856add223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49258c09d618c64a97f1350401f4aa1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe1e71c4851d7a5e833d54c15b068d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f900e91fa0d9bd5d0a792a5ccaf39b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0989664fd5e29764a0f795240a1ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dcd76afbfcc7f18e5092be2f07ead28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7618ee88e03ff78be978488d14e8c9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e486d1c6408a50a88bd2d005ece0f5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7454097c8338f9bc28b724763370dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d359167f2b7550883616493241e230432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfda2775c424a52f917e8082a704e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6df93335c5d709ae02ec58ebd368b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e19bdcc502cec40ed0ab29329bbf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9010f3ed0d8b7bba9c1a96063bd59c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090218c909cba29421563b9a356b31d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d52141d7cbd86583a260a6b6da5d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f814e7e8d152d6f0c131dd4732372e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805e31c190508d1a58bd9fb3a8c4ede40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d95c132c94d5fa7fea59e7ffd42dd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde883ea12b9442d37705051fcd86aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880dfb70329aaacf78be75443370fa543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215cba8b68f2b2fb284a122c16038bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9674599f0c10e3425e159a0a0073b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92035335e2e1d5354b675e3a9d7a1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd17d643f07b7dfd35b08a63a52eac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432e3c3ca7072866ce7421c70779e7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a99d90ae9081a96899403164c9cef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34a7fe68822cd98e37aea8e8e3194e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7054e50835f773bc8f77a96c2981851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fcbe947bd35a9867ae5cc43d2cc2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d94e55d427d6007b586bc5fc2971b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da88a0405e814b2de0eae3faef6de3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a508c5ec5fadbef25e1f8a93760f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb64da7d8ac8603e3f721a1a68e2b7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb5142c121f1e1ef3b532c60d9ec2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc610a98c517369e194d46a70e569858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74057e688106002ee2f2e07576ef0bb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63507cb763e7b10165fcdfe542eaf4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7617d887999d6ccfd170e07e9c19261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc780a746ff0e07c9734ac1368d40162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d5985f298513d83023b14e542e80863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8e626114848cbd9fa2f2ff96a864164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38e60d36e199017108d0949127101965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9dd808d2f1d05612422d33c062db366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9934294b109c27265f86f9f6233bde067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ff5f25b088106c51879c01fde6c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bbd6c19410bb596f159e9e5f06ffe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f91114d6a3979898829d827379153c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941f1ecb6f7a18e5e5047e9f66ac42e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667d6cc89446bb46e9c1a2abf2b841772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe853cc842676835e8b08f154603fbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c63457097da24b9bef4cd993e4d4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836d9b478d3a03bbac65ed3caf4b9da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535a36019149c341523582c616dbe5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acee6eb427edabbc22ec9f0e67bcaec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e547b9c11a915cc5790f5e8c1eff8ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635e962505e04cd1ea35d7184d7095179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee938e5e0c58569705b8a4c215462c8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65642673c90c9290e1f48ce0e00ab981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb956fdae99e6697304732cfa9e5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c320a21286927c358e871e9a5f30d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489941515e3a080c9f61637a7f8988e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dd927eaf5ac892b038b972ece248b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9ed752c2919395eed3e339c93f00d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982402a30282b37ebb687baf24c0712c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cd809c3d72caa459bc174e8d58b9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199988fc540f9a9dedc83d4f4b86a0be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aff44902ed170422c1b36b3c9cccb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085e67feef97604dcdab6bb2703cb4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f07886a95f7ce5951918393478c51192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf5085c3dc7dfd400cd6506297c76393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4f0ecd8a1952f771d6eb544c6b77694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81880374b9bc6da802f0d79032c711f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a8a1762090b974f8c61a100171ca596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830fc97fd83a2f0f388c314f8d386c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af274bb3835d4a6cdafdde5e82ee1d4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305de08f6324d32f1911ba16f4006cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2574f4612b2d43d27c51b2872657a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785150f8e296c9cae83b07fea4f6fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df1af19954bf01ff61e1c2db670d75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d30c7238538c20fd4ed893726de9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340ee9b6d74c29eb7ecaa5ed3d5bb6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445434aef1c2ff05087923b7de18f41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a11ed2f3509165d9b8641fd116d42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402913f1b561edd4496106c06ba80dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca949ad30281e7a879ec2a6a618f776d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8dcb6a653b75aa902919350057644109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3661e51cf88c956786da8ca130685110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6c1a403b40c9cae076556344094fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dd24836ae2ed04bb4c77836248d1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57507efc2d44f7b7e20a94fdc0e8d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d37cffd85c83b25d5a3a0747e1910114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c6f44a4b1979aad8e135881d5dd6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d3adc454ba2fac76001dc85973fdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823c690e9bcbf01a0189598c152fcc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba022ff96272d6924f676d852383a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52118f07836ee6acd20a4d6a89a29ae5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6d87ee6397c174611ae84ec2a379c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49f475e79f090d0440f1859da3f588121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0735ffdcfaea9cb8b9b14d5fa856982122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9993ed8be44046ac46a12b898f6fb5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d9b70b30fbf50d7d6b3436414c090124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0df8e866eeaf9274dc4d56aa016e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c581948cabed7f175f48d41357835126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a17cfec68e1b9a43d47a00b0f528d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6770e61d5a8af49f0394c2c72a7b44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce25d60db703587ac32fe9dd32e093129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5751fcd0cddc0a13cf812bc2bc16d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762a800848f947c767bf7f731e99541131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5169c1895bf2c6353c300e9e94f075b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b1a7ac5ce064f0a7165aa898b971c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b5e7068b13f4307a47354c93da631134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7227afa83a94d4a94f3bfcbb6befa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5698be4f110d435f647c10e8fdd65f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad2c7b36df78e898dba446abedade3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfa26d066e010abd342e0c728f911b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90965157464792a992018a048bdd33e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c2f507eb2e463de9b21c713844ded140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468895bcaa69a503ad9a49f470b07e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402a065120c2ae815ba5b4573f4c570142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d98088477116c4ec9009865ae93941143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380d4809cc84d447eedfba7b15e482c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc0d53eb66fcb4297ddad3caa2d55b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf3ff87a3503455485d1dda048e40e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d7cd1ec480b8ed179df1128249cb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacda347efda32fabfad7eadf0771e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb4b0e6284a97da956dc14d69b0d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a04b75fd7d4a9d19416cb39b37d65e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc5e401c30bf1ae3a3f9e2006e6eaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8edfcccb4d5d741051940a8f39b3a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a46c8081c95b113491b722c2bc962f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee13c5deb89db87524096e8271d3f89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca8ef51edb8801886a40e334a799a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bdc182281658de1224fe5770259c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70613269c29672e0adb87f8771dbffc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365584cc22c2552788ede4c8d26dd22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16824a7df5af9787d0f5011ca97cec43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf57fdb48d2eb91ad24f87a91134cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a14b461df57c82cb78fef4e9adccbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69133668923df25245e290470da34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a0336534f5584219b7d48d00a1795163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6170263b4bdcee7d90b19a1622351164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b071de067636de011014421971013165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fe6b98f35b3250ed610946cd6be8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b3563cb66d13cc226f7379350d48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185d3ab8712aca6e8d222e7e3ce732f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a748edc97a9fe46dcc2314a77e1b335169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11189531f4f1ecee503d63c3cd57cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f205e73b3f0d32badd7ebd664ef745b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee9e859a40e3f03734870671e802d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef2c9b957305b22c441a282effe99f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02827073ab024a700ef418f59324fafe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785acb8fa91346a83285e01277adf44b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38b84d5dc7f70ca8b93b107ab972ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26a54998b67d3e9ce8787dc75b1012177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c951374833360d4789a4d44782d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79b99780bd7b1eaefd495420dd16b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca68257e1cf92f35ba7237e6ba59d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04d25d88bc2b416e193aa95efba649181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b1a73084cc66691e51bebbe4d0e53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45134b3910c9fc516a6117ccd32f1a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d53a26f3aa62dbd7216cd7d3e43cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85814eb666729dbe34cb61fe889248c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae20f0d1421a810f08239f55ad016b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a5910cee00438c3034fc40a56a9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba3c2de97a27d5eedc2eb88e0dc19a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8895f6acd0b27d65a0e4ed5df717f2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aec5c75e07d5c8b21aed12d8d1791e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d10a8ad34faf3095213e6814c7cac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef40b86c41ec66d06dd59fa2e31cc66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a87d0088cc4efa79f54e50a7aae9b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b298b4ad9be383494ac0586e31d34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f62a13c58c3733d5c4c0e66753f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafdf0efa433a977cb7ec3e3ce8d51c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f558628f28173793eddb61f036860e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d79ac255d575627a1845394034655b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaef3a77a8532f710dc666b64d7cc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5360f4667190c502a92f0c5eb67e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c0b7d9ece050d7ca00fbc93f61ed6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca73ad6fe8898dce74cc5a2bc3b465c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826690f5fa7ffe71d8f6add2df234d7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a47a425dcc6eb4650e170d30a369ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da4417bf2a6d251d60cbb6094cf9ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ada0448d72d44ea567ae3aef815d58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6781d529b512574f6001d7baf11e77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c7b137d7c771904646b530acd7fb6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fe837d25ffdf5a5fb105d47507866209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daee6a31acec34009e252aac14ecbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b1425670fc742eab615aebba3957c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6570d0502bf24f5e4e3205571077ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9efaad7b279687462f34191cf20d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf143c5874620e2b8c415e99f2396da2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6d5d72fc2b95c008f2cfba592cbcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd146af2eee4a8aa36628925956f28e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48f1900bbb883e42e6f39f79c76cfe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd2e66b2005c506acea0b8c90165d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c24b01ccd474308620305972536ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c75e81e1955801cdab07a2499667220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a43ba5bb46e59d4377b2df8eac1fa0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832704b346dfb364a48b704ad2b2ff4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a4ebeed793869b8f3b01bdda26538223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a348cda23077d47b1a04b1b2f483383224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b540bd35545671090d712a4d7e17e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3052b805c80519834ac75657eb0ffc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84ddea78f6c6ff93afb2e852546c20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a188ecb9bcf5a410a9ceec9c4ce85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72a6c9a0b512419482fbd108d05390229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b540a2a20cdf8ec2ab590bd2968618230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8e73675a95339d901625706489281231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f287cc6df28e1a98c1b7735f5d886a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b451681d80c3661cf5080d91babdfd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9656b1a9448353f403937b69c84a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff2ba15c4fe53982c0ebc22a3a259e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd587366f4a3eb3723cd5ea4c655c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2a7ab15bd2b3dbde0df3600f4ac32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e3bc6216aa292bc45bf72226f13e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef39e41c31168cd52c3b2d2bb86cd11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5c6c5a012420c319e85f1006c2a9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6002f78d086e10abe662e64e1499241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b82caec02ae60d892ae412562053b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe98598ae39ff67810abadfe5569f9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d5096e30c82e7411c9085a13152be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bcdc0e1b1c7bb7b53899f1b308fce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34603554f2de171af6d7c8de53c72454246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97148aed4808d7bec34abb58f5706bef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ada5ea2641f3e24f0345c0af9d2e42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacc6996fc4cad628faef677b2fcae5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609f5187db9f2092e0010ab8b3915b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a215dce61e1fd52a909d70024e0329251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a05d0266cc95aa7c0fa844b431e294252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73f5cbff2b6231356f7a25f46fa1ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd89221017dd0b7250925cc89e8d3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6601a4d32180ff294a82e38a08c03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fb32499ad8e7197704e698319e96d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7322564736c8bc0e59ab65567e400b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff714e85ccdc762d039e24a47d0a260f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad679475b72015d0b9d66370d38774259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3d60d736d4098091cf658985f8fe3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25fa9b823973746f9bcbdcacab6010261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b95aa337576df389e913e8423d4ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ae4ab36261fe0af74c1a165b786df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855ec046a66b3ad03a44aae2be6cbd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf8f9d1dd94dc381840ced48667d59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269f477640ce0c5728d31edd551931266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e628b38fb94f4ee598b7aff2e2e48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07867b0b9a38b01116456ddf1eff8b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff936ce519b8eab4cebc3e456bbc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa6791d445a94f904f52a6973ffc2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeeb8ad21ab193d72537d5e3a556c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1178400900e62ecdac4e638e6fa33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458520fc54ac1bb59b01f765d0036e37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0969c65900ae5996169e2187bfb89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cec86d9e6ef959801f6f509be43f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc1a6c44e8a154a9fa4bf819387671276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41075cbc4278b73621c3992896a9906277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393451da903f6352cf3172ad6d44ff9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc239df59a0d19bc7c70374a66ae13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565bb58501ae193610c73e72f29c7cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4408e97144f20cee9a1c8a5709887db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6730cdab2b7b27f40f99da8a38aa6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea849acf7b757cc8457189623cac64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89957a3f2e8366611840e89bde5f9421284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df24ccd0ec496f6a02e870bfa2d4e4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48937f407db3cab921a709308c5e21c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7abe210004b82d8cedf37f485b5331287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab8d1747835024d36defbd0f28dcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2d66672cf3f3452d09508ec998656289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d6dc2ac9e1bd23ee49d30df7252fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520081164162e33b99a82763c0b93a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d22e1074de8f56ef975e55ed8f0492292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef758f08df311b969921dcf63572c337293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376959a824827a3f241f751ef89079a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385f1f177c36c233b910fbf1b9e1670295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946714912594f9814e6a5ce9a172ab66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc9ebf61fa71041477cf8917770aea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe149dfab8d5a23b24fed91a02903286298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acab56b6d8a874a3c3cdd1b9ea9500299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d0281caedcfb51d19981863a53820300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cf56ab80cd5bc342cf4a3bc91dabd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344be9cc0981cae518beb220f04347a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ca06bafa03386e92d86a0ffcb99a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e877227f2ecaa041cd69aa40cbd5894304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33469a6e4809486558fda5d92f1aaf36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be4cacbe9559710c15b46df18218fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8982edaab4d44ee7189e0ae1e7151f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbedf58ab29ff17218b052f5977c1b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f153830008a7b428e95329b9d3d5855309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c20df2617fee9a59a6764fddd4ab22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d14813cb955782010588a8859a5d9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ad8e1693cb1347ec5502d9f4a8d15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6416f20c750ab4a327e069c746ee2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6960ee877654da09a1a1604ac7bdaaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df15331b49a836c148398acc63b7cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18f0a28b0f80344a01d52042c96a4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a67b50dd9bfc9d01f3fa1f1578d913317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86050922b484e1bed20e028c2a30f29b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66465b2d584394a5c696294c9ff8d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce84e7aded0fdf4517ab64b1145824320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cd9bbf470a9d398ed0e2384bfe05c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a26daa61f06962cdf972ece70919f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47878276491135a8a5804dc1dead40f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071ecf90b0ebc07e1fb57b89bfb85ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25625bf8b81c3ee264a7cca9dd37bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12870655165766dcfa1ad91fb86ec95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae87d64e6d53f08b0ff0e3ca350d6a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45e7d888b82ef9ce194f25380222c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2924ade9561d34980df628c6c27896329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee2aec2e784fe244b62a64f8e9363330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99277fd8192de65ac39b1d7436baf9c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6d35878db6b8478a83527027aab6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da9ac67556e1afb0975a89dd0d47d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d163e3e9b0cbe4eb5fc90bf47f2b43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56972c7a095dbf3c95b7ab7d08850ed1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce48535136b02aca54ca9442ec61896336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6b6d957c1ac4fa59108185666822d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c03350f98d8411203fefc750a65fff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3314128764466ec34e95318de3a8eca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b511e150bca170cf4ff72182f0b2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3214a43e305a4e038e6198f879b77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98271ea0daa69dd731a12bc70ef2d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8c4294b0c738f7740d69dc5de8299343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce312577b5fb3f03577ec30421d278a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a3be9958a85b07b7212dd701ef44d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c0562021ba1578e7fe4889c0b3c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196067b46d7c10c743003691f166727347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239349959cbd778bf9d38f56186e15c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846a85f29efd474ca554c71c934a593349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af0f7df24a30530a3cd88dd51d67f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28a7e806b184e150b42bbf6060c3a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175b0849a5ec1ce87891ccc3137c3cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ff09ec41da9f119703673afdb6f0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dc7cc32c6125a5bcc5a70d7987e21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ddca64f90fab55e4a1ccdf7fb349f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203ac05af98198e7b19d4ce76550474356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7629159f9beb4cd93d0cac08a4409357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa29134cd81b3f6413df14f0762a441358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e83467a86f8d05f3bb4a837886ea18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134989a8994fe67b02a3d5a3d6fc539360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d96ae5894a434dbd60f36ca07f366361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6706daa32759e098e2c9a1adec913362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebde67e23a7121588019d9eb7566b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee11676d1e2c6366acc29cc08a068d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d57e5699d2fc205b1a1e4c3850a1fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b23d74b3e134cc28be806b983b0c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eb0ca719a7d3c9227290ac1e78614367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c32fb2c866e91747c3d2064dacd095368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd52473a0890319bc8b57853f13a770369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2add92a7efd485261fc582a78df2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03b7fd995ad82b649966561c53bd82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76f87aa55c6d275608d4904ed5aa2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221257aecde4755a53bc0fc69512be8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9a3bb7b2f906f8d2227baab4ea21e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c772e8bb34833e6cce027331bd16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52ee262d72b1030109291a68951cd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d749bf55eb55f76b892d511ad2216377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854203cab3a678fa56bf1b0803e27d85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b145aea3e6229d5596e02c9759030b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8378fba95e38ff222d5fd8b7a7e2c9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4140df7961e8b33fe9edafad68f6c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4eeb5da9fa8b11eed2cec79bf5625382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e9560ce6deaf6da45dabfa738c975383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703f9bec64ba098e78410492dc6b9b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e5c2c8dc235c09cf26e223aab76ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ff79ead14a96e9b2b671bfa018b73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b5624d093a662ccbfb462ee467d94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef09ca38089a403e8b0e193f32e5c61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764be99de3f2475f0ac9e063b0134183389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885c2498f2fe560f0c0053144c4bb8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58648763b37f5ec3ee467b16a9c9765d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cb7b4d3b8b953d50328d550a89c2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f45a24656d926889d5df435944896f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c22f3c2d0b797830d6fabc9b324eae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255df8603e07e6d095b4ed4a6641f75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e493526362bce5d30aa9009f8f10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67acce797104e0ab6d4d0572d606b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d16cddc93bc2dbe76d4a8c5d0a3372398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53673b9e51fa1d58cd0a25900a40cd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb37730f679c187f49f295cda511227400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69223b22cf8d82bc6ed295020b74f05c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5b1da80cd21909f909fbc181f462402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab55aa9bce5b7b3ec10d091986dc8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03c40e265a16a365ffbc485b0b6c89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad5dcbde4bbe2f5ccb58441a68ee68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147b7401bf39d353ce3fb0abde17d45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be6bab07fad39226256f09658e8464407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202f41fb944eeb670bd832673668f76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa21da818c158661746bd08c5f21b2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb949bc970b5e40bc50c0695e225dab4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158c2cf48b54255d77399dcd1a7f9e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35e083008f026d9a9f5604b0a59527412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a3096e605ecb8b1d2017442f37d86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd03a6f12285466d92a3d794aebdbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8aed3fdbe2c095416be98ccf8c2a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481fb6fccfaf30911a7913d6b085a0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea5e3972ea5711a6ba1b1e7f0c95db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e44bb2ae7e9abc023964e3eada679418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c176ae6b97b4a1bca937470910534419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222d4aadfb2a554bc26514cfe152e1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc45af6411d044006ffa2330092db7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8c77f0c7875e40f057a4bcf5fe3ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbc3a11fafc037ebdfd3184392abfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8f51fffcccc056fab718dc5a04855424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512555a8a40707695e3c3d536df29f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5231dfe67d28e706007a70366d2e39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d092b6a3c6be5588e461e49298c9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35d601678aeb48ac0864204c9f3bc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5f9266b420d8547ea22f2cb076c30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e9dede62956005a65ea4250e1428e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38bc7d7a33b5b8de589ef11287335a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783127e772ee297800a512667749f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5cb518e32bcf48747572de6502c40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfa5f14038eb2935f9f1ddcce1fdba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84f4a51ea8f167fe63fdb862f01dac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a8c36e335d8527a25d5f53da9c268436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcea3d8517c8dea9d3b3a2ec45d1ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4c278b7aebb98b50c9d366920f85d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73996f098cae3d8cb106808a37e86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31734eaac07b27ff7085d4e37dbdaaf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a134ed7bd9c75abded9bee84f9fb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42379ded2e0fa62fabfe434c8a35077442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6fd8033154c3c4f225be303e18403443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad898e39282d80ef1dab157d4f9eb205444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8074db68b815a23fdac05f412abf4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912375f5e3d0cf8cf940f07d811161fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16d3fea34c07eae9fe77576066069c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095471135eb703b1d29a2e7c652b6592448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c87129b469c69eed6c28c128d8b9e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2a4ae6e0eb7925701334aab34b126450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13167c8a8150584da53ee65345508f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de348677eb56564da09782d2103989b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f46561552ebe95ca103ca669631318453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cca68bc3f8d3bcc7958a3bd953e485454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996a62d290f3faf9404fcc2a191d6fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52498f9733318001958cf26c02d0df67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58b052f43fdddf71dc213f4289755a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68794d4bffcfa23b46032578c2c1925a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a22227e6d66760820738a0f84d29d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaab0bb295e871b8cd6989a221cb0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcf7d931812e211a2c893f071c6964461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0870581985a716590ffbbaeef4f11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9587b6c8b0e2bd6898ba92f18e49f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c65a833cd30fe6b66653b096e41600464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196ef9604718c8021a937bbfb7c77ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b3792dfdcc6aa64a16eca6989ab3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fba27f632e309fa58970c2cfed7c1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac18d0c7c93929c2eaf22168b36411468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f342e4a16d2333559a61c7d458e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5618db65bcfab193f611a4f8bebe88d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec50b86b3b324d38ee27970361d635e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a78ca5a8f8de286d548fe5e8c49dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85928b01ccde9b9ccd14b9c15cb841b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6920004c906f66de3af0a631967525474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca32c2aeb2f8cb1487d51738ddcc0a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b0954bcd676e77427f33d23a64e48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddb6dc61462ced6e9540491817da91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe1520cef0e3f0bc16d0fa236fd674478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2af324f42c53875f5403793b25ffa4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a396384cc50d0338b9afa8c9bdd83c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b9a9c64a0350ca7daf2e54d448fa9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06fb3867c35dc8c410afa3f1118d03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14b5ac65a9e6a512b15c9ab7f04fbd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fefe4ebee73646e82acaeb366a479c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75316b39c1e4915ba35434e36b4a4b5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad194744130514249f1f2fc03bd2de9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac889e29d09af0cea69e106cb321d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed16799c66fe37cad973d8bb75bcd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20ac0a4c4d52c4af5993bb9dc9c2c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2191bbebe584e39ccba80df29e8cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7c7d1b4e707f1cdd022b701a9026491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005022d6720e05a6cb290e6c37417ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b137c6b3dee02f9a7ffe978dd8ac3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381bb68766bdfe59433decc4607e5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0894e2711578fbc012f33638c1ebb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e34804c2b2325959ba5cdeca8f44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceadaf175a0af332c1d612418b8a4fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11362afbbf0f3e85db057e9b3464d2d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436c5d4fc6ea5c03addc73692545d06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eb4d19a47d38eb0df289473f1bd27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597c326e4a928dffc55a0a13cad4637501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbeebac3f82a87537f9a6cb9625dc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d265594a75449f00076fc4b08e8c14c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0dfffe3a80d8653c7eed5e29e1a8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fb0776195a1391773fa623c827e16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea363beee25d328fce9a848b6ffd89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f499516b4be9834279cf39e0626156e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f873ab076524aabd9fd0288b512e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa3c6b6608f72def7f299aa5312729509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899f31c3df9ede5de8399448d9fced1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e213fe55c10627265bf82a7851313e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0d4fb1eca5674320c853993e0931f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e85d9d09f6426cb33fc116535bd547513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c18403e7b4593c56552332305e7f14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cb0d5f6b8310cad48b764e52e315e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e8ad10400636d20e5254f850b43f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b090a367bd953c35febe98db762e51f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a542897118808746f1b55f28f1085518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0121daee1540343811c7d43d59369a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0982d2c79c407b3758e5642124e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c665384686fa683724d1870a585a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09b2c913e37ce92e8bdcee99d0fbbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e24435ccc63085e1a01c3fb74a028523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723ee99177594b8b02a94510daeaf0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780109b2bea94465a7af311ccc1de8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b17dd0b3feb4d8e8adbc9cb3615db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274fdc86c0a732451ff4f0891d67889527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b527e540215cf6b96202f4820a510f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac11c10960fbb7fb80d99ed6e14bbd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45daf9914fa6ee80cb77bf1ecfe987530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeba62e167df2a6b928b10f01c0910a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce3d252a698375866f95fd6f6c6901532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67e48a082214e55bd122e6ed89a458533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1a996d7fbea6f6c1fe708bac01cb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455fb06ae4c1c720a3e247cf4da00d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa8f52f95f5564f74de52c07c5990d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27224255d58aaf91beda85db5b97ad9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedafcf65295ec4d3d371ec0cc12597a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f13f9911906ccb26f905bfdad9c01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc635b2d0061ec5b3d0f368e97efe11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38dd5fe04c0331725df7692b50fb8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ac33005781115ef3810198228261542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e616f5da749b462047175a893dff3d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b9984c87f81d0da50067b6b459d0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c317d125430cf31ac9a9f28fac79cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e06e484d7d5f59e9625104ba2009546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc141f79eca67f4d90aaa9d5ce621bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb06131353627e4b9982a9135989ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bd690f089c6f34cc4f0b931640203549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f242f07a1b0185810c9314eb875cb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd21d893d13bd902954b58aeba4770551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24256e8b730d4f094127323a3116d72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099719ca0cfe575ea900054e5e61a15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b8ccee7fcba95972b05ab1bde8f2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19347053acca5c8d34f5aecbb16f6df5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd43a36368e8c2a5747f7061b384bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e161ce4dff58d1bbed018d60bf18176557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91caf44d8f8e5de06e23d46c3542d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258ece6d64de14556b87f35bc03376559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b649345b95c8d62a0abf7b757a1e81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a846188e4a75c0b706633b02edfa868561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a64764cb8f22953d6f3df9e637ca2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c97fe08f8272b136ddbd590216ea2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0100b2eb3ca9a77c68aa306a0bb97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97096e8b880a0dac8a82c075129aad8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49e1af9379f52f546b7381dfa22aab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49601c8f3bc3df8e05363348328172f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ca0efe8c4a559c338b953b9b25cc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e8dc83682344e3c482feb2ed0c68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5606b435566242cd0a6901a639df58f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb689851065292502160e6d3eec6f2a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db890113f6f2c4808ffa7d69b681ac40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf78f3b90029cccbd01adcba67eb88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab0dc1ca35d50bb44e60278c3cc04e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb240a68d36024c30d700b2e78b02244575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5492fb2396394f1b003b2ddf5538ed6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eb4930523ba259514579b983fac17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a172d0addeecf0ab7f53064614c8eed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d6623fee3c3c10175a3089a834760579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7077bfbcd383a2c9438bc784f93f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9a525417e19b145aa66cd91d56d4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d0f3f81d327c8a9e972e3586966db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23a75cb1c707abd302f233b79acf9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6c8011e6b2da3cd229b66aa94e0ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586049a4476c91ff2ee0985789b243c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352154725ea57b6740a0125a7817c70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891728dc90f46133f38760dcdbf21c06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef812028a4620696bd6db1c7d8d93ca5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af55e3ec5dfdad0517cf9848ebcbb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9fb3ac8234e92b22509dd21d080d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f2a9eb7e811d2acc0f1b3fbc6282591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5e5bbe723e1f89d96c9e423d06807592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a61626ff590e94713cb672ae44e579593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be285fe17bfc649a6140c4562fbe7c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18349e09df079d1ed46c62cde1dce226595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7b763ecae73569b0b4ac4b292a2e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25e299be6df9a867f26ae40aea813f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c91de5916dbd04ccfdaea168deb0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdd0eb8c3c83c0a1882c0f6838c976599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fb952988ea2b9a07b2e94618a19ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d351ae47491ba50d93342d68fcb1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1b83b46537f00d817c6f452ac9f38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fe9860eb20d387e866c91918cee03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc10cac1d49ad17677dc7160a825583604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468b688b105c3a1e510f5df46e068b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eb5c62e9271a2706add97d031fbe7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab174350fd7610b44849202b3f50d55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852967d196e93fdab06137899ee6b671608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f49abe3164ecb875efb1f7c006c8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ddc8f6af68c604875f4a3fc771135610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae34fac091556514c18e3d7ce8f266b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34081762e4e0d9201ff841bf81bc5de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde36b87cfe57061d2298a20c0ee9c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd30c05264888621e08e1a4d63d0db8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2dc92ebe730297dd7455fb4d9aa3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e50084dea7b096fc145798069ed7a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c47e2199440f0a5a4aeed539c53b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690ee2577eda9d509f06ee8a37074c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3282507669158c770ada721beedfb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a51195a24b089b3bb0fea0553b590f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568b44d41123acf7c1c8ea28794f3f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ee4757fb57578e6ce282efc6f1d9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e68b71eb75c85177a622047259a635623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa935640dc828402dd4ed0f7ec50ab9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a14d974c3ee95ad0a0189daaa2b1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149be5d73b06c6caaff729e997ae0df7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cd54a220fe271e2808ed518e68b13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdb0ff17d6e76a114eead8ec99f76a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8475a6398d2f58e027fb655bfbca4ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9988bebdd3324ffb87e20960c6735f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e5b7854b82aabc4f573d349a87de4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018188141fa49844308459c9d7c2459f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2075563d5400a40e41aa071cde61033633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad651d65d539dbc0fce5da4dce7817f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cef3ae8ba1153fecc4c20f8abb91c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d8dc755f8f643d29735182e9b1cb9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574995832d8dafed316d127f29a5b1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760dff0ba67b1b4dff03245780c3de4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238a71e8b17337ace7f5409d611c8bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d75dc9278a3b0bd69d29cb15287116640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c4f50f553e52543430bd7a11e564f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d167b45f7646d4fbcf8e2b98e1a206642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d3f3a1b8b3130890a6b880da3feb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644628b5aacc5c8a8c52cfccdf1cbb03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e725348a65f96b642256114a535dd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36655244e8fa36f7b34d2dedafa99cc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1fb0b2366556381754b708a8da111647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbed8ca9c27b69cd055471ba477a6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3dc2c29855592d28f28abac82256a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f34f76dff6dac6a5d78d9fd8d4b9c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d93d4716fcd7249e8b0b7b96bd1aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601808d17046ac6bb244818054a4ab8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1c6fa26ab9c2bd77b478d90a9a9d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61d13662da28d4ecbd24b11b9081d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4dd36a90bf2a65d989d9d60143a0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0261b7b70da08959e4b17ed5a0ccba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee272e8661ca4b9ecaceef89ecebcde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942799e6ddd38da2ed3ff2c82796f4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3be423607b68b181a4e0e276e245e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659c315ced324e48b24bf798375713d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2ace0e6ed9ec307129265d2fd8725661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a860f98e39de2a419a144dce4d4ce7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735990e441b87370f6a56b1b94d260b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57940fd9dad6efa5950b3fc7ff8ff2d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26283ce8a3f7d284267e676db43b08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73d6ca6ef76c269e4006d29a66a028666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa00c98b0f35c387f54428439037d16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f90dcb1e5db86dcc941512576e59e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e06fe5a8b8e7305299a890aa39861669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33c1850cee56bbc5a8dc4051d139cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80229d6077052f5c253ed081eb3e37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f7c773f85a8c5d4deedd46d8390d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5132dc37a7f32268ea421a11da4a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdf0f59ba29867669b08b3263a6caa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0683df683e3b7163d7e6e5f3a1f0cc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b14da398ea5bc5fb448f7ef96836a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc181184ea5ca7d5529b2f7ddbe281677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bd767ffa0bb7446e4eac3c7cae48f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8dfff7659c7851d0e7afcfbd5263679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d0d6efe832f267e7807bd9a82a9c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf38e7f7bda52ee51a3c7a4bf6a78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a618d94647f1f4095cfd0700f05c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a356fd37169db1acc678907c234ef1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6824b7a870bfbfe79baf4655cf9a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a44e32ebfabc962fa51373f7eb5bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c0b63f70e9e4fcdaca6599149488686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d67dad35e2669ca15fa8462512da97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c648a84b7b17091c24981e1deb9647688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923fb42a262c2663a530b558a9904b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eab2e0da81076aaa46ed46563653e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82442fd8a4e2b33e6dea17c2d1aa5c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a661bff1a3dfc8321ebc7ea91bc8dbd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ea84ef690ed99c4d68960b90b782b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195971dd1467606650caad56653db6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d76e32c9b3cd591bbb33c7fdc4faf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523053361362063158af7ad6c1984bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fdf79572edf51af55db24ece6a167697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac985da24a25684a23a1ea6c1c9529698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd7797b136356be887ad9b35291a07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d8ef585ee14721cf1e83aa0d1624f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b09466cbb7085cc4ad99464ec15c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd925ded0dbe61ed187df90b533587702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21cc5a2b55445b7ebea9385cbbb874703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcda4e0b6a38e567199e3e4b3c394f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac646d88dab337928353152b0c9fa33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccce9f97971ed675ca3f51ba314afd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18441d2417f6edd37e5181a7b497b862707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245cfec7cc93751e73a877d8de3b5d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8574b77f444b64aa274f83810128da4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16eadd45eef2dbc22515d294b6ae64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f951815e2816ebd452e10bb543bb1c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048e4780f6541e02d338dc4a45857cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cbe8f48715738f3ed97fff935fd9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d0fadeb18f65dd610f77ee3747805714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684b30123619dc1635f19f3aaa63cb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3161906f07121db8a19252cc1c4777f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d97fffff69f633f74c2ce03b51ae3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724be60eef16eca1bebd615348185c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aac2ee5cf2a44e6119519ad53ace93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f1439c2b211dc35a91fdf79c7b4ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0b104c6dd8838dcb6f4e88f464a70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aaaefe8cbf55970e32a24b0645c7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a37107257362253b5582b9f5ef004723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c591402b2505cb1a677b316c42d64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656c2fe9b61e159762c22cc6c001772725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14b4509461e8ed686c8f446168f986726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78442e4bd5dc4775f86bb5e32fe9f55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0f9078243f0dc7fcfc89082b8bc2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e69de3a65ad1005474d4befe44bdb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c58fea78029d9e555828ca5047fb45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c2f589b86e209bed6d83e1d69e1da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b3721db49f13efa8724da0de682f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe45bfe21db4c2104afbb67574756733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d33e356d318f10e365da4c0680f03e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84822e84733e1b2f08c5f106c84a094d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4bfe4b54cf40e52e88e2c3e9ee4b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308bee25e183d22e1ffd31f0cac23e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9c5be782081460dd5967845c2ccf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a4ac9f6663ba3c88b8a25038901aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b326e2e40d34ae84692b5b0978db09f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7cd33d5ce1b83fee4b5abbdeb5853741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d30d9925bb34cf10bf3be76440fe39742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d38d78fe923aa895bfef412cfa439743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4299abf4289b832d83d4aa5a048634744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9de9df95bfbb4b68d52c18ed91c2dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b9a8846739a19cdb382860bbf3d87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835688fd3dd3f1fd20172832b0753956747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f96aa81b0737f8810d37fb47b90a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721c1bc077078eda5ad7d54fe6c0f40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859546bdbab1192d727fa9474e397a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b995f7d198e437b7cda123a47e26751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdfe5a9ab70133c106360178a22a1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dad07680ca397842b6bbcb61c8efa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93389294fa48618ec750076f0abd5bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc8f964b7a20540d91bb858851edc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d4910b9d9189d55ff63f968112b03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1bb79d9b78381d741c8bc0ea0f68a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445e3f206360b9eab01eea361e42d78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eacc6d64454876f65e6e901cb16c8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e75a3127fa2f4a7b198e999b8a3dac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737f312799a73a0b53d7b4d2b43515b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74d98190da15cd62f34897f6f8e4c8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b68d54e5f53037e706a338dc216b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978d2711b259eac398f36a834c76ac5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691812cc844c4c116eb4884a20e254b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daf97cd87c24655b180cb1e2624ab5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d5a36827c09f012754871f11c5cbf767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>