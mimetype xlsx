--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3c25becca7966d8799c763a36a37e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3fd50dd9bb32a07150b501833a2662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5a5dcfcd78e0e4cb2b30057e34d1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff35738d9ccd0ea89bf8e3db9bb7b294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da989eb98bea269b58f92ff374d94e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfc39f27e13198ac4aa328702b00d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07c18da47bce9105f9f130632cca47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a38b0d8c6532e94c591d3e9390a6b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77e599642bfcbcf371cc106be963009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc42177d9383b36821143a7c90195f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9431e51de7959d4d8e050bea8f28911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da68c181fbb011fb2bf62308c0c2eb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dfaf8b132879a9e8fd1f915ecc41913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435c2cd4d2e69f512f59d506287022014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e2fa1e03aabd3d9e6ea5a66cfaf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877551e66708f58b4a5e18fc6475c6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7734361439852533664e509402055717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ca9012699e38cbf49ae0593bd3d7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ea4e6f2e6b8c6f87d0ae30f845da619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4fe6e642c92a4baae282b5b289ed520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9bd1aa16a08141abd660ea2b0730821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093048d148aa23274b74d7986ca6461122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bb589bbab4674b44062156610746923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541f9769853c9d7ea2bfb860bcb61e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5091d4b065d5addee537df13d5693925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dbf54646f2820ae8893608196d18826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f44a1ad7179a3d042cb9488772468527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e46e41b3ae86b96913cf2cc832b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86d117f31bf711185ed59bb3bb6cd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850122eedd7a245b517ea21728a0b7f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4bd6a5b3ed4433362aa9c4b3c522831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8545ffebbc8b66935f947a15b79aa332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457fc97b5a20893aacad42aa3c6e2ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a2089b3561c93e779400933136bee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36762d0e6726841626139185eda7027135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a067ca38bb240a43d83d800d74bb3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdbc7ea09945a24e99b826de74bb8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b04a8f04acb29d70ec442aa67530c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c190a000314b766a87e48bad021bf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106e90c89b25f52e1b60665c9b2ac0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5679927f8cc8ae95312b8c3c4bcf43241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b52f4714ef1037e84cf269e10dce2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c6c80838177e3551bc7e0f5668f2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e757bcd57698cb2673cda05dc9c924a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab267e0885fe46e077c21885dd2b2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd010fb3b4c2a46d9ebf7d4dc5cb322346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ed7bf1c1477e1b7e1bce9047ed75347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082f073ac8ceb758fc1fcd2781e219c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa017b41e4702f25c1c7aa3882fc0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db786f34c35f5af9621cbc8dc8720b5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe67d9acd8cb5bb062b164aa5fdd66f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d94bfc175bd899e7cf070a4d49b03452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b87b20494fbde3b03b2489fd8b3cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64729aad0af271147171b14ece7c711854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23276d453abb8c6672a9b94fe3f63b2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99ca63b6d391c3e6ded0f5c3577b5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0622dd431509f27b255783b651b476b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad065ee752e0dfb401260a8822d7a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d8bafc3867076486ba9a28703e9d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0d9c27d9073dc3f910ccf4f0c198f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d43ca9463fa531c1ab32aaffa875861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011021eab1daee0daa1b27907a0b2be262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f792ecbac241e329e71fb66f2b7b3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01562cab843d400f14d10492f184c14764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4bf8e72709e5ab16753bc9592815065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b835a6612de949de19616c60f67aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4194690573e20025110d2c05cfb4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b55256847c94d1330dc80f8c7452568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd4332b796b6cefb1bedb05c6e52af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c47a5f5d9cbfd92d4ec8998af712a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13f75ecae463a097c4a21f9044080971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506307be63c13cf3ccbff77c962e51a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d009923cae46d7828bdecc6c594b6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06033a4b9a3e29e4328a9b0168a9f92c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3de2901909d95fbac9d6811775c8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b887c32aa089b82e6a5a119cb49fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2881d0b5f6117b933572db8c08cc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f72df0dd547fa478a4d1d3bd5005778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddd7863278c19aea3e6792e065deb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb82ac97563c39dfd1e88e9989232680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdd1671a9da96bc551ce3f2a05743a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876f8bb1d2bcdbd874b83213f2b603b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2b252709868e64f2979a05004a6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42a6fda027dfb391f66303a1f1398a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688c800fbb6feb08a1163dad852fab185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26bf8a84ad1017f5de3a9f2972644186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548e4eb8f85dbadda7ef47334bbc43687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d2549698f77043f511cd2f76ad7dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7112f6a3c681a031b5db8e933ecd70c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fea2bd40d3c4d01e07208ed730a9e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359e2ef127c0a8db44cb7a3245f168491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dd673057ec69755b44efbfb40cabf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f94f0903e3b31c87a83110b3d66293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea7bfb11d1c40dca62a8005a5baeb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d1914b042d5c3c4657413a8dd751e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c255a008f451e4d6433d8668d0f84bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e477786381e7912dd0bc32dc81c6bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50692255f000a711b342fb6bc7d465398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8b08a822f009e52ea3bed66b1e0e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13682fd1d93f909c96c5b73a36283b4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81250456456038a48a526b4b9c3ed59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d543e84cd53e866bca9cff546be196f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931744fe36576cf39d59eb1088ff2bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b995c17237118530c7175ab0b44665104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ddd237d590277e0471c03beac2359105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aa18e28553ae2951e8613db4b5e48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f185348726ab1c818f71f86bd091107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff639dd07f3e5548385399938e3979a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83eae168dedb4d911e65c74f6125dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6bca1d1b3704e338d64d04612b6b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55928d9406f84d30d319a3f040ba52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f39c34627ff1fa728998b36fdb4bd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b4ebbc8bdd3855375ed653264f098113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb403ae3ef3b4a4f5b0f13f8f4d712114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28182f4e31debc5bc7c7ad137adc109115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2d2f3bcd2789ea68bd9a614ab3359116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a8db3950877861408e622a090169117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae53789c7ef2cc8f7ea879772011a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081760aa0e82db113b689ff1ab6983ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc0a3b44d5f2b804f759e541fc8798120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361af8ac93e90adad61e80f66655bb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde62de8e965eaeafaa271d69c31fc68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50160add0d11b067a65c05d303776af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34b87a2372398c159921b702040c6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacb49daaa8d31e89479a91eb612b41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c36d8c1891ce33b1b64b6809d83b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c9f9ea1f2f398ad60789203f20892127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d68757e1ee35a9961489a3addd835128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f266887e7b289ca3d1f26622c3b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2599c5215619fe94bb7d4cf31cb3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c864c5d79770e81ec99a6a2a3481e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172ad0b10866944b6b72a5e2576a5ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093cfc13560e3d9ff2323ee58747892133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c575863a4a0f457f0e6d97750317ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846a933a76f265687184e347fd7346e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd22d49d591ddb92c44fbc4374f24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f5d1f49acb3f2fe5b524ac324a4ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4deef99ef83dc538dc1d1df609fe1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddb4770b6be1b27cadb990ebab8dd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbec12d8fed9c66014cb91c814e791140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1bcc438b5bcc0d2764d5e6a6bfb89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168b9ef7d8b2d1db4340120bcf2aef8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea8bc747d1ed881b3773b2fc6e9780143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77610cf95b73676f271a07655b031342144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c92b4e19f256996b9100b5326e19a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46d4c8cf56ac248076903882a2e5c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a8007012b2946b4da15c5d3be964147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b5d3dc70608ac4ca001f5151a88d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab2b8b6db684bbd76c1cb1c48b4de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950a9c4b0351fbb62afd7e37e3504fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662ffa498e6b8a140f6410bc75b1dc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3272e8e4c5f050cf84657e3e4dad721152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c58521ee95271c4eac44bb931d0bf6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cd0b51e4c994e8522e4b5cbe8260c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8c089ab098d39663617f09ab6a102155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6bb4e15a43feb6ecca915af50caf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f145c851add0a64a85d45b38af27f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b3e37fe0d5c52671b30ad3aab5d34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba637327814ff01dab1fda20a182dbee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd10efd6463ec94f268f05f30beace0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738ab254581c27ffbde93066455c88b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a4a40bd2abac4af59c994faef509d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9582c5e133e78f2af6af72958af4672163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426c37357dbab99ee74ade2aacababd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adc0dd8b0f3d111598666bab345d3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e8efc6997eea5ce837481d4f7355f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3436264e5250c031ee615356175b8fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467470ba6d06660935f5065be8bbeac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c24bb88746f690457fa61f06ca8585169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e5c09e66ae201a00d32eec89f7ba3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59564c56488d981ed49ef014c07c1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6decd782d7b2c5a677f4bc053ba1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f511ca1e228a53400d5c385e8a2f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef220d2f8507f785d457ae7e49379840174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7808a94ce6794bcf1ccf235b2772020175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc29cf7952c088cdb6c3d404ae8cb95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd35b0d0b0bf236868321b0f54137ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa700b7f51eb8871297d9d855521c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abd6e6205ac1fe87594d051d9a448b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba6ad1109fee15f14579ee92efa1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1149d4f391a12a0434b2131d5c07ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa37274761eaf6a52ec6b02e251106182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a8f3c6bd7e81fb90a2d9d739c671183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06cc68a7c643af2b922f288d8957d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c5a7029eb3d437e9d1225f8a2e4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353dba446e4e24f3eca7236425c35a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a3f43a879d14d8f25944134513edc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e68b3d618d5b9482386bac3f888083188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb3938a825baf662349487cf2b0965189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a41c3baf65f693d81fe3a13a97edb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0dd2a19bc8be1102d32348582e09a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88822214e248862b9207ae77056c57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dbfde14f1a998bc4cbfadf70afdcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e677ef95b9d65ce3bc2212efe2c2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd090929faad7390d74ea127cc5a0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aefa04437e46f5ad457d54d3fe550196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6beff507ed5524edd9b0908f85fea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d04fd3dc913a4d7d1a83c74fbc9500198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bb816c993b99f6065cc6b45ff8bc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5dabe311a91ef8b350530ade2e4c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450b19fec48c1eb51f7a74f3e5cc974201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dadb5312f6318a3425f461babf01a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099c3a6737e350033a53044a267f146203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85577bd07e9de78a6666b54d2a039e36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d05ed833d87787be3f6da0011d8330205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd709ed81594506943a7caaa0ed0ac2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bcf6105209b9af82817a03027c8db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e97ef0cfaed279343b03379354ae1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6aa064c268ba93ffda62bf38cbd24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ba24a471b9d031705e2be41f608c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cf2cef60bd4cee88d74602690b7fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743f990a3f38ba6217439ba53f969c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029868380e961ed68dc8572f3a3cbf45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d760e5ac240ff2f6db3edf5a5e7b18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782751b09ca44b3f3121705dd9c66201215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c7afc5c3774299164f8a7afc44971216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21648c71f356930d5da550fcb1f1ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef419940ad7d8faa6eacfebf7beccb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642a77ee70d10f218fdcd9854e734e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db12ab21c31d6b49d113b254c6913fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ae08761512d806e0c5bf2252d308d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17bebe3e256eb57842f6fcaf5f7153222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77353507e1e8b77f1693b82069f292a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ebbb80d8004a097adb1c16a7911c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bb77404ddcb44f0ce155bcd4ea30d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1c1060407752925618aa5f99ad217226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd385b2eec33577f9a8552e729372b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aded0942ffbc39580d254dc8388d56f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a915ab9af6d57e4db54b864fe979d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449704174ecbe2b1bdb28ba5d0d9e1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fd3c8f959318d2deda4da2e8f5f0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf615382a5beefee720503119a83ca0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb6412e4da3693ad0bf5dfda361607233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19977aa9e5f45a963f1e11516f45fc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b41b6d1f3a8dae79f3c6b20a6dcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cf9e87b80b56c0dd2a40411f43b43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822d345d18a71363d5cdc9e523f01cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe669243d0f2d9f0d4cb02b89a6c0932238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdc50ba8ae4af0ecb89f52f321d2fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dda1c52ca1cd56cd3024b04fccdab7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9831a9b2917f8773a63f08cc988bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8219a7e58e82529fa57b6135b689cd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4045ede71db47ae993636d685854a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07938599746964ee185cfc45eab9e093244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1ff9f278c1b3a20430513ab07960245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd3f6d4ce0621f48e7d0728d0ef9ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38035ae30e050ed4f3e8364d8114ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eff2e17fc5515e757127816257efe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06176dc8bd8afddd5c3fce22ec27b069249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19941dbfef8b6b293d311560e6e49985250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6bdff36f7c9f7840e087074127fc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be37ff9692b61acabb9c71a49fbaadd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb043593be2944cb3973e66e03603c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a8e2e214ada26da5a93a573ec10b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5f71903dcd2277b522552d407f8e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae044bc51ac2e9f6df1ae9920407f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893201fdd98003dafd326efd59797050257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2279537af0b6616678e70c979129a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690dafc1a5d0119d41654acccf1fab2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332d3b297b3fdb6a00aaebde77874cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148275153a84eaa32fb3be12d97debd9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69a9d9915eaf3468f80ed279dc4d35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f7e79ddf058161ac196244384f630263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2681b995bca7149497f7d0373ad75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd568a5a42daab2e528855c930487f9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd67deba38ce0770e86a029cb7a66ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca139e69b3afcc3fde7e2ab33c00f70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701a4bd77ca66ef2c9294d53fdf2ce2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6e3c06bf9c9f3b817fb020ac475c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e6449b6b32405e133a48970d0fb67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949314352d9b7d38cd7687ac7fab145c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19487c6f66977670984b4997140378d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca825eda5b436a53477149ad43d149e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bad771d8fea40da3625679e71b7d20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b32b6c063b34a1e1ac5018ca7a669275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8cd74870c627688140c811abab5b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb487811ee967ce75f85b82f61f55c52277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed2f65860793fafd7ff736ac01f54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa681c0d0861a63ceec3485169d7dade279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cebb62b52b67efa075cff76ea19e70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4951624a81fd55ff8a6988d0446d817281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1828b3d918a9e8b5d9df6d715eb98fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df4885f53c798f396800f096a4f6f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dc4b277cdd0500965315b6e82d778284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7455896786bd286c981cd5c0c102e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb110a3ad2189c93dd5051fb785381286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc711dfa48ccb0a2b3c8c74f4c67a03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67b148f5e34223dc2f51947445f925288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb422841f1d2d973610c3d7c1e4386289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c11bb5d4ccddd802d3fa2a86efa13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0e3234b199b9b7db562ff45d034c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fe525deb87ac4419c74eab77b14d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc1cd1b8b5f05274a3adfe88c11a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdbef70c169abb31f8d7c2e5d3c33f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487edd2b31c38d137091cb0662098aec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4254979b7e46d33fb521c293fc9094e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81926047936fd8ec99c9447909bb704297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e0f13fbd784db540cbad7a000b6ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd08036e427dbc1601546888a03a24b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee758a362aad5065dcd68cded2c14b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113201a1d9c8bc9cd0b2a89abc1d0d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464061f24c054b47d7911994327776f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d8cba5227bcf4f10ebe4a28d93413303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d663929519e047ce943de9f93d3f7c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0aeecb20ec0c2141f3e3defb621ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40f3017889f2a9c8c454ab6322b63e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3bdb93ab239831154c86a9918ea49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eda538a9f07b5548c08f4a8fef498308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b2317108e17f82df94328ebc51791309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf11b43bac9bca9d7e8e1bcd34acad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e13ca4d8cc5205cfbee04d7f9677311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1994268e0c721d7b30a90e492f875312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d146f0c703158cacf0798d2b03d05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969dd72f2413819de9833cacc122450314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8dec673401dad8e5a3906a1d5f8c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c85ebf4b5e3ffd3d2b4f4bbfb84eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9d67d141741b6a3e99918976a26b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6566aa3b65806337ed930946f37fce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46d9ed11337629790832a3a87a25ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0219714ab5d4b69189477e2d4341164320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1f896a18102de51374409888de1bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0648ed8598e8375a791d51de1112e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b18835ea93dccab5db25cac222076323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d72a16705f9e7cd19aec29e15288d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd812bc17636863cd329c004f7dc008325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9c4f085cb92182db10c38c5c7eae3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f954dfbe91ff2ee81dbbc0e604c68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57018deee5542f150c4a61233717ee5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fb5e0a65b3f7057e97c23fcfef6d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870d78af840d6ec9e556847c4e4fc74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ae3813c8ae2ed21ae7eb516ade151331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd42bb490c3fdfda209161a18d4e5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc089b0246ad556757af921fca73c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b0fcc670f7fe4b26f2d2f0d269223334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141041c82504389e353b0f8cc02feaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295065a11142886436a0951bf92dfcd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947270c485fdf9cd14de6abcf6c8dfb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09cb3f123a7bf4f117dd69fa573b41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fbf23dc5bfb0a08977c19c95c7199339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadb219afde815a5e8326f770ecf050340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2d72e74e4aeda872bea1fde4c568f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cee7de4cd231c1b8e2de805ae2a9fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce0a58f58db5a7fbd5a5071c0331ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88815dd7227d2332713c1f9c8ab0a9db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e8c829f61343629336c240b1071e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704219d875382ce864630675b9db2ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ff55f0a4fab0b574e6c48747f05ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8258455f4ba19ec09e3a148a99ae4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325f8866164ee954fb175e3199d2e4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb5a48dae4675c89c1233d8ce44b9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f2146b4b688cd3c9b863d11fcf487351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f80e5e5f05214bdbc6d71a134bcc44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab13889dc40083b263a07e9a439ff2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa9b495434633ab470a981bbc58fa8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f9ea65446a40cfb195aca7746e7a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93bea59e8213f9dc8c4a79dcb455ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855fe820edd47a36cdc49e4d45e7033357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eb02ab46e8e81308f90f34159f094358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec19e0508be5b1f7cb0282d18fd679359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0deca9c72e94ede5275566fa8c51c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d3424ddc898b3b7950eae0bee6a3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461cf7e549deb5d7a8dc4f706441a5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc75db383d7d7fa70c6c20667d84e2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130964f156d0a29ee984755fc84879e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659b00405062ecb402a5f4e5bac2008365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adb1d1747f3ac55be2cdf2052934e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9bd2613b3c4e53b4547b9ca4bd44c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b2a347a8f2e19dfef14c233973dbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f098b091e40a81a6c26847dc5a4100369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547f70a5bcca7028c7967b4ad41cb54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98adb2d34100cc028eaeb18ca8d5633371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba69bd65c3d92a0c1b428c8d400e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bc4878465da4f94ec8bae2c67b44f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6637418a169e5f7b6211d5cbc4a23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9572b57de7300f39a82c5839915a66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4542c718d0ec5540b1a01a28dae1ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c45392c5b276921e393e944e1426377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d9fd04a9e32267973c94949ad93cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b867a1fdbec312af3c1d03e177a26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ca43a47319ec75c9093283cd97dce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877023bb09576f8441d05ee29a9dfc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc459a56b7dd9e1bdd319be29f9242382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a577d47a8376a809f73856d683eda1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17547daf78aa32a17fa91d46dc3b5c17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f163134761a235b6e03ad99fbd34816385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c07930d6f92a9e3211b8ec29cdbd54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40bf1379a5d241583085c31e303f09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335648c53a76670eb4b798e9d208b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a140a8a60b55c20f22a94f09b1ada21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99332b10e6f10e278cedd0433f37c9a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83087a1554d71c6593ea0cb22bbeaa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374266b89655d190d5321200af312bb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e357717ee13358ab34c4142b095e0f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98626e2a2cd6b2ca3e98db2501f0dd69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368eb352a553f247b828eae6c7ec4d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a97ae67c60e8f484d1bdc1e10a0d86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48bc88d596bd901071e112ad67704c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bfbad50c71fbe362eb374bedff9fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099efbb8774609a6e09da82239718a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5f754710b3d68f46d462d614ddfe3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1d464b4041d4b6081f9a87fe89c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f6950196fc5969090d0de0e89aa18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b587a554fe41d721d14f7d7214fa75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5db4c95bc317aff640fe6ebb3c6944404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31307dbe5effcdb2457aef1daf331c8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b523267a1dd8311d52be5388c3ac0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869afdd0fb3e3e02273c65339503390c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c02046f1cda232e039f710c42d8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4424b1da2c1488b3dc6b6dde749ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538acde3ab9f7402887e6a8b8b18edc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab884de43228766345567c2b89bfb4db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76c114d47f4c3073f965f6702dc5cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf743398657315e973a451bef85dfc18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bec21bb773295af0c90d2d7e66a4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fe9e328e70ac3c715b6241e670152415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24795b1b94916a793169ac702b32939f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5b2697c763157328777769da39dc4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31385c45fd7863479245a46dfb0301418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc864780d2189b318271971bc30bd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d10d566415e19e4c4159a2806d7b0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b590454a14fa5114f5e8a15e018678421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ac8790ca91c705eddf862d4b8efd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eec91ed0f61632907b2d886f49d413423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838332993ff21e8e5eb583f3093e24fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e277006218f2ce59152fe6fb82a87fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f8a2643c277662f48148d5afa2df9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab52f39defa5384fb521531bd24c03d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b20f17f61db9dfca08211ab5204a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e721afde62362b990cd30547d9b22ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a0cb2a9b8e610963f44846151b0df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99e1eb1ca192c73e3801bac2cca6eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971495c117e3d89a9a42c4514ff9d89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c0cc5301f54400cd3f6d1e544de78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4186510a68ee7e35c90227322fc97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd0dfa92465d912c4ded0b5c2a4b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d578f196fa833f66bd0ef63e5aee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a0162453f5c721d21ac91299f37aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262188f3931e18de2b26d5ad18ac824438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a4105ad54ca8faed501bd2811e8b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054e1d7908f8763bf650c35f0af585e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a308833612f3c53f68364d40123264441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a725586ab5eb29a9ac2795a19d5cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9450b139ccee8fbf1e4ec0b623745443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ac0691214905547ddaa80115f6ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb2d89b3aa97be9a57fbeddd2f716e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f648c88bce7678a675c694300c4589446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae0015591d32f1c2290153b7b44391447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5be2eb64378b0eb650d0ed25ed5f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fd80e2f155c7aebc867e3374e778d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ff3e4460810cfa285c65af8cfeafb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70eb56886d476f340b718418672359451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abbb2718b07ac7d917fd0407567d08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea5134ce9f621200126d4bde580461453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12863bf7d5349552eaf68d1d22fec780454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1f1e4e6ae504da9ba800d4aa6b1c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97535d05b2cf4eaeaa34cee711c80ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f84522f9fba81b57c4f75d4503884457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd235163fc113142b6f0fa52bd0706a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f0dc77e8dc458e3fbb2efa6945885459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47b1b42b34377501675172175a7807460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61bb97eb4238e3c60eb68fed5c0516461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809f6f8e6b560ed5ea9cad6ca93aeca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642bc1e69e7287c8e33c54e040d5d4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c234d1686b03350fa2ccc52bc5e05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742b70ff9887a17f36442bcdf927f1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd298da006f2e5be4bd10a585a558a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c757f10ed9763e2c5f274695ae6562467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ca97b47f46ce4a18cc29c2e22e4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a80d484241d80839b1621d0ba5c6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2bc428a9e0e69abc2c27b09cf0f52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763be029efa92a6107869769570dcedd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3214a8b73bcd3584833f1236589cc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be40f6870d4efd023ef21f4a77c2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276cbe0fa0a221c0054a0976fbd9722474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6a865a55251d99845998951a83bfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b580d4db3ad63f859bf81fc0a43c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf71c1266d9fbfe438eb644f191ab29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15af4adf705a6658b21465d548f629478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee99fccf8402a9c0b91b14ae357bf63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c80cbf97814608490617b2d668f1bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208377c9e5d00da5ab071b5910cf61d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c06b0c7051c0db31dfa2c39ba4e49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c885bba0514a20992e70f4eb10a8bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42aee96386eb1e4718b28270f6223b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767614d798a49f00c301bdbb9019a923485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e026f58e34e27dde415122d92c0cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da3893bfba78792ab3ace7df212e56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878f52bc243a394e8e77977a15a334b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435d9a6b82828cd34c1025190f4b040489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7311577d47e54504c2528b17a412947490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b71d6be2958ab3e0366314bb9d870491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5506f432dc69222d74b336c734e5e16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dcaf64a5d96a63bc098a1a0ddced6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cc578407dd4fb39c16d2f755a5b7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77844c35a82b1290b227676e9c4fe2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1bb539125e50a2460988da63e7a10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71144eeeab3a8992064b24b17607f31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cae0ed3f2e45904e28dac8a98d19af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125d0c1fd97d71d9ec3dcad98db9743499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a7ee5a916f68f32b55f3067db2528500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09975ae21f150f9d33ad59b613257aba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08afea02e87c539e08b788fe808a88f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b334595fa51cf7d7fe89226202635503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5674264a76cee0f1ad583d1f259d604504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46e5303b91bdd38e0f11315c987c7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a02595166201bc0c26710c82e291506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af43850c43b8bb4a0e50325bfc613a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfa1a9136889decf76d51d8f4333db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb82ad8c8680f1443e3a8e104a63ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebff7c5a2bcb850e057359d04db593510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32430ffa7e8bd27fda77339b45628b16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27677f1f3d1d9be52fa18faf32f7f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae5ba3c3858da3286c4c74a6dc798c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d422a179789bd61d8e73e016b567514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b450b9c95e594317cce91753284fe45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189481a86c2d719eb40459719399b174516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d31801ec5be558cfd09dd79882b74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65de1d8923cdb34b3a30b2c3def309518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b293f755175d31af6ed1b2b4af8c3bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07befcef29355def28a50b406d7a06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b6954d22cf7adccac25331ffbe462521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8d1ec560f1f78f94ff6c29f4fee76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675eb3dfd2fd31caf8a5e606b2c3b3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509a35cec5c1b961a78389405393609524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b9a2d5c48ef2e99306f4ce1d18abb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7b1b95403e13a84244da38f56e1e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390e6bc665bd9527ea5b490bbf0d1e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd02843e48066b662a71bc4eeff7e65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a81591508e5816ab8338e15adc16f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb4310a44262981b7cfad1de277c14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32af5670d8e413dcb11ab985692592f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2874da4d913fb21e75f6ebbc5cf8b3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9027b3c0838807b31ab974fa64549533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdfefae84523d893c77b9bc29a55e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e02929f15331057fdf63bbec1f14d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63323f729919f36d973f1c8ce766673e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da7a6d64dc925b4f83a481312a2441537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb808445c7ac03b3113635180f5bd326538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6faeba2afe2f271842a887e564df5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dea4a46177f798abb83a0a7f4954e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c2ae6fc881c69c1ef6d401e0a6cb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152aea7b1db732dd29cf7f6f4c2c497542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aec788c89c6dbd28115dc8ee6d1ec9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fc4639df768583ac6edb64469cc6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219570a45da3e30cb6c8ae9df22fb887545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd51324a069044ed1e2cf46d939a92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01631a50031a491856fe31c72be3007f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b080249ab3331814ccb23128ec773b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23289965f85922b54a5127e9d000a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87892f4899ff1ac571910d6b35a5ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1796600e336901baaa1ca65549153551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a34a695a94bba0ef3b30ce912561552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731ceaeb929634bef1fdef7efcc5cdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e562f95bca135c8d0406b4ba457003554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d08d321b0e3b64eea8dae3fae9fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be9ebc004d9c2a61a3d3b115764763556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d155fc355264207757d58a685aa5a04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365456917d767ba2997fc3eef150b91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b1bb1065d0238c8b9abe0112d32e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a05ae010f74e37c1b601812589f7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093a956b5e508ff5c95148b90a73e89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891034c2ae2fdb17b897a94a95e1ec6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab996310920d99d3d376efdfe203a23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8219337677e72ad336c0e55d290658564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7d068d1ed63320a0666f26063a6ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58058f31b7ab1052fc7baa6f93f8b747566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaaf7a533698a1d6108fdb478a72c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de913c5a3913c07530b0b6a88de10129568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf16cf6bbf1143852cecdd18158a62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155468b589edf14bbf0deb796df222d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870c30b65d747681be24e32e00cfe60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40fa1151c7b34cac5f33944bd25872572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7b509d7ceffadc7a70e7bf5fdb6b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf076407749da2173f5a676d46b8937b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d92e69c12f4b5a28573261ee2db010575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339a79545b0580c643fb8946e729b9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e447286c660051cb65e7ca0181be5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2af372ca31361f3bf340a5439b4995578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa83a79b6a06c6e8207eddfbaa70317579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aace08b89a3c32dd2fa8c88f64d99e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba295e7ea40b799466b1ee0223f8f4ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a212e28dcce531c9c823e576bb15fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39662af21278f216700435f913953157583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e7a9593d40e1d2ba4445ee6d2a791584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fb9df297dfcb2ab1dd473fdb6d8e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefc834789236c6b6ece6f085b36907586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879ee90420807bd636a4153e2665969587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2402aec7f53766152d3e12939afc54d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4f8e741c324c0fed8596ed6f322a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77325ae6135f7c1aceec171cfe0aefda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740d1bff1ace8ed7a71b56290840c6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1786285614fd927b3638b7db37e29e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35554ed1ffa13b9e89200c875017248593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d90689bd982c33286d80fdbf439eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d4a6787b1356f08e82686d1a018c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa45e1e5a7d5470c8ed007ead4088b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb75e772fd09019cec87f42fb15e1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb72909c7f22695d1cf79aa56c6bd1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083e6b942c0d9ef001c33f648e54f79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1672128adfd9288806e3ecb5909e1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35970e6c7c8d3d276fa318e13d5f7a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b131bb9ea66930309f7c65729afe74b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f336e3b5e6f8cb7feef1a11023c1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b4cce378941d87449b54b3c98c621604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e9d9dca227d81908ed33a328f1637605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb8c42bd24adeea8fda2973328d6f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984b77ec5622b1940f6727aa63fdc6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1f158607c8827601cbe92115b86cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486e9cb18aabb65b3db45701abf989609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e949e187837cd0375c6d7593c0c6b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b487284b98becf0e05ae2c0aa6c2b86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d1aa5b002b82f5a02356e796e8bd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda529a8cb566afb7a7164f1960a2de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cb0e3b3e4e518faeca484a8206794614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ec05a027c8cdb898317862e156464615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162522939f31902ff160a9b89dee962e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e571c16510026a0d85779d20fed980b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cd73674bcd944a917243ebf0f1196618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70b52360dc9ca08060b7a499f481f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6d3ff7d2c0bff6b9efb5acc56eb3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7092ae355c0f1300b94cec888886c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd933366d6a8f3a9f99125927f01f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c77b8d4e5cc1b2ed882cdf9e18646623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e36465b79333f591d0d11d248431f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977938ddd6b9b450cf078255f57c3eac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85a80a6bff351d764ed547d08ac7df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c479bd6e3d5a7535d438862664a98d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3994045fca9fa1148fafb3e5e8d615628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b213d50b7913967abe2c5ba705516d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10741a4aba0368af469a5a46b89e57cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb4c1d3baf6851ddf9c5fec5cc077b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be2acbe1e8ba4cf32aa3196b25262a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5173c9f931fb06245afb5cc0bee2d80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33711dce91db9302f1b8c2a3690006c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebe7a10bd2dcb9b2c7fc7492cf357a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22da12e60e6f74fea4b96343ab2f8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b5d93ca04df0e9600dca9e22706dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c61bc854e55efcfaad8f365a307d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd9154340ab425147aed7e4bcdcf47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9984061096268a3cbe13bc216e1b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcc9e2a89258bcf55df0ad4500cef4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d859a33938642ecbf892a5a0a8e5af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01078302be3ff54b9d8c8b411e2d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf98ba7c4b9ded16374ef3ce36b17d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95163120215983982521d2794c32ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8babd1224ca1409c3d1cecaaeedb19e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5f861b60bb7c6d3b925cb521a599e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bd9df4efeadab74f86b9f0c786843648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a073fc67033b98dcd6e5d1a71eea3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db543beb3e343fb14bfc4e506a7ff2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c86f499b7f57f72da86b51d733fc01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c074ef20650088db7c8e7d434ccff5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bde35772a499437225bb7a540e439653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e7e33ab158a65d516b4a3dd84099d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759da03151d8b810898495cf0c03810655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00672f5cc2fdd6f07f2749a0392cf3d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87ec3290d02d6ae50fe614d0f2ec3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89af18db674165a560bdbdae6bd306a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b585a7ee1579b7475517379a93da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b087433ef0a497007c5d0d7e5be262d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387858bffc03ba23d469e3ddfd4de339661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ad070a124b06ca3a6061105dea367662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da8ba691e66c9dc2d5d4579b005f9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddeee9a4c541a73d1c15c80487c82c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5e81e78d94024ac66edb4d027f3ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6c76fa4dd73544a731cb7ee06f768666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4949c5e97963876867586e2629ecbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6cd9b3b33637648d5fa94c782f7d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a19ddbbf648081f8258572fa97057669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dca2ed3bde4f203443fff06f574dc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d264e3ba4a88bb42e005836d0111a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95036dccf495018e31ea2df9098dbc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052ac09e952077e8bc35fc21dacc493673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f52a3c32d5158b888e78ac29eb68b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867dc9790bffe6992d76e6e798e4737675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71611b1592fddb73746cc4f27eccb30a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca751a1e23484d62a162bdd4394fd9a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391a53fb39b56171a75f9fdfd84bfa9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171ee411f1243430d44ede80a072c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eaa31ec4d5bb71c78a23bc3058eac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866da77d70a1f8febad5ebb90530841681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795c7ee6ad67f946fa061e68eecc919682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ee8cab339a981100512b6f8ae2d62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b8eb159e8425559abea9f663cac2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc7e35dc661b0230d48192a00c8bd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca55553d3eade3448f21b35c28c487686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dffa975466250ced7b1ccbc6b3c31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efaac504745a406fcab362e0d238cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc41ba3f84349aa4d1af40a5857949689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f12527e5ae8f41204e0e4373174a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d204b132bd77583917cd930416b9806691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d364dfc9a3d70e0b03d69050495dab2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae21153b0a2e88a956be3f5f726e892693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d1cf0cc75ce80dc2ac1e06372922b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c17b07e6aabeceb85b1231fde25b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd86dbd8e8c4535e6c01b1071e8c6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c442149048a2fce5e0673e033a80449697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a050835a4d65bb85455961a69a24d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167bbfb254ca39ecd6c152bacc663f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241d063b03b4e85114721abe9e48e52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa614f6b267de6a0c3ba6ae291d9385a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c112ba99f45f9962205539fa7d2d7e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e780d122707a5de8f2b2dbe8486be7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2c74e493f5b63e061d6b380b70261704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07eec6bc7b70677e060c8b37db6441705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef41ce6dcca5a5e2dcd6e16a460b1af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da92b49047d4a13ed050d997f82f597707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd07286f9c54def2d6f838461402342708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf244de3096e91970d7d6021f9fe001709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19973e69387c5c9e3fcfd742b6083764710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5bbf45c75234f9aa1d86cbed19607711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc4ea5e5671594e15b53f6bbf059d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e9cc2cb0fe9650840a257f14af09f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba86d838a4efd02f6cdb09a5b3a94f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd0c765b48d1b1fd27aa1b5c86b05e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49308611364ce2d476424ea87b425cb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977303db3f679f3b3c007f216b476baa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879572d7a60d594d1938d0431d454d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e491b2b101fdd0153ea817382c496b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11de4d0d8f90f237ef91800efa6403720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971be22ac3a8b515b87665ba153d20e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3622734e92072449379e8423a4c87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a84f47692e897d7e2fe9b6e92ffb95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ce808a20d0e936d3290aa165e4ff6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7d1ab16bbe03f098f5b578d22245725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9808ad84944e0de7de95865b36b0e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6c7d8116e648cb8956efc549e6cc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06d11c115496bf307eb4af64feaf5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadffda9558fc3f7c2aeab0d48ea9519729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec33481e37d1246071d1c6ce19c743730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad350bcab23dc779a718563ca664080731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ee7b167b87be943bdd09322f6d317732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be374b1e99a3df6abf1a746eac9c39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dca001a5a49ebabac00b5195eb0a3e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431b11f0330baa3abc8c685d1e096e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940e21dc6d60ca703d7eb3bc3661728736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea226727c4e2e6347273d258e1dfd7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdb2c84e18ffdcba01ce41b3037270738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c5a5edb9e24e04fe164dbb2434ad5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2086b2aa587c2cc38cfbaca9526ac8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890093acc332cb101ae103be32e8dba5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60838aaaef6e37e4460fbe42b14b6d43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825ed0592cd678f1f73e9571ac1a28d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce23ea65ae410a201516bc0736e9c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a704b8b61ee12decfe322d40ff86c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02ac94475101ca57f942ad74b0a1b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a07e9e99e5f6e7bccde0e4c772aa0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a587384498a644a032c789f4448025748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be613386ece61bd0110fe3e027154749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe841b84ad556ffe6e2f5941257fd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12597139bf5c4924a34a12df2551c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a846d487bba8deeb4cee1b49fe9ef72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bd26953dfdf5a23a520a543ead11f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ef4630248b14616d05cd77d07de1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9103b853af55a48a8fc9eaa668e17f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a795f295d6692e7d73c36cb6740bb18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f3ee7fa40fa141303f4cb9752d467757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32593849eab3c38909b3ff9ceeaa6745758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812b04e9afadb0b6ef0356e467a5f73759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b4f3eedceafe342ee69df6d64eb19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f0fa9aaf058dd606cafcc435b4f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c43887e3337aa7633b8885abba483762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1b0dbc03b179aea6d497086a2d508763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506fda2cca255d572de28f0c23b5f1c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0675917c52e0e7bb2bba9342b5a8703765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535de19bb87277c77758a1d88b3b9dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230eca58745d60d1eb29bee029289f6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff4c7fb01b595d13c6e9852f57d127768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844295df0d5db80ac6485ad785faedf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3059678d1fd8dfb433119f852583d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae9eebd080223241339309917f2a62771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d5da5574387a642f299f8b86467f7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d01ca34a05dca7259f14446ccb2da773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad9d2dd08ebb68fcac7e809e914e34774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aac7661d0866da584ddc49f8ec7490775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d96dd39f46c77e6aa98cca922f22ed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af8f31642d1b7abbcfffd3c0ba3f48777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b352665a0e59432a6abddcd82d7a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383e5a43409a76b633090ce896d5881779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cdd2faa0b46a908d019208d300908780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0a18f1088bc95556b047c45cf2954781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d99b0752aa0d215fcda38b5c23de9f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470550d96cb19818a5ee4ea23278aab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10ba89ccc333c1993da45b8ac0a9e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204a8d477035c0d234c469dc65044ac785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da6f6e08574e9ed4def16fe1cfec5a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b8c40f18610c167b8a993ead5cac8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188149c9ce42c9d8dff0ddd2e021866f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967360a3f55e80625c0199c538c35bf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee82d2cde7b6fa2a20a4a288fb960b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b876e53bf1eb1d6975704f6aaf8d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292a55e15511fa4442e20026e5a7dbf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0cc225c9ee499c9c867ab311edb08793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936a6096e9526424dcf509447b12fa9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f86fada0b2b11893ee26fa3acef1ee795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed5f07f7a15943c975f193a744f4d5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49adcfaa06294391f487a92ca59993c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403f01b26576117a32275fd0238926b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95801226bbff374b6b87f3d76d3495c7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2da4d29b80d3cdb7f55635394a4ca800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e432e1d78c7e47c359e3c3e720417a5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70017bc0fb38c37525d308ef5f7013802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e81848dc0fae185ed75f965a284c28803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78de0f32ad94d8f2e140f8e3fe9775804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fb1e23d0424cd35d4009972976100805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23c84dca3da46610259d7dc6811932806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4518035b03769405a1c6a6d1f8277807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe10221f827912adc05ba16933c3dc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d2a1ffc565f297c8ab8865ec80443809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12ff97c271399247bd685630d24e64810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779c84dbf1b1c96ba82fe97ecfa1d56811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21381a8569cc1b699d095ca970322195812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93307efdfa60806c356c1ea9d3bb729813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23df5fadebb24813cf9672fd41f36ab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8244cb9c4408bfc117f958cc671b6e6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b17fdee92db9f7f548af2a6e7c3d3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb42662dc4f01f3b50362f99c6f1b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad797050eb0867f43079777a44f171818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acbe2f4e93a7d81815f473ce729cca819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd7128bd824df6e1db236532cfa209820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aa765881b15993dfbd44388af5f01821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe55c6ea78fbdf9b1c14186474d63d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893025b0c85ccdc18a3f38757f51fbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be77471ed9bf4ce4348d990e18cebc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cedda447b1e5ed0c6520c147ed7764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a5caefc9bc4e237d78958dfceb8ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096eb803ce24d31ce477995a00caab56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c01dde5bcd865abebe817842035c9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f057268c8aeb7461d871b9ff1cb1738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcac08dab1d9e64f7afbf684fa75c449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770c4165d808fba04b7beaa8854975410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0dcc97de631af9c65db60232b9d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375babfe4a84c69e684ff4dca687a81112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cdd0aef17edea6bee51db040df63513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd5aaaaec34d3860a2bf4d95cb380614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b7361dc032079eeb5612d28b0241115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffc0cf63d87a8fc00d2c8164f9314d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01837355c74d3412be8f737d09482ba317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4111b58ddfd69f687e12354ac55d15718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e2be9dcfa161c913907b10885eba519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9458f69da27c1874f5cdb9501346e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9e7be98e295be94a89ad1a5ba412b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069d1e6aebc39c596400a32b2f7b14e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2c9e460257d973b78f0435746398a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254969ac8007ecb7c87c2123619866ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3602ba89dbe8e6c62ee211531fa64d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec601b4fae182a0219750114a072c0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6d69b5cc7967697d31c9bcf9f673927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec598d9752cd6023466d99a06666477e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c85c0874a15e82f03b2a40225f2fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5026233051c5c7808726c885913c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad0212d31d753cd7b118db1f3ff6d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28a39ae36c858cb12673e85f86d7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1312aa6e9a21531a917269885e14833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b949fd5c1268007b76c7f4573a1f6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07403fb87c2709e1d8853fd8db33ed235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a255730fcf36251bd49781343e3dbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed378d857e911ab0bd08aebdfcbeaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc471126d349c75484588279cfdb39238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603ada862b4bc459981c57ee9f633ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c06f267962423398b7c885cf9990f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a233a675148b8ac19bb9cb16fba46e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83646ee284d4fd7fadc0a4143a6f869c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d5a96988a2bd5698eec4ec7bd586743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54983137e71753e140288873ff114e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9202b11d13318f622376c2b4094f2fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf9ec0821ca2bed7b24676fb9d4dec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef49a4bd14373b3c850a888a6b3df647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa94d42b2cb68c71640a33e50eb7d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cd606ce4cd9b70af54bb1b89de9ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434128076f2cded47c00841e5802ad5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd25e9aca242239cb91b78b5f1100d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7656398b131d74f0627dbf85c8ff29452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1908ec665cf864e27e53316dfc2ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78206f0245b4a5bd091a95d3eb18993d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949da234000acd4a0f85228fb481c1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9023a2b28d1bb39b4be53e5b24a9c9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d5954fa7c7a56e5d7584d638c8a4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62798c45b387244bd3b64832f9cc45ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099cc712a2196b8bc9829a1f78d4e8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b722450b95c7a65dec56471968927460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f76d7927869a4da48e9c9c15087861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f42a245294c0f75b131358be390a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622101133807b3e8ed90b5002c4329fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4592ed64030032c1c4c6479ce7ca964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4afdc7deb3af97f05d5881d2f144865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fb2f70be52e3f4fa28bd0145aa15566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7538eb7a80bf105e1cc6e37f1f37aa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fc51f862077a37c60b21f4e092a9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21833d10f7d345dd1ed12c638ec352d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f6d529e31029068164566d147119c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c6b166d36dcf3d9caa8e04f38cb2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba13f8edac0b39de0c8a5197cb0044072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fd8bb1bb3796b53906cb7fd51216e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e61e49cf113967cf11e9b45e2905d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa26dedc47fba2d5bdf2ceb79edeab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d45c602fc4183e22f249f294b405976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864609869fee9269f907a44172e2af4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858358eed1b00b1e32d46a3ac3a60b2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab2abae1e758279241bc176c2ee7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42403e096657d8d0af0e82ee06d362a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c64828a325c927679d1c45f05a2d4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e219b46d5bc0981e4d12cebcec2e7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b40de5e7b44022b2b680e129ccb92183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea93880505356449693d871b48d478a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b26e489b31fbe40c924b1e347d00385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e3825f421b15c7909c39ea1ff02e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5340fdf70a1e3d92fc2043346702187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5334887110d3c5688ad8d9ffc5adca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4618f503ede2c642434c9286a65c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d368fefb4ee26ebb0a52743048b8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cd866a07b5b0272f06600e7ea382091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792fbe158383483e66f298386e2760592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53f6e66e52c5f99a7f7793ef96ca6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9652f40eb51ead0d91c572e786e59894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6159f6e216a67f69d06e162cb8fcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6b6ac61d208a48d570ea5ae42441a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483080a56d16812c61543dc1349855797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a3cd7971195f787d756a39b655a8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f54d7d3c21280205159f2b91708bdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7b97ef8d9369cff75e9ed07101a55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e014e4dbe211a3dd541e9d97a35d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc1a44764cf09302b393b59acc2cd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60bc25cf225fd4f07d49a281bd9763103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cab2c18a7d3a12f4d509d02e2d8bca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c2fcbdf5ad50f7a364d2e9279c200105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3e09cb6d2fce0d5ab6648ac20b8f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae263162185b072a7696702752f5c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6173f9b528c33a98725ebfac1744501108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051991d6e60ca99cbf48b006237b599109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f274807fb76eda0e00c638aee422c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7de276f54ae8dae1a6957d8f9d6829111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e058da7d8aff71159cb31ecb5a0bba6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcd1eaf37a7c5523e1b4e0de924e8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa7fb92bb902333105b4cc675df37c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f100d0590f43d252917944002d6ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb091e3cd8d24a01a52d0a13c726b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce517410fd4203ce1c78d5c64af8bb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314724f557d82d2adf15a1a2328ae3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480a99ca25d82b89adf92d81b066b75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21031b45ce7b428564334192385c7f2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f9cef7024b158f1cd99a3ffb2ac7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd05f25df209764e38b9d7cc69b847f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b4a6161c049cd1f89d04670b7f1da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575137e561a78b97e627af17ff1e6d62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21599f9942c0d27b9d2c9e1f64624bc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d4a9c7ef923e676ce03757e0b42d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20194031e78b1bcecd36a8d1fbaacdb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4a437c8a25464d6f4cc29285d6ed2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c924028fc6395769d15e17027661a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4498880df95e3e4a4d8c751ee988b33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70af77ee02c689952a51dfef100c95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2ba3083eebae42f212d658de98dd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efa5d78000f0c239f366f87fb2a182133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657939a014d2d0384e5446b44f5d9b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad39eaf00006adc0ce3d1136845817135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eaada95a3818ea6fe4d1c1bef2f62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3784282b3f99521fdf020f0cdfca699137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34071511cb58c9df628f92171de9413138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452030de4e78d0e649fa9a372d82bf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861725f3d8cebca06ec85fefef2280f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45bee6bfee44a63b0f3d1772d539d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda441d8867b48ec68d3944065dcaaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b5d454198647d9f25e1b213782741143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc2870d0a123c1e696588a61b1645144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182c339f7a19d1391bfd26a4b18c8c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e596ca14a0fc4e66d61c1b49fddf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022981509b2f788cbc48ab64604074f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf920872076359aacb2c80ae47eca789148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177fea2eb7ebfb119dd38f5a0dec980149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ec0c9dc671ad408b437281118c23f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d64be5b358866b6b6cf9658db4b05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c59367e0025fe5d285d10e2e49da7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1141deb0a41299bd5279270d6dd206153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723a6f6113a19ffa5f3d2e23893a207154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180998a6318abe1199a2849eecb33ae6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81300fadfc3942e33c4f49528691c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4656c264e355fa5e4710e7270338945157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68218a7151f7354bb285a18290f512158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1cff492535b082a4fc8adcc3c4f54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5130ef51d75672ba6aa0100da5793ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019487afdfedeac333b5c70942476dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db5d223d94cf414b93994bc54cc434162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2361381fc75738bff02347b7f8eaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17ecac4af999786d74a3548a7a80c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded8d55f5d9a7727e2bd8f7b3085fc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4a6f640c9510ec322cc2305200748166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feba3d0251695160f60767f5725fa49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3042a771ddbf7b2e246382c5c3050168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0b5b0ba6f7546d7ea00ea4dfd246f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299415757e95ae201460cd552561e94e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca38252676ccebdff53e7b7d6cc72d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbd5db87cae73ac71795987eb2af00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1c09086f4f7edccf802d6ab45609f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc346b165a30b923da28eb2be6e779a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b2f3387c84824b5ac0a150ba30120175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d49a217cbd5ea36464297a0cd751f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca83a32567463f5f9ad49809198793177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b828d3a3d1a9369500cc053dd29d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88676f5dc7e572f7423401c98dcf167e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ca881be8e14dbe992197e0c9599fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acf035061ba409253bd7d0876ecc8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce4a3facafb12e1796cbdc5f482eb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31232bbf83f21ff19c9d71ef9beb4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380aa032a7a88b3645ab63bf9cdeaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479cc95a89ef742f638595f0a6b1dfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38360049540f7283971fe6ca086552c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eaf2b92b1505002ee32715c0450c69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943de32be6c1e1ffe8a32e931a1e5da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab938250d94500482762e078ac974c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a7e8c1dd00a594b1f8e200e28e22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5c0be6ba2706176a8558e32471c50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9d592183cd93bdde8d59996462715192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1cd8ffc7b8199000eaa0f67abf5b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c717a29dceb05a8b6e3b929f73cd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c8afe05e740d6d6592b954f920b61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021bcb5e1586fa0ea95d0a1a81289dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a0c5685b3261d90ea27a822d0246b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9faaa7fd14ff16720b7af1428fcae1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d74c91646abbfb23d85e52e741aa3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e67527d163aa3861a14f016427982f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b479d78f0aa41e328ed371be5ae6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87f37cbdae8addbbc9639f85fe435202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74c742061f570b3b906cd33a61ef53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93122b730a4167f0920f124b9dc8b2ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa9627e899e6afd5d12c84c109b505205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d615fd544db11f18963da0776d7218d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eb6f9fcfc675653fd07850f05415d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45a5805ed91b91dc4bf3412e5c1c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b9941e3fa2c79846a164897eda9bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6e735ddb5bdab9758983c95f5d295210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41abd21b3bed5a4ef4e6da24c1b25e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a34e8b5ef8e22cb5856b0c2b02cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9830c66a078fd3d87fc30f2fdcdcac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d1d8afabbf245acee3be3aa8a6ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97470f6d0282817da712ad7408bda94a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c470f7de42efd3f4a571d3bf29c085e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b60553b53a065ac85f6ac554f6df8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4643030682e1fb7ce57d910aab489218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a698a756911a46ba32425f8154e7e44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d25f6bf8e7bd4528011b71cc80e83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0cad3922c09b9faba4a9ade9c0971221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259f2374c0fda598c006fa2d7549361222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882147dfabe807f18e2f513ec7e25c0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161cef576cfb670f97a0dfddd75566d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b2cd5003330926e4c2e37b8bb3d60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9de8bf14d7d8a33e7103f0df92dccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b94947e3c037dde05d419c307770d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b17f38f38a52823a88229e8f3358228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76103138fbb3028ff9adf6b50de2448c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f74bd245546ae8631a9dbcd5a63bb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed79019dad171e7f56aea9ad9c17e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522cc9244fea9095748ef8c697412fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79772b27db287835d31bafe62f7ade46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266750d07b06fea812162b1c549b1892234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0af3c09abefeca7c6789a373f0471235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e68a44feac55ef8fb2d039f7eb5220236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ec9bf570e5e125e8bbf29c880850e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3955014400580e484fed6d9460b56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02111e8d61bccfd9f9707eba6d33c57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da989ca6dadfaa4baf06752dbc9d3037240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246567792f344da11a0980732887d47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72e389b0e7b6597f1447d2e7db7c02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3868ce90c5a7feb282674dae29bb1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3fcac3a8be9fa5f84f81ac6917644244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368178ac2484a76a0b9e672213e24836245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5645916b29c61dc95abfc394bfb70c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0313e3b0315464767af02055543625247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be669d2b87ac26fe3c80fe6e84f4d29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa41c4a7030e35a833ceef41d458c44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757c7570965fa83443cedd3bedd51f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb500a89338bce97c0acc2e8f19e70ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00065b0100bc8506d5767045ffad8fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc81675581b63b4b01ae834bf2b15a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d737dd23e663ccc1509a07d6e779e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c852c1258c95817f0e83a509c42f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a268e0c131f5298949d6b2c0404e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93518c5a5f48b2e1dbc4ae8ed566e6cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f07e983a3b2e883d452389c0caeebc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dd6c05aa16b8ee5bf7366a7f49e83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7aacf971db0083bb9e78c9524e53e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6650f38ada4ece74dad3091449ccc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf7b9bfd7a7ecf69f91fa6186c421b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2582e11a23698f04411f5c5081de734263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b75b360a69052253bfa0165491be4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935849c1ef5269237f7b118be07855a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6405a17188cad0695e8cab53b54591266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741896e82cb7bbdf37638539700ca85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20f54f3c5e59468d9fcc234f1406d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df17ea7f178937b5c2b6a7ca41f5e53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183597704fe78caa0f295bef2e840f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5426e86a204f890bd0cae08d0a5c2aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68a0c9206b66334eb295a3bfb7682f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457cadc1c02074d73c5051b5d2d3148273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beb419c731632350fbcf0adc16acde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be2585f4305e80c1945e78a38f38a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e74eb60dd064280e033a7773e335ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dac815a2f5a0b29ad188ab22030186277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafdbd7c344f59acb99cd0d6b9e0696278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24d1d25fcc6bf4a3bf5481de08fc3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ceef68b1daf3a52c53b57ce4a8d48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c8c1fa9e3b080ee456f8214d85191281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dda233e5a70de9e68b839fadab4b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62788f864ee71a33ce1da609402fbdf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d7ef63d4eeed763d886966a999c93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f22bd8684951a634dcfd501f9a9b4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bf9801ac1a8c44960aa6267b71844286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63874a81c5a6a3a926b77a5abd443c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dde01c163dfef0cad9db421ecb14fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6d61d5eac3db18083acdb2cfcd639289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49106a59454200de54ecfc89356c81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9953d32667d78c7ca37a721526de0b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633224fa396fcb70832453040f3c37be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5d4a9f99c89aaa49330bce874804a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d2de7e28be37bec5c8bf6e9066916294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13a7b33649017ffe6a00c9430d0b67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91eadf6c4cd8c4053f43019e8d5df4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30bbbea5293f0f747930249d590d6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b0438393c6f71007a729c572f3782298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcc7f412afa8f96cdd99fede2d4d17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb516d9fdd13502abaf7c6f405f72a18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531ed8face5be310514bd6102e98acb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48728e850beddf46aeb5e29d1b04e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795ad81d39412581a7b54b18600f38b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea4bbcf1c153310feda9ce8fb54f7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4497d403955c5b7c5b548fef844009305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9b514105e974c6d5a292dc4c2d8b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260658f91c57c92114b92f8b2ec3bac0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752d2dc8f7d759c678120dfcd432d41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e6ba64be845df6d6eaa82e9fc8c39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee279545aaba82697862505d013a6a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d50989dae497fd869ed443daa1856311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c42f57593f0494b751108fcb61226312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a73f6074c98e4f550a3c4f7b7848b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b058a301fd94b5de64e9a11fe31aed0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e960eb8592afca6eac4c6758b46d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc66910278b68474202a6308260b1df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20866722fa7ee19d192272c3eaed69fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197fe310f774a3054932c47b4ba8d92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bb7c186324b9bbfd281d033ba5759319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c46e7b3c6f176e5d085ba05b1b104320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8882482150dfaa704405b481fe5be3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d59bcc3cc378666c03049fcb3601dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345521a1cec2d6fb06e340e11aedb2af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25496b352efc6cf74cd9587e1981d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30736fedbb73529ea0a7f2e38b8920325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f214553da4b45eccc5b0560827ba6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171a53b41477503b8b62aadb56162c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914d0ea147d5ec23ad1610b18b17b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b865ecd99d7922c923f1afb472e2f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d637946e6138507a0a6c9d083acb86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b8cda0c1df833696fa5a6aac4a6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383f817c36296ae9dc9fa9a0b208005332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbf117f222bb5ea1b788b74614ecc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fa856393cc22b0542de3d04c89e1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca46994f4a88a98eddf774c3a7cfef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ef92f1fad02179cd466b85e64b7e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7f7bc949aea3477940087471f8ee3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d250275f3a2bd41ffb237193e6509338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3b60c520464dbd367c1226f9c517e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb2e0ef6d43641c5eb834c4c799796340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b03c56de38b13cd68112208483e026341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a783c105df34476b86f49b12964dd7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027f8d85c8fad45a0ddd1fca154cdc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41116c3699603fe25bf681c4d574ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3561e40dcb6cec977c57cfc10b416345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d791e2f90d231fd51f092e6193164346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456992c0d9fb179955febf3044a5fa8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dd1edb8a55a988d30e67ced455f18348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e58c1dd51d30a2be24a8db487d5e6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b9ec24128a04fad3f57ffaae1eaad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b3a4a3b821e40638713900dfc0f07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a861fe3620dedf48026384e19957426352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0d1ef0ce4a285ddfbc34f12c6157f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7fb79662bddf0936ffa8301beb68f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e26f03c376203a635f86e18b74a55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14bb99364a0bbfde887e5c1a7c4d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cd48abb40fbc27e132d91b333eed3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3f25618b8ae9a5ae7cdecc9b82297358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c9c72704b2fdfd2348b8636313908359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5fe835902225ee8c2173b133862c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f2d625976243c33d87a3ffb86b60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ec81eb8346d337c760f1e5cd4bcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81228a079c8d8779647b00a37f9d93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c03ddd347be70def1f6afa937a5ff3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c583913d39d2438f4c80cfab2763a76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284358ec0c9c1e5c0e06c2f88cf53043366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759dc8bc84fbcf080b2fb0d44f9e8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4b9330704d5c4a6ee1c26814ace3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a2120382e12c5688d4705a2e5dc2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7335493741e382cbb361d4ddd0c9a83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37020b70bc8ec1c0167ad14df2331e7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e781df37fa8819cc241d59eb66505e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675dda24fc6823abbfd1671bc1e3744373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fafe4b2d04cc6ee7bf64f4b5832d6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88db1e866f39ea99d7c6c4e7ee696f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ccb8a48ebe7f7ccc1c7b8987ac86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d6bf1fe41cfb6cb31a1121b445839377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae43f1864ff128f329314fc77b4442378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def568a649d0749a0ea554e8944570cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119d2ad502dda7aa86f0b92ea130da2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45743f2fed87c941d9a158e400fed9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d82cfefb4c916f00ff65610b389d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cf94fe882115b4b0e7cdd16c35ae8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472dbe6289908dc28eb55746c28fce9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9beb423532a3d07b5f6bdb03417b21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4efec9b7fc12e23fca46835b5bb008386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88970ba97eb9ebefdbf230df4a3f66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e330feef89ba9c3bfaf97990f37e069388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd743a4c2fe09be2f597a01932e058db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b981b7451390fb795374872370d26bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbf27d9ab6615728a9b95e06d67245391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdea180cb970798cb00a83ad1d4da1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76873cf26016713b600f7cf6d604428393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0e118e60a406a6abf0660f3d25bde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4296c1e6276eb0897f0af0403dd9c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad610bb6d618ca49c391e36df0bc481c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de376055d890b1934f3741811dbd7b72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0826a9da3cbfeea1e083421d29f101398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc34a9ec3f1710e49cc4e3f83981d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b5b853e69b72fd6e5ec7e52f48848400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d83093521b2ff0543bac67626cec2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec620fe9342aa2b71190dbb48a69d49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e9781fb37b8df5bfb1dd700297aa5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efe827566d0313f08235c4cd5ec916404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd543c5adb3ac56ed2fa51896397ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d3c1901fb960200994943b2828ec8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ccbdde913cede389d32558c9bd400407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a055da6efc06b3830560991de2c542408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1e39ac4d9a197ab5825841e2a63b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0e7b2887a15d4f1e05f90c6cb1e72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de9007276081d9f6853a7b248ea7e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e0d49bc135579e491fe7bc0e4b46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ce3b297434f37928ef06962a66c0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32757f5e66be836bde23aaeb706d484414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d3fa4e3199607edba03e559376c65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043b0ff6ef4de38b02543df49c47bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890546cdd647ad5479fafaeec3d4686417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa5702797b91b31d3c669d7aead0bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e80e87f996a317de371af76c907ec4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa002aebe93d8f7b68ea69b598daa4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357b2254023ef5b406d246b7b4c3ebf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890efaa567631c482342ce7218786619422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643561d339800f3cfe0772ae060cc594423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce6246fb09be27b2822b2de42edc52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e2be91eee40313ab4f2b37c10b85e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6104694cdef1e2f391066c41181cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47839c0f43270fbe06e1c4e5b58b471c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721481941e992eefb64d797d9799b9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad53435aaa28c3e3a3ca3f5de93735429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12582b01ae596db864358b41f6f4707430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b868fe4652284315b77ce49e95c2360431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c9cd8397bc8b65ad5bda8d84e0352432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894c4a4539b288e466be6da1c15ad8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd9a89b8dca5ea32870682dfdff34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f634ced701c869187e0c05c23266435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c3dfd8383764aeeaa7f3434e1e4eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c214a04a658cad25509f964e4de028a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef3291f3ac357b740dbdadc119ce2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037d294bf0a2c846444c66d34298a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167fa2279e46a14a49faad717d2286a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcfcc4b0b9725e3d42e0f7cd9eb010441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da161f7f8ae390bb4745b3ae8e8251442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde0e62ea84d9bcc8d21850f09fd251443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dffb983b720cc607145a92e37b503444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc470abfe4143074ea4ecacd0d714e94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0745003e572800d5f32a7e28e119e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fd875162d7250e8b19d4afba40c7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb6d1f52ea0b66afcb849c1a99619e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4945fc89e48ccfacd5038d9742681449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ed906d1132204a5d6c273d94048a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286f6b928e1504f953424c991dbd18a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad635cca27b92b24db18cc9e525297452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797a84c2ce901b24bf3060420c75c74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e940d2206d4b0f2e65ab918c64abc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f6c187a302c54c378e75c3eb2502455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bac8a20c640da96f277ba7ab2be6e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de9e3035c06594c4247943d10710f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f51ff90dd2b877c2fe9b513abd0a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71152d7178533bdb06632a5a53560349459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932b3717a56ec521d32404bbbc30425460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b86359c1c595d3acdf408a9e5788c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a29b729c9666ac4c2365589a93660462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ffa934c19eaacec7f0c1c99e64010463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a3ebcad634c5132ec70655dc3fd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81de529b376ef9f66086226897069b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b2ff12af4d00ebb2acba2a323e0ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f702f72c75f9853e75faab38799338467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c1bd02b4ea1a73c42ff78d43da9bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738a3418c6fc42733ba43dcd73663b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b21436c411d963049a60e7aa1b0752470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410b849c5f7697a8b34cb9d854e0147471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976516ef52db498981fd76792de3dfb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3aef0a52a999f3cb064de83a820c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575a9b9d9c247d50ad8485ff8945eb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e642bd855710f62891b7da25009510475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b8aaba56afe13137d9d77170e5f99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c022c63e04a7bc3cc685b36703bc863477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbc6373ee77a5dfec436f92e6beeb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa73a0eac80139c32f5487c01d5a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71870f57b5b118947d57c5ea50afc17a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71d7a9397e9c40c153bbccd4ecfcf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03bf2e7b9c5a482d670cd4a7005778482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e1768018e051c7e887c8eb1f93be3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e490728bcfa8afa4b4d33319a6d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e38ead7e7bbc03c7422ec9343ffdb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfef14d2cb60b378969a051fa9a4fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163ad73fcb80a0ff61aeadbf7769574487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f6b1bff69886709f01e40eb7c427488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589537045b62cc1a1d6bb67ef993ad6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76071dd1eb689e5826d19260143610b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc43a9f98195c181e0ba172ea09bbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a7bf0b762ee0b5ce32e1e1f7ce021492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c76b5f425f862a68afef488c332fd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cb41d02f0e6b4f8badbdf2b994a00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2c330d7a0e860e4655ccedc946759495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cc936254cc416092b20506312e1ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f15d03176bd152fa274ed976975c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e1679e2561d56630da7c97c2067fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328b533f1691238775bacf340f53a01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c524c1478f62d74ca7df61c5304be4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa069283ca340db69661e507d63c67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515b99c84cf80557ad2d7e02950b2bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb67ebd9227b27af38add130b99682e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16170959665204fc4400e22b32396211504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25662fabdf8e267e6f7cc85dd0d9534505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6713264640c2e6f370c782d613fc5a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f281301cd8f733e777ccca7a695f74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e922befb1066bd2773007437f78edad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab2373d14dc2ead65b6c3c17963a1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ac5f5f87863243c6cf43b04f75eff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed9e05e6a22b690e28a4e55241d234511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4b8aec3955652347e25c11711e468512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d52a4debc766b025f9ef9ea31aab09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceeb0cebd882db2d716c1d7af12e97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e00dd7fa22199c5ebab8d38f811840515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f65880d83a7a334251f820ef00e2a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdbc98b57926c345a13dcb30b697d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81632ca078554ee7fa1f9ec07a6861e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93348df45ee193b4545430b5b126d47e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a15ff0fcf73306b6f8c1c4a0f6d1f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa43789db445874f2f60387b26f1e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff52de900f7c2acfbc318a312c1e08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814a24ed10cab5797e679b9c6274dbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2699aaf041e74bf9b907305828cf68524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9132a628291338aed21224f09f3eb38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263881b50cdfcdc1625d7dd69bca6bd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d8f0c01ea87422788d2933434104f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bd3b2651674f644c8871fb81a3daa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27107aaae4fbf8b9755208eef1049f65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b49434c786ba271cc8f84e26ffc95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78151965995ae9d083c4f70530b5ec42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8c75ee5bc5abd80f6a937ff0cb90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b53f38dcb7386f51a54c1b5b6df6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aba9461a845848a559a54f484b2181534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e902c0c47918d3d314a27ecf2f2029535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574d194d29979fd7e1f901c03d78a55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c14217f1bbdc55c9d183b4e3dd40f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df87a39ec794b1fe90048d54486aa32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b61f63e954ef8d94180c3b65e36e14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7aeccf4778b9df74a3889177ba9cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8dfa39c1e9a415474b43785fb4ca1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d948e85a837ee655af2db6a572a5fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52ea9a39a53c19f7ea9f1a4b011f20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ac16b716aaac700f722c7153ed68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360931865116ee1857e0a522d7f6991545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b3a043566baabaf9f118f7bcfe5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477529661de93cfe226307c425e3bb82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e799726ae7dded606bd91350e9ce6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59943d697924754e179c477d4842340c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ca218040a37048dd6826bedf371b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4af72c1aea201932b124bba222bfda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049a95a4f710883637eac2742d482e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ea79024cf902b1fadbfec75ffaa45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61778720588deb0fa866c3047a5fe75a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861af5b812334db8464c1f721c1653c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba5617601b8ad9ae3323fa616411a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dd3411a6455c217decb7f7ea2bcbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ffd38241ab8b1a2c42000ffbf2b4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44980e9262d475d12d8b91f68ada0e98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b409baf97a95f93b5ce0b5df89eb85d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809e6b5c311a0fbe326bacd6a774631561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8fb1be19778c2c32b212bad2de260562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec544f2b1496f99ba8876da24cec97563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b7542d75c9675c34d635aeadbc218564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340286ef4ec44b7fb08d761178bb2a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67163acdcff960ac939225ae9ac4dcf9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c586aa23c29aa37cfa8c8e566b48090567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4417fd4322cb43dd18e14c2c8080d4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbdb1af87f6e4874f8a878434fae1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26f7aa8848bac94328775cc515525b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7f12bbf2401e14affea2fedeef523571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad2bddd31b6ee24fa64649323f84d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74489cc751a63d789ce4fd3aa414e08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff392caffd05bb330cd7045b60f3c47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce25bc7394ca42a0b86c0079089db8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1b1ec49ed22001b0518a1a00d94cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc7dba8e3d0b3a6b68f4b72528d09a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039a65aa30dfc3edcc071637e66072e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5b8001a641e842b0c255c61763466579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa50847d42d71e8ee5977817181f33f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914402b595bd0bb3dc8022e41cb46f7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f1d0c465127e189da74b76433a758582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb7594756066ad0997975c26cfa99d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c39c7e21d35a227f8c8fc63d5a9775584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063367bb550dcea68b1bf13b8b66410585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1742f45b158427b0a0be88d89d14f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ba4a0eec7254dd3e4cbbeef10e2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1482d62ffe0bbddf0ed28a78756b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf45a15ba34bd205dea7a00a2f7f3f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc399d0b24b20a1e92d5aed149514fbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fbbc4af662f8bcaa46ac0e0bd06db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c567893a69f08577d72567ebe1952592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7059ca618f775785abb0252b87ab126593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2483b3d58d11b3c70f696b3f7cac65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da067eb93ff894d0e5926e66b168190595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebea9f65646c1ced5bd8b6a8c1ffbe1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5616f8e0f2fe300f8cef879b5d168c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d3a4d058d5bb7cca26e96d2c5982598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435ed5eedd6d3e2af558c8464a32c81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da0927ea172f726e028cacfe6d786d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599340f9b16c3cde8978ffd5a7ca8350601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5baf6c955eae4d977bd9f30ecf1f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0280c111d491599e5f2ab40b8f0c3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066af3ab624abd66e8b50fd8d7ded65f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ee7632227e466688c8c942dfe548d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170297adfa4c7e59e2563cc8e406be18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194765887c91dcff9273c32e84d23580607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0a3cf82b0f4e9df198e5700aa2811608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32055e67fe7811036a68bbd1994cc71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeac4d83d3fd3cf3114498ae5b420b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae881cf691ac6174adc435c4a0c9ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0482f44ebabede638be715aaf7badc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ab02a6b79a6976a53f095e63dcffa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0ea26420df5d2d11ed60059c26731614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebcf29c13175308d064a90341d3f2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952e2d0f414ca0170c32b949e6e4e96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04194fc084e957a0f9e30731185692617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889cca4905d616c5878ae05fd384181618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd369a9c6db2d7a986795ee10b4de2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e6fd73f42857fb083056db1eea74a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade62d32fc9a8a39ff0298e6450a61d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d2b5be5a16c3d49e06ec1815d4d6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20187960b0d57e2e40a71628a2821a5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2fddb98be30b7fd77bce7ec04e548624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9344c44b5629197f0b6d8c8cebeb5dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af032f68c7c34853f6f44001a02fe0e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc781748899517da1d214b5c868ef7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d32d82d118f80b9b134836d06449d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce0cca38459997b1a77fd88312c47e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59857c634405221203af3c05e6c145630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48f593be0240cd5af23350eb0cd871631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236db7bae510016f969e04c133cb6e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58949992948040a9a182abfe76b632633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d15052faa7ece04b50124931e3ca35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c589bc8985456be7ce80f3005db23b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de809e44d94b18e67a9767739584b18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d917360c3010a364c032dc5bcf741637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5120eebd59bda8de44050228e42287638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803b913c8bde1f30322403c36d3c316639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffb31af3124edfc49c1228175d7e8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c778ed7f71cb627d09194ab24c89fa8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111bebffaef41be6343df16b613292b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83bb4aaf98365e41efc6412f53df69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad056c25f2587ae845f832268a3f972644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fa91565ea72365ba966d0a5e25856645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d48144ff51dbf08e25145566c75f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b9ce3323f80db7c24649ee2f34e73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e681118200ddf66e762737cc36de7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef77cb11ee0af51fd2b417af5fbb0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bce3c0a9fd1426ad2953f0a838eed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3fe66172cd654b16b71f4d6ff79fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32e55b5637b7fbb603da646dd50103652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc8bc57773ac81cc0be3ce5105ceb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71209ed3c5aa987c9b38906f9f6cbe03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b4c03da2a7fa61b864892b4e8cdf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf52dcae2b38aa77ba865b73242fc1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2cfdb70ac8194a6a51f1c09d0face657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e0567b2f63d77a4b334bc0b351d5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de86e97a53c1da8b0821e36368dd66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d3ef1db8aa47c5c9a69c1111ac3df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52115905feb626d2ebdfa7bf635fe42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e984209de3007c7a003f5b2e451ed49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c55170b57e1ef9a6a9ad53f3a4940663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144af4639d3de46ef25cf252fe6b9cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2661da916715ada88d53f989b072b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf627ff48c5ff436de8c74fdb80747666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0bbfd8fc743fc894e2ab03a4929a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d06cee61ddebed6617c5532bad19b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2e2bbd00a9d15aaee5477c3b4b2f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df5f2b0994e174082fcbb3407dbe9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c92378dbecdded5627c39c6074bc2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad0481bdf56000283d4ea556026c96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f31cbbd5866b390d8b58b579de765673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d25a742ce46ba2f0270c02ca4f56b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf46794c58acf189da7df2bf0752bd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b350e1d241dcb0ec410a6d0c8b06834676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3126596363c6068ef36b5596edb2bb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96866139c49de4bc62c49a01827b8a54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7ae63794d86559cc0b89904082a1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047f7587d3d68eb63de1ccc827c61d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f53fe82879bc059554beb6d19c07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63802d4bd4ef3a340820f016a6bde3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfc6b830db63664c527007d6aef40f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0c1457dbe61e4e8b269d0f76c5482684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e145151751f80cd16471d712612245685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ba7ee35a38a20eb9605cd0fc67a8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aed132aaced87ddfdb30c537270629687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c865416cc6573e80e61232cd15599688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b08244649c24623aa573131f1457689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7abc897b20512e6d572d3180d01f13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06dfc23720fd92311ac6810c6f22a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb952e4a746a4e6dfd99462ce8adac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4502753d8219fc56da1819d000d6d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26151d4efee78acf03cd62c3cdffdb21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7b72c36ec22d32aeaca0b406af27d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a142e39945de683884e3487852bc13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f8d829a31f24eb6dc2c9621baf95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a926f310e9cbe6fe71cbc911062de15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ec2fa654f7031fc856150f752572699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67001a4aaf14c633ea2869c1fb5167b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b50ae3b8a4d5f55680e2def46fafc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d802ea9638d4bad8283aa2daf0faf0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7bba65540ddd7482352734a330543703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708f4d567c49365add22de15b2a2a67704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b06e110823b031b17193ec71a298705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c66934b5eeccbfd929e69e87ca4400706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544e1a2462fac8984221fa0cc4df098707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66306e909fb0d9596056fac7b0eb5a00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dfc135280a0d3f0a910155efd0aa1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20361980cd376bf7af4fffa15f70403a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd654098644752e7d8d236bffba331711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d36944561b6a9facc87293efaf9d08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e11e6ab08bb6d0e5af65ce101a660e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec0db0f3b6f861c917c6c70b16675b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3d5c4213373cace2a8a486a98023b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acb0cc68b684f985ba171c8cd827cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdcc15eed6443be05881ba34feb8c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49edb63067b4f837851ea23faf7730718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bf63a7cac74280cd9e75a69a404a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a6f8b9b2e3660d855c27ba5a59d20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e2e2720a8d32173f947740a654b57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362ff344b36b31bc33ca1532be8ea63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909abcf1b676a09829762a9bb98ce0cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1731790b46a5c1c1ab7de9e2e8ef8a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7242a6b559e331dc39ff90b6d364fb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501d72f3bc9a97d2089fc0bf697e11b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea6f5b3609945842abc22eaa146f5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6188468054cab1cb89c3747542b9db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2a68fe3e401bbb9dd2fe133fdf3f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09813aecfcee8fbb370e7b7d0f28dca4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1fa6195be7c3f0a67611749fb4076731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6c8736003f163f3facc7342767ae2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc74241591ff89956650f03a6187d2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4ae14e31c4c3c5ab4ad1b5c2031c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f334df385ab6a95a67f76ca80483eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba27f76a5f4c5389270266c86d38aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647475d801354ebbcef6c6f0110f124737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d7dcce55eb369c31d43fdf2a40ea5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da069c49b2a59fe4c8274e86a7dd38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff47884bb60a1f0b2455fc5eeb4133740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182c19c3ef41fdd3027e9ae8d6b9e6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998054644ced29cd6702ab85ab75dde2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c323c38cddbfed94d6de8cfa498d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32282a93eca18c1e6ac382889103a14e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79f144b860ebcc830e3671796bbe23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9fca76396ee2ed9b839eea3d8b456746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77742bf14e7964898a0c83d56e232c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c61265a2cf016292f7454b4164499748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab83528bb899406cb711c1a5381fd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586255c4e418da0b6c939eb77d8bc55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f214f5d5a9ac0f7386518a7001774d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8ada512eae2a6e4a7c741b1e97ebc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eb98a811245776860e3f19176881c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e9e3643f7236dd5c66aa84cc828b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549fae3f47bbea14b6914a7aef34f1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b031034ed9625259118d497c764a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d72581de77e9a51c7cd08bed9a7d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57da671e6c220828cfaf828dea426ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24c15b9ecfd21f28e5be3028caf35b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d42673b5e9b25b0b0145a27fe4bf97760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97585b1a334ead66f5d99ff9382894761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ede2b3830fb9ac171a2af2e0b8323762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e315f519409910fec8f200771dfe5f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b675aa5141278c113c636fe274bfa0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedf57dbc8a5837e80135bef91eae18765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9df90063b25c1720165f53a07e06a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cffb5b55995b5718fecade3dcf9b9a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>