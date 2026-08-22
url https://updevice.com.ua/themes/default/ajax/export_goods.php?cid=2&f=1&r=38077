--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b548027409d3beeed725540ca1d5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c13d239b48742afc57b1a2cfbf3c562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06582d9b4e92d785f6d7e84fc3b02a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32776dca029884d0931bfac0c39c2984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8424558a4c87a95c7444b77e8356c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aec29f0d0d58ed1d8be439e48a9c726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f851124701921d29b50fd7e43f0dbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a413d25d0cadb04caf243b5194702f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db9b0212ac056ec01e3b3aa7e83e329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70994eb289c582daf62b0bd9386b68f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756147ca0592c68ff2a6e9e3669c3e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ee9ce9d07c9c7167fdec258b7976812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ec78aaf02378cea05fc0f534916b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4d6d56491737970ffa1d21be0be4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ff6c06c30f358a7560b621da006b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56947f8386790f576fa65b290f39c9f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f199942f0bf6668d25b458e32441417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bc38ddef939291a8f329ed184706b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2582a77c0ea729ff9e28cc1888f00d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e0a0f7af3086e1d31f4d73c66720c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961f0790b7472e485580363a7bfd18721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb711ae59e42d197f700ac3a8bc0cbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4a5e8313f28917b08510a8b691f6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3baa20ee5ed3d294e3abf7a2049f1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b9a2fd9071784abc51a670ced613c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71210a220ff360da029fa06837b7f2fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404669a5dddb8f9922a1b88e0795c6ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4698b740866006e1a49ea964b43a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52290d929bb5bba80056a78c2a45ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d486beff38e4b86726218593aec6a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5c064b81b7bcc6df6cdf5c9caabbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136510a28b9584efea5c9dfe96b87d6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28ce708fd3e065bb7cbe63aafa2a7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48a9218102014a969a5181ae168fdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48213a9ba950f5521628a19434c37a6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9f96aa3375b11f6b96f7efa18a09b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3aef661c01ce781278f8c4d50e2a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2e84397b8b790b45e269f7176ff6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e7a7e4eee7b9959f8ccca9509b95539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c234f668a2a000ea6f6db62f4e4925840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00670b03820cbe301dd7f17463aa2b4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9fbbeb8a566224becbf59fdc60bc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704caf95e5dabb01150e791fe4eeb7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aab3ce90ba5418bed23e408a23f76944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5ac142bf61d20bf9f2a62089208c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d732371ac5605b63c0fa3f2d9a7fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc989e5750ea116ef0502d17af079cc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d642f5f5ca5aeda1d740b9ae4589b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64ba6683beff0592451ce86fd3fbe249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832fdb2f6b7791ceff82dcd482b8c3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33d2d12a55af0b75715000a5f81bc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbb01b57adc4e1b36655dc2b3229bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d47197e25325e34f83f52781615ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8bd31a839e41019aa43df0475c66a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbfffa46f794fc5a161c2c2cbea57855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa8470862db2342869de503c2cfe8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d6e5d256b684ebcfda73e17801c4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670197f7b3854bcb6952af949ba6110e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0f9a8c850a57879c42871964027eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aad391c3c01dea6d1e48c40d2d566960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09a4c6104818f1d3b56318002030c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825a7c18dcfcff3f9cbce7f96b871de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69236d5ab4598bdf5ac1e63df07fee7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf20df4c48a186873c03d617ee57a2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716abfb47c7a701ad2a0dcfadd7c176465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f23b6a1b9a8d9013b920135510d00166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c059ff39f7cd6df5f7a3beda2c6a4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620b1f4b89ac701cfaea7524764d2ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de267648e5e2e2154d36be0df331ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5e8efca16453b19e2fb0da250c94270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9630d22f435972663c2a88a6374163071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e7eab4ddf1a7a488ce2d4aa6cd9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b7910c5fcea64bce4549814db4cc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7189228b152b865daec7663611dee3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f9d5639c73111b6d0a00acbf6586475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedecb375868e280ed9772cf5e6644a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b459fda4968f4243cf4ed5ffdca71af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988061b25cdb69d0d00d84289ab41cf178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f582cd6b1887fefebfc108e9ce09a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03bfddd29e32786513a9ac7557619380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eafe5be072c7759dfcfa8ab6f30c8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51227c6aabce97a8e5f82c85a4b7c49d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d8853b6da95a19835b3bfd62f47583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00177d8cce7b68f331649df55bb557a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77236ab935ecf14fdf74a7bff9d3054b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb64d609146050680f60f9d84fe643286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07465d1b446e0e2afd504d0e20ab431587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a85317b8f23e65f4812806e28fff2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f777375365210fbe8e1dceaab09fd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504033b62186154066e6d830f81e5aeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d752ef2335b926719d29777e631b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b15dbaf95e66aa15a1673b6a492da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2868ea06cff24202d307e042acad1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f0dc7ff1852c6173d64409d2a21b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cefd49766b9fd04bce23a99ee19f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da28695eb3a0028a4af3d0193190d2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9c5bccbe98004e828c2accc777f2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad8083a85c72d0b0086df7cb61d38298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb887988ace8f239747025914f90feb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c46d4d6d268f274467f60f9b361bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090d60d738ea1028d5f1dd911ac94c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a947396f8bf142527a1ce1f97602784102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0196c2de021230fcb188352e75167103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3b0537ab06372bb148fadc4d15d9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69947729d68bb44bfde003167f8bd35e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec76a8158519f8999cbfd9bae657b44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27523a9cf7d80b0a5e30b84d33c885107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393965b8174828f0ccdc4f9c6ce3e32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec22ed0e91f0806015c724842e992a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463d378fd45d2ce2b510dc807a5fe65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73425d07610c511e7195a2d8c97f4005111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8cd6db95554e60a84de89c2eb2625112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809d2111679410491b8df1e233e9de3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c54f188cab25fd6dee833489a7a000114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f08120eb5183eed9dd188f1b370cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0895d366f568682e0a38eb3e24b0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58b37ada835066f9cf9f47f2d2bc1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f324301a61a34b2430b528fed21238f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8aa661bd4f745336c09395fd9d394119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead2576ccbe175cda5a7d84f0a5d0c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dddb2195e7156d4d2cc044308b275121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd30d0f95e00eeb683ffccb82c99a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3134e320236e9a4d1c69f7afc3cef4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92054e869ecbf108e0e0ba73e942202124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cec1639528b133d177ce4d2a45674125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339df7417beadda86095d3451144bb55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098b7f4836937e4543f52dd5e533ccd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ea545b317bed997364ff0da173558128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82f77d3d96d1435ec407b5911e637d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ae0b74431ab23f2e983f070bd70dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c11ee95bc5d930ae47f21322c2500131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937c71effed9a60384ac7e49c672847132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5508a5c1e71dea3b8f43dfd89cdc7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6839445497d2e5f716d3eaafb643f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93a4ee249bc498eab3771d33225da6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3369e0d912742df9f1d5a984be144c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fb8207191b4a97710a417ac3f2472137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ca6082b24110755efa879c3db4425138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791cbc02b8fcf538d2b1f96d60d2e4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5b544a80860dea646e7705e796922140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872a691bbd8add261dc30c4ee2c2cc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319128117c0862c8adf55c312a9fa13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce466539f667fc546727a8c04c1f52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecda2265c675edbc97f3bdcbbbfd593144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf57ba4a827b3110b8bbb61209c96a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28bfbed8b20a178884dda302779b30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5c0b0bb4a42ecc1a3e9bb90ea596b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606d45cce3c5cd7c0fb812a062891b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f08b8d9bc1a5cb1ede5fc6caaf8fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009278235f2fe50ce735ef55eb59f7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9527eb7284aeeb601aa1fdd20c94cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fea626cfb982545a1237936261677152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceede6deaf29d607df566cb46caf14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517123e7321678e4fbc1dd33ab7c77b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f2f35f4139703a1e0509d7a3866a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e195f383c5abcd9f942ca66dd9857156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9a3f70bdb794092f8a09fbb5a9bc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6639b5957981d6fc2bb192de87a7474158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e13c1f0520cf9a2596e6b5cce9fbc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b6263fb883c64b541ce5679130262160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c83db4051e551458c55171225eb5d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff6ea9ec5494ca6db1818291447efb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5544dd157edd6b6ee809c7cef7d50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac27cfe64696f583ecc356359d7e7a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46295ba7a707fb5b2ff6ba17b47c8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e51636aa351b8350f33f6f1a4a6a49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572be841b957b83559fc7b23dea879f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df16ab2a0da52c0da87978d0715e7ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c61244b9f53342b45db1da0858630169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008df0b3aff1a14ebaee8f2062f542c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575921b459611302c7714b7ab92f1f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7b5d1458b609d26b600058b3937f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f052e7d441d377bc3cbbd0397df85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aac5f812e5f555e760c56295a270d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bbcee9ad19b36e43c50836621330e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76effee94f7e88ce11ef4490a64ec2c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd11ea1e96623b809699b49c60250a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a899c72da8fb6ba6169bea1daa50b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796491e542dd494cf18c5cf58312715d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29af84a0c8643b093f22f88a4965516180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2fa9eec0e524223ac8c0494382221181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc6056baa745e1d7f9f36a86b3bbf1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ceb93f12fd00d8334fe84fcb75f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d9ff3a51f8f9d5e8fb57b0ddde0f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b060aa10c3b73bb6b17a7c53d5913b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3dcdf5f278248e42ba3a62d2e6486186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ccb265e3f74df57d773a0bd3af3c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a16ad4bf9f1e2649fc6510bedc680188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db438813aa4677442fa26de642f47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5501fff35a08842a6eecfbd93b8a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de17be4c422b6b1a951112887b4951191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69ee5bd0f5b6160687d9d93f8d9292192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f95c27fc1a1772e2dcd1603fa7724b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f05dc6f7edbcbe9b00c8c6d3ecbe02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabebec95ed289bd84c3940e2b3c54c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b64da8a24432bed9e51114a0753262196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8aeca364ebd84895f6d4e78f35f3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c51104dcfaf16a3f58813158b161f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5d009d06ad4dd00fb9b156cc29646199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f0e1703f6f1e1e5ff84169fd1d4de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61bfd8937b0f5847f5208b97afe577201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277278d1a69c06e3707abd67073a437202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a30db163063c40c9c4c1722e9e976a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf3d3591c6a400055128cb1ba41bef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d36c2dd425445f7030465ff0339f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0278d87f10b338dbeef5a1adc54008d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a19236cf94bd00f6ee19bbde6e4df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df83e4b3d1a36e760e4b116bc8c50f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33144f203ddcfe1f3bd616885d48ef1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ede24da674efc5c802f20539b2542210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187ecf1b9df81cd222b5693c2d3cf5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de70507deaa8e85b69bbf9a09955c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b34fffc326164d7ae57812aa38325d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d44a26bf8090a0bba1b67bd15640214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563ceead714719f99f2246f5ed79c42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225882e84d4b2c53fd98618624881d3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881c48dfc321c50265da9537e2c5509217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67004ad697031925c3187a6e55b1591218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b37dfcb14081046c38b4fb4bebf37d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea5fd1d9cfe2d94cd0f8cecae38206220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da52871c9e8cf5730af6920c68d467221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914599942769f5d3e35ff1b8d6fb9f9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded227303a4cc0e2765e43ca1a3a7df8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34175665e16edc7504ad40adfd5fda18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d60d39d6b91c0a6f506c08f64ad38e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b4741f401185800a8b08ae584e609226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ad8b593190ca5d76e64e7284a0be3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663e04d32acbd7a7bc9289a2fde1313228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31f5480f69e665cd6d984a6d7815c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe406b1fd8ed989c3cf57f50539ac1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea6f02c3b5164bc39c1da5c2fc5849231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a02faa899adbe7b69d148003a2eb24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5b55f1cb9e11c98999b9f203b6a5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92675f568e19a22bf7e8625c0c6ba5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68238788579d70b1a71bbec3f10260235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc1b1f80398e9ca3e6d1a6bc8d8bce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c019e336dbae3b1675dbb1506a320237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610caf614720725fdf254f766b50516a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513695ee252e5a0e3531bb37393ef2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1025a43003a35a710bac88450b29f6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb762939981ce4c0a890a39652b3b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1595efc0d3ab6e1837c6f88bde90dfc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6a47cdf9cc82c726ea5deace87791243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150456e9b20d6756cb8300a16a2170f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27a9f16ce7a57f0834aad75d760504245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ccd92fb74e18d0f264ff289d5d65b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf55653f4ae658fd20c99b7efaf397247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9295b05d220c0902716f6426b273d9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143142c711e6e5237ca519ab4f847d19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7d2d6a0beb7c38fb54ff6836d18bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8e41a3bf1867d7bbd4ffb0cf4058b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d71dc12f9433a3ce19ff70c7f5d59d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f3ae278393ee413cb6f67fce55971253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9965a877f835e79846fc8d93842abb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d37c0a4b34fabe519522131f9b5d51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fbf5bd3ae21c9cbc1e2bdf3547a20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7097ffb28571571260cdb6a98979f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3a4df3a7fa9952c331687e9a12681258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c6241acd9ffeabb94e68391baa26e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddbc5bf8a813dc0f93fa02a82966e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5a3c8a61bbecc53e7651d38ee41ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407287365e17b12c3d752fc20c4c46a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a96acb3e5ae52a1cd06593d52bbbef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b59a9270a34f63d41d0140ce995a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31949f600983b0460de108e689655455265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927023d7e826419a24ee15acdf235b42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c613570cab06754b7b608120872ff2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220ae1e8062ab2842db4c17629baaa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31758ca75c3886c219eb66af037b90ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836e83bc7dccdc3d5a661d10fb52d20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12e7a660674b3062ec7b2d8b957246271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff6598d7f09f870c075cd699989bd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077b7b755c87a1ca6951f0c1bb8c643273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef2dba0da12e7bc921e709902cc969274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edcc2fd60b66a39ecc7d8bbfc27b1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d6b0fd73bc84ca80322eab244b047276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2609fd623093ccc051003ae6fd327277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a087af4d94cd80563172f845d422f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97817e08a159885d317618e85ea24a26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39879c58549f08355f8c0366331736b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f5e3dc1ac9fdcabb0e4fdca991841281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f4241a67550a675aa2ad7c3afd9ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df902eb6f98d6c115c418f46bc544e4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f959b00f119a3cc26684fb682dee9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176f9efcc3b75a5ab66c3c63941d05a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaebbfa4882763f59f10a843bfceb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6f263a1c5878242125e8e116294b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e0432a4b7d6348aeb1c82c4251158288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a4e6543a510f2202701348d193d25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1921143f6de5c7e77a290e6c5697c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654385c2caf6256de4037ffaf1ac157d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7daac45552115a8ec17b5718a14975292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce629c2a1cc39d002c300cf1a71b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf11ef8a8138c4e3c1e9706fc6088a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accab8e5c897f118206714485d48b9d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6c9830c00e5ec5f1ff5c43c6670dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b692e85740af0f7647450ca85e8da0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25be566107aaa07eb771d75eb1e9c52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f3f3d8077a77efd7366d4c36a703a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e398257f7b5edca48937c9c0ccd3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551a405eeff85cc09835beaccebe661301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c881e530553567f108b6f61a63c40d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab48b5accc96cb0746490883259773303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae8b6eb174811f501e3ed25f582b0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfff465596cb1040d63496a82350f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037a59e2782ae3b92895bd80866e913306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddc95486dee7b590ab0b748944dfeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e5dabbbda1f2e5adad013c3cdfdd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd296bbd599ce58e4e2a93e001c44513309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca3fc86bcdfd4fb28b42c288d00297310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f2321c2497ca661c6f5d8577d8cee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901926a406c0ec10a1cddf593e8b2f89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8679b95dcf6727e07a2ee0dd416e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e643a9257d029172da3c082cf2b4edd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5edac648341871c90b99a05a12381f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124f380468132301e3a1d0afdf8edc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b561b208d61c5fc093eec534d7a19d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ca00e5709d0ccfe3b78e1dce8679f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b905221fac6e9a8b8bb886ac43cc7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd82c66ccdf743eb4a74a95acf6e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90f578e8e28fab55c5d42004dfde54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899e1624957a8dbd3c3568f5974f268322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f73212e02356a8fa49779f82827753323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf400bb85754cd65d187615c69982a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710f1741081503ea65198f6ba466b8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984226bea040fc15e85982fcff2be04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b828ab513ad597840566d731559f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a047680ea511ba761ad493c712959328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623814c5574d4c1eaacb978291dd2ca1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef5913924e508b97dd5afe6cd9494a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5d3005e6e80dfb932d9f45cab357e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f67defcd6651a307f7fdcfcf30ae4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8436cd8615a7fb11d68eef2eda42e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33748810b1de6e6ec66d1632fd7529c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ae418c380c8f409dd70766dbe8072335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d48c2915cb59aa056a3def99d1ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584796279ca89966759a6c3906969e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1f8baf22a4686eb2b9ff5844c83ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef3b2d0f97a4978f7360e89d69256e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d8f7d1f753114c9d85265b197cb6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb70d6558086ea4ed82a800e47d0c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7397e187894e2f4edf009baf1bb37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dd2aad3caa98fd62b92dd9827118f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff790a3f6f63928f8e77de19b86b565344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00189202a4e7edfbc50ffa2de46762345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de102958f60c0f7d27643eb2b9905ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f816a0c56cf8fc4b846be685e424dad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeecdaa1213cd051abc67fe3cd431ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64479ca1222da28088e8f63fc294a47c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf29ee8357f4353136930d3a6a62e78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f973c9ffea8e033a4320a4195c61ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af388516666ad52f3b65a5088ee672b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e4e77890b62d9d517b668acfdc180353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce1d32825980cdee697d7f534e411354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b758f35e75a0027fcf40c32631af6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64566d40b66be29a0d12784ad970c00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dceb8b0ed48d23e41a9feb39c533fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e576beb6887ad1fbf74ceefdf5314358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413dd3f9ea2bb9c3d38d410f69d44a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6f2d1f6ea7c266159615cad60810a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5a9ff2c8168342f410f288c0b137a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5614e63dd6f0c5e64038d558bd77dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9774b478c0022e664e96ba4600c0f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdcddace3f368aa72b2e14782d2738364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1732f61ac3b8d944ccf071c818d7f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d052876b1c96b78b9ba884b89fd827366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93452dfab9b97c1a3b827f5e09016b50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf642ee55bf67b8e52269061efd499b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73965c5e0beec682ead3ea70bc63243369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96825162ef8697089e5acd257d89d0ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ecf6dbe0aa8f8ad99c0b74eef809a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1fbe4d4566778b3ec0049b5f403aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7987451a287060512a55d2c22a83b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478bf531ec52950ab2974f6e3df433f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cadc3a2670984c28fc389f5282c73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67719374cdc8c2875e1932bc7c82cd17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb667817324b359768b03c982647e3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5b4d7d575e2410ef879743a1b8e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87eb9da30531df02cac94a33c0c8cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a964603d5fb057eac9fadb0c95e1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f0fa2698a675ff2f75822b19e15fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c219770de0aa16f25db163152d6f08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ade845d6fceb70d597e67708dd18b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8bd196c5bfbc33a63162ee660639b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d91b7682fc02c02059886a8be53b84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35350a512f530c219e7d48b81cca04b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810e731a85bd4478e73234f43be482f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442524a2a2f80c4be164a6666254c3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88df386a5a53645a844fe272ccb017389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7589bfd0f35ecf18b1aa576352288c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707da527368a74798c9a70bba0b05e46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31821009e4eb1a808e2db071a7639e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dff8f27e593bfa2b3f66cea5b39cf9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab07322f9c8918e64685fa9118ffc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387b3a7748b01d73bb058197178bc30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbf3849c2ea4de071e5a4a7479724a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f863dace60baafe16cd59a5652b9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22939375156135d3941ca36fd4bde8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a8b6f01c8f3096296e76317eb5bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3af4389066f3932ef0644fef2dda8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc32c31cd4751ad9a29bbccb046eaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5af93a10ae24b3c25fdb196735db27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62632fc1043bfcdb9bd1447c8f10c196403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1119eefa707d077f9b1a5c9d41531404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba671c965ead254fcd7741111f46d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a98621900d211226ff3182ba21bd89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5272a647f28f5f0e7fbd886f26f9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2273af19040c18081156a6c065d281b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74389c727c330b4b43ad0d6cd60971a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bafe70d8229f7d2584552fa43fdb47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf18dffc6bb7016702016e9da675dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5941bc2b41d18340cb5cd704f0875fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f1335283e6c8f56fa2bfe1081e172413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798785f5181ea54117d5cb7373be063414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053699494ca557787f33fef00419ddce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2ae8f982bc99ce1d1e0a23ccbc411416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc8b0b19565d9515d904c417b6eac0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601706f57dbbf7e431f5f6ebe8f317a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde7039006655e0ee115687bf2b8863419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb891d9ab19e3a810489914905ebf5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1035113ecc23cc94f21713d5ce07f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e700e56dfdd0288a7a59dca87b69e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227f7a01b3e727ae42e2e4df7a76c4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc3b0658af1d58e58f3fe6c15d2734424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36f0b014426441e385419b44ca9362425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb083b014e707ef6c806817480cbf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b4c549abb8cfb5d8b53c710844b16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94dbdde8005c748b9f1a0a685e9b78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd157bee9978c110fd85a2b8603415429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c86f892c918b67bae3c7b6b3cbf30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb193ddd9b2b9c335c338e7a8eb2c34f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558eb627e9124b4a71f4352b0d648eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd7530c7495de032312027f102eb78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4972a80a7e866f065cd1dd04254df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5adbae8e584a7ee24f6b5aff68166f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e29f114f65afce048646cd67125ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a038b6ae0f34404e39f7c62c9b4b40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dee71233901d54341988dd1243c0ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8b097deaa36a1a9dc1dd6a09304c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a156231e946c4b21733bae11e9f3eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99168015d4b8c7e72204fbccd1c9d920441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a24fe0f93d6334281e1490f32e6a4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dea3e2cfbacdf6b6c91040fdda6191443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7326eca440dfd0027f4d76ddbfe85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ed4dc3391cfefcfd0f3000ec7d55e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0301c57da188f8bc0c5b08ed4968446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450453b90eed100ac8f2e2e57a6fe6c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1016f00ac9113b1c33234b7e7f8f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a304cf9c7ee2555b72d13d900238d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a83e56e2ac4f45089e2a9eb25179b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7934d6bf252bf13a7aef0d0c3dd6a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca471f094bf7ffe40637ffc29355880452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96698f3ba9af07493e544eeca8ebffa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17484ef21f3b20086c27f64e9750a301454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542b75bb68c8c3f05cc4ae1608f288b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df912a59543dfe76dc8a22b3109d4822456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1c8d1a0d77e4df3d0de31bb76f2b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0943d0d560d59e00a29ae5584ae2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0e5c24cd81bedd785f5c2429673dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972b2ef0660204b72d712bd4793a540460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e9b66afac3fe8e943a99daf50164d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8603d28a0b447ffbd7f7a381511cc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff1e5c9a1b567e773e98475ebdc1c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8576920aa80cb599cb6165e306ca9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c5e841d13abdff9b79db9ddf6d1d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf7001c0d4247b37ca36f9068e2682466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b8e1632d457bb7471d30f628fb39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd133016b1cd3734046ecc2a24ad1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39f13a6a17f0c91f7082e017ac24a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c22284c22b46bfbed38ee9f9915e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07c9f6e3ef0998750ae05c69092e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9a7a8536a648fc2f220ff2f22b618472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf32ca6729b0fbcbc1234d32872406d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d92068328a73ecf40966d5a3d90ff8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a7a156d7c60a66686cdff002d200475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e0988c6b721545eb74ba5fa9d1e8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dcdf175c73b38a0b14d94533cffb3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bba8fb7970a134240fd63a7b58c56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50810e0de8b763501f2c17c1fbd135479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03db962c99b0552d89116c48ddf2258480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e88d94fa4de6110999ca96c161b5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a03295fae83d3ad4ac6bc5d9d914e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989bd451c102bc84b2e0ad52dd6979e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55db819de56ff9813e92692387c9258484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f6a025b662ad09784724955639f5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38b2669cda426fffb11c189a543f05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34375aecf9062c9719f6e6d4a350c865487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671f4fee991bcada81dfdc9f3b21939488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34a0b5b98e139f2cdd54415a4708a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f5218ad10fcd3dc045ba0e9b8b827490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66ceba3cd4b834f548a6a2df19707491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9b6a30531c8a21a8a1ff33ce6dc5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0534662bbf5f9ee8ff6e65d6c0cd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed82ba85bba8eb57006f9f0e5b9afd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da5a63aa43880bd943b53edd25503a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f43a4eb5e2e494b9c70ee87d957984496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b976b1c1afd081fbfb1fdac7f3752d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dad9d9fa0e50513bc11a768e7522a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f8e4ed3f59be2258bf5a883c0afd7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c94939cc218eae88c47895834109c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750e663fdc41d19479d1d28378a015f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc5be30822e63529b353b03628a28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfdb54504c39d66e0b6bd1a1b94678503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550643859274bdc255efa56f22377ed0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ef89efdbca8b87f9ac92a253603d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644f10dfa8f338f6065a71f19d935f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583aa4d84ab2cbbf30f2f0031650738507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e2c9ad7ee8c37b72c1bea89b1cb5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ff1d62bb4628cce09bfe494f8a56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdbe5a5a0d1cd5ecd8ce0cf3fefed0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fdf3483399b6f33b62025b15e1dcb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe83e91f695fb70edaf37776a8a1359512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e67581b29d0dbaea89126add6f08fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1becf4adb32e8b17a305ffa08a8341a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cd64250968f3c4050f4a13728023f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041d67561c11c8ef0a18980f4393880516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c320b82f6dc36d99ca7646c45df83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af136b1701d498400faae04614b29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae70f5d6ab046c405c7371022cb837e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eef0122ca033901a3923694a0ce51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1dcfdcc79414829a55cac90adaf74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18126f73b4e4813d0746b048d40e78ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ada973533bbc045fa8b00bbabb161523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5620c6a6e49c70587be001d34ef8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1e56ced375db41f7ec6aa4c5046ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020482b817e9c9478a888bd8d21ea039526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740566ef14ee284350b26ec33e6dea1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9c4f8b13d7a07cc8e756c3e3ae139528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5818b933cd31f440ef57df664611b5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa8f2df0b6e93005add6d7da083832530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7dcbf5527346b2b282c04e5b0243a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787837e44ee843f4deb48e208a1660cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbeee64b271d07795b6cdcd46bba1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce720b62965660bf3f75a0861733d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02977034466239c3ee07c5dd681b39535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061a06438a36a3ff5a64352a4961c3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d6b8f35c0ad56634e26b2a628ba9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ceda94939126d5a7b2402be522fbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e424efa91552c290e96000e3f9315539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bede714c5e8557e1d023c18a45d1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221f389632fcd0b7056130665834743541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c238f389bc48dc1a08561f47129ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739a7677037ba3f9631c66dd2d0b14b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5aa87b932d3b5778a665083c30fde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4abc0c3630990b8d63343de5cfbcb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a782e7e6285a159f49e7ff8b86ab32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572485ce789fbdac7fb7f606301ff5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fa57d83f4575a88ba7fbe9a0d5d2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48b78a986f540856bacfa5aaf72ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa05e7c5a17b4ff866ec3735d4565e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3cf55e7074d8bf0ef070574359ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16fbd2bd1d537b5ab653556b9a41c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160554ca19abb400929ba3f7682bbec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea7b671a1608e540314345d97cc62d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401ca2b97bee4f3a50b1e7c1572ab0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a872921560710b4412092c56213182c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16e5e6a01cd0b7ccabf289a8e8cac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e9a173236488876fc0ddbbe66180e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683585f1bf76224faf025d647e2390559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5f893d3655a5301670d986062a54d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26a43c45b0c4ad161f2ea8f41542f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df2af32592fba929995ee5a099729e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4167b3bd37b5e6044a3e367fcb42e2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36839bf08d686ac05ec63edd0d4d51a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad08305d59c82441250b9f9118bda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af7e5140f8e081f17d980c8846452566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11106a11a92dbe0b0ee3724ac50c43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b161978f713f3a32805633a2edd4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f0636f6c59d21feb6520ead3c15ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917d1dc09a235d2ebd5a6444191611c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35430b8c0c812b7722809a3b5f7689571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc3d37171b532ad862ce139d774eb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dc4d8fb3aa863c66f5c979973c3f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e2f8d0aade40b7610a6e5dbaa445c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf59944200d9c918809f7bb3a7a41b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f68d9cbe9ba0f19bba0e3f73da70d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f48d1c702688ade881939ef1455233577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba081c00ba0e75f6d892e56f25becde8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39558203462e7e41849fdc55adf5e0fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441aff1187283edbe0cc7347d2c916e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee508e1ae281be1a43a78e7af67d62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b36980716a780044b8f4559e2b237582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de93097245c42e5ca8953b856589b80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f0ba46c54ed5440291d3f87b36849584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319f9062c2efab925ae10c02f99b4ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57bc74c98e8d8398bd7fe8cc6c9ce7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95ed22c7c416666797090372e8b4dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d965da85a454d94004f11bc9e4cf9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06be8b753dc49cd7dcb574923e81263589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8c504c0df8d92d520e67b4c19c7fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf2ee7a75adc0caac6e6b0c29db489591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3e234f1b77efc12dc2cd8b73ed02a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e0bd10c839574b8111c5d74169378593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92693940c99fbe0bfce4938642bdf7c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef084f73731704727a6e863351e7ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c741f8a2e551043cf579f0a42ed45cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914bd16c9edcee7c18ca1a46541ea83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5bf2e22cac8eccec988ef132dfd17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90a6b872e39b0f88e114c079585f1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7c1448766772de339b7afbf2d423d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e8588fd11fae998c908862525cac9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cf7ff772d4638d1f8a29d8ed0394d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c308900aea53c3f61d94a1b4f0b26603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44ea365369956932303120b3e9d407604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff99f80c85fef0a4ffcb7588d69ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3d9ae1320f9ee8f9223c2ac3ccce0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4a4be90eb1706016181d5f5c51c09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fb63c90ac85c8ace9d3f38f778c8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c01c5f56d4e230aadf4f46d765e5f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d84d44f94eeb52aeb161ce7be00fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fcbef368b2ca6b832ecbe7f4ea404611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd19f376e6e5c4d85c7dd40de0d26b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105e10e191c79fd132768aec7749bf8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80865fc96d1bd9d1522293430571d4f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae3804cf05a645ab35e80c001b3eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdf320d22bed3cb4ead2b28e9bfa38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a686071e398a9309fee65aea8d1e35e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe1094d84ac6554129af07d331ca20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a874be626fe9aedfa12b515900f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d01ade94c31d3d646144781ed781620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93d9743181a832014d3a91a83cad09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185dbee8d57910b689c30fae58b0d4e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e70de8afd043f397ce6ae2538da8a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daba03de358901a22da81ad7a9e27e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b359180fc033b6bd77ae2f72a2504625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fac4ad118f8e280f1211eb1083d08c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620d4d0cc031a3ece5992555361e197627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1780bc71c19e352d12c64f99464daad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e1afef0b9ead83ad6b7adfc290eb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea055e70914fba44fc1a33a7e0f3f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e46203321445c971936c5344e2b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3e0be93913cb66bfd31645e41079f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c26beb553b9b315797e1d252e49d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad65d9e19259ae59dde5500d12403ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e0f914e771d61a914678384209369635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90439dbf1faaac91e31e9c78c120b4eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdb6d0e24832c268e3ea126950184f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc87fe6ae96e1bb7624fd42dc985e39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b890f842df5c1a4d7aae8ca4e5371d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e901ec072b68692112f043f2688ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e4fd99cf0271d1fa3262b03b34f6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a14f487be83411de426ecda37867f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3a1ba105f3ea1bed9b5e82d4b714b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cdbbf6fb72cb844a1604d981f2759644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5d454ead1efd52e5a8d8a3cb1a309645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ef406bf70899ee59baa7a93cbb28646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84930ab75c9c19ffd1797ab0d34afd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3ba6492faa0768a9e6180a2b2335d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfd0d9c63fd922f0a1b23701b412fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0a01df6024c26ce4babca6a536c52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1b9dfb6fc86654f86c1cceade9fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c684a817206a4f49073b70e77cf24a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94cda64b005966220ee5f3ab35f851653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88ca16a9f13664b9e7522b85cad137654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6fbba6ddfebc02ce696395a8d55a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45078bf3b73f605b7446824953dbf813656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d03f51239cff5c02ac4ba822576e6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e6bc095197e2638c4deaf02145af5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5e8ed6abd884b94cf9a1e55eae258659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad58111a096012138bea6d07fea266660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b460392f0b0b557eedee35ab21043b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b8676022edaef710bbcffeedcc0a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3cddf62ba8a8379292712d8138ef1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384cee0d13f6b945efb0b9c3dfd94a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2d711cc1a20418660e3e03dbcfd29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f182ba4f40cfb57eff49205fce6f16c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d9993ff7918fd05b0af504fb8b083667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566c2c2cc0e8c82a06168bed1e15a7b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833b1ac33b3504cf74a1af3f39774ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4653922c7a24f4dae97c35a14f9bdb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da740050e8503db22550a8efa18101671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba320e3215c7624ee42d45ec1ac012ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50483b065891859b2ccba5809eace195673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a29334f7295293458b348871d5c995674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc77648f6db221bfe2dbe502895f99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598d3fd2b9c5f292c7ec02bc59e88f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f3c82df58a76303e6e14e4eb456a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad5dd9e41000f22afc100bfe9558b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf9f1d70bc5882c17723014050d531679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d45ae60b5888b90746b4f41baa91c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f865341592fedf780c74b92c8d33a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef42b28a2d32db0db1c170ef2fc0c08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5cad0f293272805143978221103c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1a134e957d6244320ca4a6126deaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28293a26563974ca146044b009d51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6e87fe4644bb36eebfe5465fb35e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6acfd8fdfc76683480ead5d2fce01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbc38061a18f690a9567173267f4e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6a4ca1e834297bb37a69c0ca3880c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ea9146fe9ebfe63387dd7f3740de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0f8f778bccdc00413f6f8445a5b32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64cb52ea35603a99390d38d2eace5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926dc7bcb5cc90140bd7a7fa4d8b9e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75935229129f0c23499371948470ccaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9806cfae3d02da43f0977a8b6ead1a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d303af0c3e5f80651637e0c0ac9909696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e1342eaf8eb76f874a1bc899ce19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db5e40736b6f83ca0684430646884a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac46aebee44583e973c014dc6d06449699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c63c3870e373951704020ddb8a7c49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c36ca901f7da9f806c1cd11f33bbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbacfe56f39c859c573a7e3980b8f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987262e7df66f1bb0a634c8c1ad4103703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e3e7a5329629c9c969a2f3d9b5f91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69927a93ce30d030f914b2633b9751e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500197a3d74cef1505ddc2e16abb8acf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cab93e1137e553af4b121513ab693707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11172f7ac110fcfca784dcd62b342d2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceb0f162aed85f00883d6098c4ad5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8b5a836f2338e58a1b2ce44151658710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760266e3a4787e60829f1a5af37e8254711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba439af1eb65c7884483f119e283dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160a7901f71d6532236e4df171c411a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c4b98ed9127224e6c26101dd4d6db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3403db2351719f9b73639287f81391715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc60d5292aabc891e9c1804603ab5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5748811aef9d29fee0bb3b58085a58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4f38647d69a33e7a00df5b6c0d6cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc45da5e7d9c927bdc1024eee2702cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ffe277d3e8485fe5f4f36da395159720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07b067c86d1fbe0d74ea7b9f282219721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa4619ad0925b0e474ca8dddde8a51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ac4807776361c2f46b7e20ee4f32f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612d73ab350c17795a984cab154aca5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396d900513d1b52f982b4436c63a84d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5551ef0308d7f3219f46e0fde55b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6981437d1e9392ef9cd9d2f7254357727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909b03ca2689ef368a9f5265c0ddcac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d48eaf2f2ef3b5e36fb8770c8d167729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700633a545404820878983387d63804730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4173d140cef8b55a1a74bf71c50dd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eed5ef9f2c95c98d109458e0f94ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66cce31217be01294b1a3744d8777b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29635928b2be4dcb012d87ceaf478b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecfab0e3b131331fc1b2a67434abd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c69698d002dda17e839a03c7495d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ce668fe9ac351379f62fda7d0b91c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8057ab0937f7c3b69f02a825d1ccec4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff607cae7823db1f4a853f78ffa0229739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8c8cdb105ac37250ab78658015725740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321022764ac432e8399aa7d75f504f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a390ee8af1c0724f3f0ea5448321fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1623954b8c8b0a6218d523952cfd2a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c14cd821b31274703865a8a5ab946744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d54058df18cd67c3aa88b4040cc4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff222e4d252475cabfe71d51032dd8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448caf7bec3f7f1871eb56ba9c482a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72a7f0a5bc1d6104c5e1349657b09c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d303837fc505c88a61473a3f6eb41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ba77d9a2803c20e79f5a878733918750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a11fdb56b561f0f9ae237668e5694751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6a72ec22a9240f59b1220eac5036d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d9ca61aa13dd5d448a34c058bd63c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bc733d1eae8da12fdf404b0ead4f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dcb430e5e4e9ef60c52faa1b8138e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa393c3193aeb0c6a7dc9c9615f5ea9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7d50eadb15978c0b574dc0d938d06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd782f0abe79a2d0ddefa73cacb8fe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a604ec954d799573d9b56a8c31ed8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c4639e0c44794caea3e94eb3a22e3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed3d87a1445c34d79525ed30d19e66761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e8a41a0ce1f25b5443b4ba9305a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d7f169a99a9bcce3877be60cb6979763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ba4bbb8fc1d8a7e8938ef822aea9e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2e9cff5ea5b83e7c5424631bd558c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65653a79e46d68123d7dee97148be2d1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d59578c67291901c390b96b48ee6f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c1d6266dea286f3ab7cfd67a1390a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bfda32d360cac8fce7fcfa604087c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdb7c4824558ad2edeb1f92f3d8656770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67a8c20dc15dab796fad409f130215771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31703c739e63d5c0db2a4e8d3c06fb1d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7187d0cb8ef9ab180cb8e980b2ea0c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b758845e91b21790dbdb8e578422b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429a25e75590b36b508cbc9002a3cff775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd4b8e5222d243e998d47e23cd459c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f603cd35614f4ec04a5d1b9774283777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eca7825ef08a8c04214a4004229f26778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b20e2787b6abe301d961e0edfd7a86779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd1137afaf8081b3f2faa700d69abc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b1af5cf7cf50810f20ec1178d9250781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcc1f0f0e8583edb5af93708f46a5e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15634b82368d19fdc6c421a4b049832f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dac93b7ad77485f96ec47948eedea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be330bef9caa0e2c1ea05ae6376b8eb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8416e4ebfa54413cbff64f536ff4c5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9de2f7813bbf17010253af28136da787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d671c9b21b38536564a2d86b1f79788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3c83b54b32328f768768a6df0caf1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1870f0b7480198aacdf31f5701e36790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b624f06e35d536fe834cf2adb20fa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582a94b4b05347d8c5fa100ac241318792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b577c71e7e903e2c225946297b0ed9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61653924edec6f275a85bfc3fb7ee164794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3062a3ee96a86e2b0c3f851ca9ca54795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469b98d97f39233d534d88647415741796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9e21ae3d62f56480ae3aeaf136e4a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa4ca4c01e893613f64eb4caf8483c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28972d1586b37f0b139459ed46117d7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd212357ee3377e78593541e1ba9ee800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2764efc996c4f4151a13567ba309f4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c68e9b7cd9cc4824d5e85629e1560802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619080e7f84c52ad3a3223d96ab2021803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485922f5bf7a5b9474f06218737631d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956b7539e05c5f7f1dc7fff2ce29c3f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019ae9686a3cea1a67d6b1db99afdff806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a51422fdf6c4c0cf41e99e401965aa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e3f707886dc9c4a9099146e93c41808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb27eeb9260ecbf545a25afe229cb7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278243a5908405384a199254582080e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224c0d798c1d597bd5b253d777b4c45811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0016b01e391d4ef0db185f49afa5f6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53250717c2dde9555f205b1f57d92ea6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe4f32c2be5fc7706c5df5cc8d24cc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581b5b36b001e9e0994330dc834b7d5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9f8eb6d74db42f8aba8125d7a398c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201cdaf6e0a30a980384cb86cf04c4c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bd336ff431e09f03c19e2eaf190ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3415830873c7afe192fcd8849b34df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60cb868ea3096f8e7c51abdf81cd283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae4c10fb2f70f098ac7b4ae5fc74a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7deb4cb6c671daf2e8e944a26f32e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd25e9ab8487281badc7fea346abfef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6a04bb4f6a43b05aedcef0692ffcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f4d313cc33aeb3121270073db04908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeefdbf3ec5329098e677e18d895579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b495cc073c03eeb0ce1b628bdf3d55610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824662d031f8f5f93277331cf2f25b7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abb6e69978852ade10238c4675e85b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7c81315bd71fd478a2bb4091388d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7c07e9f97447f2800fd7c7ec1fcfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5f44b6951ce448293194e8825915e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89337a91dad3ae96469b23d146ff5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b0e924cbc2aceaac5a2ce609fbd2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3502eb572081716add63193d7bc65b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eddf1bd580abe21b7c3ed8d43034319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f94794516871b4233abb6baa45aa3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659e0291cf42397d117a695c26c682a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ec2af86732b77876b8adf1f43780922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7390b68d5b3a00dcd839141808ab723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6455a0a257045a4c03c532a085a50824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ce5f875bd8fcbecc818749b7ce14125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb5c7cd07e21b92a1a57beb647dbcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568beaf5ee468fa2d80c604e900238227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7a581c59f98f527923693714730e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d23acc2ed789005a8e6b1d341de7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeed23030370385358f54be0b036b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc1f36fb18b51f09f89079ba2b42c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86112db73898018359cb4f5ae880473832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612c7e7393d9f07730e1217ded14d0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535f086031804954df31f559fcb855c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adcdb3d4bcb855e415b03edca9281f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae57124fc595040a917bece1913cb1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84b1fe90a8a85a0f7368d4dfa9273037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b08c0d061c175fb007998836c3a4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aa09466d22239a7ce6dc24be5b67539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d12d526e139b02200993c2df931ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75eaf2a141974e60a9bc95aa16f68741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdc6eb9bfbea96721298c194d4693d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360484cd5f8ac70d6368f372ebc94da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86f248b40374b920b35a1e35775f8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590e89fd0d22a56965b66872c8455fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d2043fb4d5f7b9fc9b2de539f6b2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd1a3b38e3d51208b8651ce46f8c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54512bbda325bc2f49ca67f6d940b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c2bae0c524420cd297d51d2fcce2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bacadc6a48ea042f94c3f7205f0d2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcc61c79871f908d55ec16b666b3d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff00be1e0a8a90a9a50dd95a8c97b4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1c018b5ec906d72fc147a6808c12653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42805a668e0e095f1a1c7c6312df834254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d04f7d77ad4a03d3adcd1a2b6a6b3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a7c0161ce30a1d00ef4dfb34e22a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c065e14dd63c4985a5edb299714f6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce3b4cfac2079681b639dc4d66545158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c38d70e73faee3632195acb0a8eb3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff9dbb3ee85ea7b57231e199f124d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57207dabeb9132cd37498ea993b48261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56bd35588f89ebf9605928977dced062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec71c6895dc1e007eb7a9a1a3637cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd1902af869444306fa676a5dc45e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec6905ca4accea978d2c465077914f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166a258f13a420f35e962d60bf48ffb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba487cdfcd0011872f9ddabc15067a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c3bc5e0352982d4e713e2ce1c4f2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34868b7a869fb0af8fc7e7dd964b80cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761947b76a730e67fd3346fa5ec4e6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562c5c7d90aa5f1eacfc45e8b4498b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5b416e05921be7afb99282348515c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c78ea109e80c12d54cf83eff6334073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced07f17d5820f03cccda973afd898074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd51aea28ce5ba3c0ad88cb799e65f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76259db9506a494dfdc91622b0167ebf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f792bf86915e58aafa18cac6b10531c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc655dc04054a33367d3b719ae736d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3107b1aa5d2999066c40b3d25687ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7e0e087984098e04ddc631d76dad180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30913a84608208a1305be97315b74a4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a969e1df98f360a3d8b554f454c22f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dcc894d1a655c1d6374178ea64fc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ee52f61ab4a48c9b6e233f90d644984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61125e246521e74651466b979f0cc31685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704f031e0781b52a13ffe64e897c53186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071d246ab9b7008b8a2d36cb6c5073287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab0f89e513310ccc4e7379b80beae588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19100e88bb9b6aa45f5802c326a1767c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d4023ddc7b14992f7518f7eebf68b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46021e0fbb6ac1f1dbf1e784977e694991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e57c27d0cbb27612c34f9fba1f99c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b067d6d2709c2aa9b9055d77e34d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b71966784b29abede34c95fb1fc2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd67bf9882d24af2be2674c851850f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0074da23308470e52abc0c4d8db102e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9bb479c533863f611ded7708c109697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe20dc4e48b20f6a9d3b40f9408fa998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129ccdfb91bc3529fd123cee8161b8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01a1cd9d7c275452e892dedffef33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02165a2231592db9bed2175351d177c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d189dab2912665f86bbbd5c46c4bc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f23defc75f03461a1a0bbd9fee6748103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bdc1422a3be62eb69d1f01ec9f2ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2886145351d78cea367a159eb303b33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bba59e3d648c704371c8cc1d4884e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2cdbda78ab4301da4f23301e3442107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcb7d342ebbd7f72abdc8962dc6b35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fa00fd99dc937925df81926283a89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0557222d65d24e3dfe68ab6c7127d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa892f8f6d4fa20e5cdcfce2ddc9493d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146be799478360b1338239d638addaf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b224e9cd71357df423ff2246f3b9c9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690490dc991b11c0961d062eb420fae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959099b752cc2356f7777f1887485fd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e56eee36542d069ceb0bc84bc06bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862a5f92e7ee7be00edaec9f5477e85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5c4673ffa8f19037258ff974ee123118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30087dc98ff407c61084d6341763dc5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135956c614d14a527e5ee2d787e86976120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9da3d4ffedb87b5f5ceb7097f3be8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d1e19ee74d1442b6c0065282a1ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d324d4209f51f4dee47b0d71b48bbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0081886043aa9efba389232e2f555124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17568ebfca421bf957830879205b9a9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaeaa844f035438736af1732ddc3d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3b05c6e3a81305d61b1e646a80934127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdcb8839ed13c90cd9fb447f784226128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6b61015ee24ec6cea6bae9d185e36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57728051fd3f1192d96e1bb017d93910130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646815da501d17e1676c2bd6de5fed4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c5ad1f3a83389016b190d75b44552132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2384c37cb4c07153d4cd060701e973133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec44680e4c27ebeebea0f9be96ab64b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147fbb7bca186d505a1c821b6682e12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc84263a7bd8949e1adc5394297a2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60fd2dd92a47966555025544e09f48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3e2ae3eaf964a8edb889706ae464f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9dfc5e80fa0bb652db553646b51a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd63bebe35420a511fec1fe0aa2dea3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe2bc3fa910dea47a737c7caa692b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63533826b61a3a01d32d51bdac4625da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284069a1cf8f36c8377425012c00ac2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae4302a3a2e4ef91551605b4f3b2d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb308f106c255f81fbfae2eff659124e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767376322ffe35c95ce24e83e96f3924146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ace6f261af0f5c0e31e19c2fb6ca2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb276ef8fc1e7ce666682f9b860598148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45044997105b2bbb186a4dc8a759fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4048804fdbcd75f40910c230afba5c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee581af060139a7446fe80e9a824c04f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3450f04c1d8f26594e54a87de039317152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4448d8a58867f0e7f4653742258e684153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e1aa3a33b2ea5be3620795715d054154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2283792f754886d24b774d300b21a9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d314af5ba661dba3c5eb011b17dd57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b527539e19731f3cf4204d4d7f173157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb754d518486838d95daa370bfb31a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d363590213cf7f590aa60b6241639159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aaae591d391dd054cc74e1271e28a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b79665f468b4c5e3f699d1489c264e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6f8f06680467406aa003581b746ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f3e15ae4d44d7d89a7ce52df10dff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341ea3f131a0264600d96302ad75cd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382d91e6a1376c2867cb608f872ea4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8b351bac62aa39be17209b8fb16bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff04bde7ef06ebae6ed2ec617435c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5c19f651e3b1b59472947d1f15229168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b94cb9118ad9caa43e9486f77559ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f98f888491d834a3a44c0fc1b2747d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e3a5fcf88c34bbd4d5feea989486d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670991432ce5bb6d5af61a8bd27ee8c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed4222dfe010eb7176d96035273c21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d4d2abaf687b9f22d6bed6c918ea4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620f82905bad173b55d82f7503a4c05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d87d63107cb1ad78467e5e9606abbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89440c4f9adb1900027158a0b4ad1ca8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78cf43db6aafe1d913b0df1264a5b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e086e9db134896b74d5819f79a3be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ed9099fd35e8e9a8c3e594796f667180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22237d5455257ad1ade7efb21cf4ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e702bd67d9e9b908cc0d8b62d6c51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91192601b07085fa3f1be0def920a0ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee757c7330c16fd5fd619f93389a34a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdd2445c72888496156b7d7a95f28f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bab7a699422fc246d8fe4f9936067186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e459eec9e505f698c807fcb81c1278187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c2781c09bc279f063081306fed7c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39211edaa74953a92678ea7a8fd88961189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1d4b3fa8871084dedc6b978ee5194190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39528321e69bfbd6e3b033e2c26ca7b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391ad3efdd50fc60ba25966d864835d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316890eccae1dc38eed9cbbabb562460193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aada99037f4c6617feb289314de93a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3de00558bfec885e29ea51f2ff4826195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee771ca8eb09ab071fe79af72885d53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824455308ca52da815e23c7cb83e1ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ece8400956aa87a401bfc69c79807198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cf20872fec5871d489be31c4ec4e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67b8ec9826185ddb6c52a89524d56b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9281efabfdf9d4aca941e72ad5c11e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd3354365b4e2831312bbf1e56db4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3cb20a522cedabd66130737038b14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f1e1c114744aa624aaefb3651b111204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb1eb77886c9f40fc62116a478e1d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cfcf562ff217959715856de910add206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766577aaba68df02a2b830de373b1db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4dcd592886617345194421d1e1719208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50561d4568182e1d782a70bd5f3ec143209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dfbabc9d9f0b9fcc32aee3930f31d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b762f2dc3867f7573fbed89118b36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d21771a2f62bb6f062efabb2358bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c39e904daec92c2eae4bb693ae61a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80271e69fde4b53bfafeab911ae680d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162414b7aa1666230eb2d9709fa71ff5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6f8eb4903b27f1a555d8e42e81480216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1681ae29b3bfbd49e15943fb3219a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e4c99156a9affaa6407a9d802f6f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c5b76d90ab3fa1e8775963623787e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e63648605d4477cd750964786bbc42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99fdcdd32e5fd20aaac517aa291176221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2efd9551046b53ac74ec133eb2658222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca22f536a3f4843e81a3fcb4f3b4a04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b42ba7d3195b3bd4c01462a4ccbdfe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7097b313d5de6e149e1dd25e4f1e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facdb81193500527b61086d69de8bb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be402de9f525635a1c26f24a352060227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dec1fc2251f957b5dbd1c8c152fb84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf4b8de007eed93eefa20b0ce3c364229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a48beefc57f09fb138885c2580317c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d514a4a956d23711635db4d529dcfc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1912b4d6150dd39fd462ba43da52b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7c98e5c1d665ed5d482767cb4f2d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387806927b10ee450dd6fe60bcab1637234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b596178aa7e60a9c0dff0a9ffaaeb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d3c99a9318360aeb937f30585d47c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2ce57a0a4ab009874e87fd8ec7061237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1728e33d16f485c4360affaffb985238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca44050eb2012ed998c2d6d26bdb143239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788b380b292c74c7374367886c69f34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438a1309b331cfbcbf63253c49c7b92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7440135ad92055d7343bb9c61d24b28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bd0372b635b3f18a0ee5580a56254243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f64fa8b92439d6dd0700ac6c479f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20d05e1bcbc69c227d84f6ed074cb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df45fe3a91ab25ca102cba2ad9f7fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c028a565ea1002deed0a1d42fc8c78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75f596acc59e3e93238f13f2b4b2c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3880bb7b2830ba8d9415454f762b98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e792dbe3eb0d39efb13abaf95232759250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e36a0f987f793a8da24d939f378aa9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e5a3d38f2f435f3e9e1f746378318252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c99ff7c1f56b86cf2361afbeb4bb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc40bdb080a175ca048c5d62805731254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fabeb3a07161659cfc3f5fdadf3d59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1d04acd06f35b0569c0182a93f542256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd35f5213390e8b1e288518313c5884257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e60fb4a1f47851c3c88fb1f1a313258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ced3aa802eaa2961685073bcc2142259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6286cef231f797ba0d1df64e63f7c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373298dd49ae1bdd412f592fb8b597b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e4445236af2f8ff3641cecf037c47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f88dc622c6c4313c534003429686e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33c6d8ce859a92bffe3547012d582b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba451b0b781863a347512c963fd4d1dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e534dd4c17a5c980079d5de5df96d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d5d3896673d365317497046ee0edb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5a59150bb56b3cdd3d7df1b68d3e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6f34871c9604e3db2d4a9c5251b42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e2b7bd699c1f3e406e9b8403fbae5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151c34ec6b3376f47e4b8eb2b43697d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047af28048429c1e17276edcdc106df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526561ee117c728b4dcf1ca5350c969f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d1a5b6c94530f5fd4aa9fa8a96e07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63798bbbab471d000c10206118df53c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432905ab355ab6e7bb9dfb9b71ca824c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17a2bbb1ccdce7bd74c611bd93e4ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee5728fbc735479ff664f9c3e40eff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9def9cb95c6ba9c93d90d2f441b57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d92d9be83e93a93434d5502b1d53b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07ed2b281e232e7c898ce430557980281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da5f95891bebfe57576d4abfb8067e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c32068b0b91bc213e6db0a57e33ed3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c752d7703361ab2e4532cab6c2a5ebd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de595079908a7defa852318f555e290285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3823cd64de9577fc8e842c04ff501286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f7a1ce7898b30640222f6bc4abbc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd417b17d1edcbe2a652c858550cd02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876526eef9944b814b9abe81efd98945289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f48b79df77da3df3dc5d79559250f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c833cb0eb832ede80adb04729c2607291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd2a8fd9980f4449802fdb427e3614292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154b7c4e880e4fd8f21a931adde8dbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d5d35c275d7c3892565c501a44dad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae9e83f1e55f2700ecf2f28563cd3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfc0a68704b175d2635049ffa7ad62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1713a31959e0e28e8f38b6e2a2b99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe227ac1cb8d403ce00ff5c5007166e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52144730fa989dfd1146c85134d3a0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf016e8ff0d77dca1c4744e5a4aa0b95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c2de751e69558e31cae40cd1144dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da07f0b700b97ff4e2f1c342db1ca9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b017d4be35ec9442bde1dd54c706c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3da608f7bed6bc81a2cc77febc8b90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade86cb25605cfe6bc2c5f6d6d28884305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17a70a2959b899fd1da136ba974173306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec6acdda7ebba20da103119ce417c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170050158cc59ebafd652ea446fa05e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d77a4d4561128ae8b627d91313257309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d95be08ac4382d6038a91ee994366310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8632736941e34c3ef696c953fd550311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a7a02cb5cc293f402b1e505eddbce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404827a3226cbb928df0d7fde64655bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e91dd5b3e2c1aa2225e8db735f6162314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b4f73404248cb4b4206fbc2ad0632315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c4a78097647d3dfa98d82fd44444e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98343fb74d085d31b8d3928d92bc4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6296d05c33dcf3c27b812a26f2e75b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ba35b37fec88af0693ebacb39da99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d07e8b724ef2af9dd5b0f7d9f8117320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd992c3a71cc261a5a6ff88ee2af45ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42562220b7ce4b1179dbb7381cd97762322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e9386cc347687189261e467f15ade323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5789585b8f361e5a7a332130e868f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc6fb1bb7608bf949d327f1c5e31a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec935a18a5a0a7b8012a2c574184a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89a6a329ff40d421223f9ca699a00e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c6bea7f1935abd9302dc1e5f86db7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea72a16da709e5cdfc62547cc13995329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c1325499eb5e10a73eeb8ab409ecc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545fb6204fe643b23fcc715d28be9da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620b6a5f648574b26ac7050e48a3e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5162c5773991d3c36fe58d0d3b0b61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f7cde394bb7c3493b360ae102184d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed612e902e4dfdecbd714da12a6bef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c2c16c5e904438987e6151799850336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c93c67051063f2a4a75f542316e8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441583e6c8643d3c9203237b6fb820f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9bc61d2022b411d12c3ec34cd1bf3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493187ae832452d64730ebd02ab2af49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648afde6bf098e6b5d1a66f9a1f682e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcf5eca0c34f3761e870a81bf5e7eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f06ea66dea452e7939c0c9ec9aa722343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b880a7385c90e4c7e55f538ea29152344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b9d200bf843c01d1d0f730fd7035f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2b179ee4c081204f75aecde490151346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f9ec3723521e8c7066804fac6fea8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1f1cfe0c808f7b99c3e09ea2b1526348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c56b5cd899adaf8b812ce02a5e612c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0968a8c6587fc73843ce33d87fe711350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f305daab36b93b35404078796ebe77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915329deb263b54f5e9a4d0a03f4ae7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3219fc7bc950c45e7bbbeb5daee3e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba802cb3406a23197acceeb22ab5e368354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fc13043968302e8eea6cc968fe88a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00307587a59efa83a38f4d213e520e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf86872caf8cf6065cb379a74ab14d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f6d237177fd8b1835ff48a3f144f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28a90ab14bd9492afd7ef6dab490c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780be5c92f76db842bcf713757544253360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2fb4caf9dcb29d876359cab089af5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63d6da71fd1af6501cbe58cf7ddd59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec536996815865de5924efe6ecb2e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7eb2fdd316f497692001f5369303e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f0767d3800467cfb577816114562a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff84c407e89f522f3432e70ec69449f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb584cb46fe377cbc97f20fbe5db24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cd44bfd228345b18a9c1c09ebe777368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d977632603aea89d84fb3cb4afc6008369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436281208f52cd8a0fdce1a86f23886370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb17662a8d5399e94f0ca5453f0480371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73545bdb1c6879920f1b2adcd2eead62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966166ba5a1ad9c36d94a9be5069b1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c44db30ce1cb028763a583de5deab6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcb57b757cf3ed94a2ff8a547eafae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8329e690bfb5640d1c6f6d90f2b2b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b0b2280c38f82d826974beb2ca28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2235c41b77a691c1ce353bec12462f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74400780d45d3ede7617ff338ec8910379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee6db3252bd43f235a5980e8ff0217380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeae4ee0a72df0d4b181a96e9dec7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7a6c3168c5099de5ae147fb2552b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7b8e3b8a42e24608088bc039573fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee5815ddc647f92ff2f2a204b2a4eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17b4fdf3febc9909d142cf7c19a6fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc029d3386a56df40905910fed59ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dbddf381261bbc0d008e30937b6ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed693eca769d62a76fc9df67b550264388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85b5757192e87c4aaf3c75e2dc8677389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667147e93054d21494dc057de832c41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a6565437fbc76bac7b37e9429c15c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97cd7023735f9dabbf9644d52d5949392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8cd8c2f2991944e3f141a10a48542393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762e786f7759b87f4c694dda83790b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6b1aca35efd421ec4de7395383c1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc82ff2aff7f19b9a5bf62eb0132bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28dea284701d56121980c97b1affd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4c4495114faa6b2366544a37d14c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadd66c444f755b35c1f432ad1c8ce1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae83083793c15f8da4dbc66481a83b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c8fd85c9204047dbd4c9ef27b0ec2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb34ed2352832184c4375955d1829d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f2467e9f06ae2ac9cf32161b402d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea03d4e7d19c3129cb140faf7a8918404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c8ad712f467b09e3d632d74ebe8f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6066a8d7826c2fd38fba43304ce37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5203fcc86f1465728312be8392573407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf5f4b356007a7a2cbaac8f96bcc3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3377fbe6ba9116da20244ae9643355409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3a0972fbcd718fb2fbf307bba801d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2c25b4afc240343ec70f4eb1ce080411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f30bb6daebf981455cb1638904632412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b2b01206ebc238c0d52e721d65142413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8edace7b9478daab4e16fba680752414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a41e34a7b00e4031e3da5ceb1fe3b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4242b85cdd0b438a2e930ae67dd3665416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385226169ae1cea7065a984c1f97096417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd583566012d130497c27b107ffb27cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668125124169e8f60f0dc7b4124c3811419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c83733ec82ffae64a19744cd7da136420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e787be495e20bee3295ee9204f2a19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172db51a7fd852a79fdc05d68bc818e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44908bb357b6c8245280821fa87765c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07389d8233e57978f48cdcdd8a8306b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5161caa48d1627a19f9d5fa017283425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47da9f0df90c71a440e2e59cea39db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c447fc90e7372cf00353dbf1a23e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941588ae0fa0d47e2ee239f7ab373aca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4a8faa1483565dbece8fe8d7da688429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd957c079bfc5ed9e25566db51c4a871430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c6916ac950157817774216c8c191f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd00a4f6550c453679d4738cda935f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e7fc0f994c7b93e838d0aa602363c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6b57bdea24205d9728d0ad7dad53a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9eabb71e5618149e2a958363343f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd7c3e8bd8a50f031e7400123b0994436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb14ed25a63f11129f675fb5f689b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44bca78938fd5bd3528c31e6d14683438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf71493b60f4ec80cc65395bea8419439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c0abf23773276ce7ef8d8cad71072440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800a87a2ba0946429f191f361cb7e42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5677ca8ad34d0a6b42ff8613bb9d8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76277ac8d56ad5781feb3daa429a4a4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298115cbc87dfa1aeeffe611117046f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17774b43207e1cdeb442a5585adf16f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffef27de914de172c05de1f7964389446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4284ba3f142e7e9ce4c52e928564b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748da839c46f17c364ae1bc242036cfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc42a5e53030ac88e3f7c9cd9daac5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705e4eda7d85b4d36b03d526f3088c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec93d93af53abd5f6e6b0f9b9a38d38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76c08ae5ab094ff985b54391b144d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d370805b86fc1467c8ef3d4a33698453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4694e0cae1e93a9ebca16426cf2a71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e717b334ee07ce43b71eabef2e136d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b23bdb51543fab9e54ec157bc8bd72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa7450eb01f8ab20d4a22db864e57e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853eb12d7c62feba31e663e37f9cebb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6ff27fe0ab8857570aec5958e0c69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641037a13ae0934d3347fbd3b5696a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98c2ac820bfb869badb5a95d277750461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113544645e0fa47e96bea89677d15d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32562d9f929bafc72b0496dd83f1642e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb672f0b5ffd41734c1af0177525f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28837c2d596bce608efe279ad49b63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba97e87565bdf0f0cd7449fde44d3f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763b8f713f0d988c32e7c553fa18cc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aa40d7ca5c12005c219a3dc4f0285468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ecbcf15e5afc27b3bfacd36ec6ad6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa216f21833e647d4a07f9990bede1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d120858575bec1e21725a363061e3cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc58ecd5208dc05545bb79d5eec80d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178cd3cb9a1aeb58cdc13ae458f1116473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af793dbb311275b890dd073716d4ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8b677660dd54ecb538bba4ba429c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae382946ffe2c2091d5483636bbe90d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7d98631a2006e438cb7e0734f4bed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5ad615541ca000009be42ca046ef5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26832bfe0e593ab5691dc2fc6e1d33c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c6a6d9281d5377a183b2b616d4117480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111280c82f5229d81a8f7323c6134bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e822d26602ed53e4c279d238d0b9cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f806715a9c459fa5e41c4a77dc7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794df2d3373110cce936d15a451db8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b80895e9788f4e017e395ffac71b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479abc1eff39a52524f25d5b1b84217486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a5158eedcb3ca5f8b75103b1aea06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f9ab5b3ff16d8c22d9ee3184b5f22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38f39b08f9ed703ffae9bf8060c788489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225ef915131203c77e8ecaf56dd804f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cf4969577ec7f52389cd9b36bcfb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72790e30cd2590eb96e6e5d1dbfc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082327fdb414ab23cb60621432bf7c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffb2fcd2606cbb85f6ad9da7df44f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a2dc67eaeafbb9096a1dd6065b41e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51e7b067114b3cbc3bf774fb73c2b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d60b01a7665c58f55650c22bb8cc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77af34ffa8dff0bf5e5fc9df874eebe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433c763b6c146d2bbc1a3a7b448b669499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bd959635363c17d11554eceabe75d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad1c46084b441f438e3eba91c4539501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a479f9bdacfbafe42219a690aa1378502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87a8c5346726bb8f0d26e2113440cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c808c335df8a16e674da378dd85dd06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233dca61679d8d49cce0cbd27e5fa16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b12f662abf1880b485738a3b05ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab501b1d633da54b1cb278172339e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca9fa89bdc73d1314303752d4ff1c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c436dd010e8421803495c29e0b38919509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225ab7e76c9ceaf321094f76c13b7eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bcf84441645637a1288c4b1e17e26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3242301fa37c4c48414df9147955601512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e19531c7c31c7599374b93618a993f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840597b3eebed01d910278be6ee0ce3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ecbeb00858167090738ff97f16861515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e036bf70c46af50a7e3f5b06b203516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac8948f4292201b2d4c28730554258517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f569d80cdb8c49a2fa135ab4e22c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ffac984bc78f782d695ba42c1db13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b566903e1bfba5b8e62d7ae7eddaae8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe586f9c2a68fcbefa9bd0c55bc8c88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a41f51cd736f4839fb00b41a9c0c5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521a93e4de0febb6f810877b7fa4a40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fe0da30308486a45c2a561d131ec9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8111278d11adcdfcc3a32fff0e9ffa8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24edc227a0cf10cef320c3a8406daf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbbd3e8b6ea78ce807f6b26f45a052527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d310177c5c1a9e2aefce71151c4ac3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebacd511e28d1d6d3d27aafd98c364529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddcb822d1bb83c5dcdba090e35d977530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e63b9893b243f0faa4ca2c039303a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e5c017911913211600a1ae1769d19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a7a32b05af182cab90635b1bc0e48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3347fd6b5d1357cbcac5a2c9452c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bbbd5a410e1fa909b840697de4146535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff7d657a2d223542832585ba02657a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab864a7a1bff639f69f903c171f825e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be81f6960d57f39eb3b8d6bb552c8d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1310480c42481d70cb5bd3cf20340c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d39a0bce0fc4a05fc7d5421b0d5c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf57108f6955dc9b5fbaa58e191f592541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce016c65140d1f7399fe62bef03577e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8c7f4619f78e55230d7267aa2c574543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b77f804d83ce2e0a0f19a97b13f00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f949d42984b3393c11b4beedaea48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e5ce9234af3fe6f5dc9345ff52d28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c1c5674b875bf7d4f8454812ad98b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fbdb96feaaea22b44810279bbcfc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720490eae09bc6094ba3b345cb19ab5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378823fe7938e9394ca3a3b72809525550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8534eca50ebd5e2d85e9c3a9d219dde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242347b38a8f921420e2ed73abc50401552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a246c88eb2a8ae77069fe614f7b562553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69927d06ff3a29f3b2b98ec3510fb0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a7367353314c283cb590dc1d1607555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536089d04f607a1618e2cb70ddd622c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed8db455951299bf1c95dbbe2e8c8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a761bc718d0a574cc9ead3382338b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eac26e524cbe516840ab1ed6c6d9a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d64ec7f8a742729d1168c85c54b5a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14626e0f146faf2bf276f5057a89e445561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f557a79bc90553baa5b8f75812a81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6877fda00338de35d9c8f2b22e52a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb491fe19729f6b662df5f9dbdc667564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c6ab791dae2686d0964e97f579111565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adae13748f4370f5fe7ee0897dfd9c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9b2dec1ecb2948f81ae5dda8505c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320074e56cb64d816de7f82adf06d256568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff50735525d5934a3029e6229a28ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5d16c47590430a40b235bb57b65fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ffd1ec6868e511671b8d5566756d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31820ec8d6dcebe570b30f62852b9a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a597227ad1aa776c4a45547eb9f5ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdf3a7fb6772fd353e13c6d30a5ca0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf789689b0f2c8269eda8cafd0a25a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5e5e7649ce87e9118cd3ee96b564e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2160f284d3fd8832c68b3728aa3ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7fb1fef2c047da229ede24039cdcc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f332b23b4e40094c45b35e0b0187d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a7a06ac0e64129b8d0061e1f9247580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df1cb3d316fd76318588a33cd79d87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92cc6f98826e65a4502948475d7232582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124dab9acef23e0c92683bba6bedce2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d77c6e8b12af9ee8237c873cc7a3da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5bdde1a540873b9dedb759d57ef30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca32f8ce30047564942d0bfe81d5f29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed9c8c1793483d38a6d190bba67f93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a0cc6f448ff0d3866d3e88dfc554b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49177d6db1669f513bde4811398f744c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595977a958cf9b7407b41e066a208b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9603c61ee504258479a4642e8bf73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b089e6e644edb8f0fa833661ade6306592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827d23d0a181c99d1bed6321535c9be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bee47b89813e81982399823e00a5ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c0d72241e8fd13b313ec20fd18907595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4f4aa49c702b39bea23307362f4b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66227ba6b3b10ff5e4fb445e3baf7c20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7586cef98e56d3ab5b28cd7f5404660598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d327c64f1fafa3ca5f24ff3fef1858599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99cc4c9ead8bc4d41f2b2b067593ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986fe7792d287be1dba69c121130c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5213156a25e104fd85e18b4d05e0388602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74397aef8c17a99f2b147791a9eabccf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50049b1bf2b125c88179e0e862f6157604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473c6829f51fe536d617e2bae01e501605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0bf643a5315ffb1f081c46eb591ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330b7007fc26f51e3469f954e9e266b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8da6396cad58b4cabf6fdc1bc5eaf2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294d09d8b3abc9ad2d5e4bd92c2574f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1522482c2fe5358ebcec476d9df49bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fccb2f0a7413a8c76df66f0a133995611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa384bf23c4c822116ea7d6131298b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dee3b23b79ca1be9bfdbdbd077131613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bba8b07bf51090a4b900720475b638614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc89490c5c9acf1d629fd78e16d6fb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f69b7a2d7fe2abdef29f8f23b3d2e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d91ecb334fdf18d352cd23575274a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d6972fe381e155e1ae07949a7d9b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecf2b7d4a0d9a294ca11459504398c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdf277d7d15ef4a982d49890f4ba8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5720138b29d25c89a2fa83b6dd5fdb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59506bd6be1d4a80a3ed68db40f7752f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f140241ce4d6a94cccbf4ebec571c1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a068da067640fed2d7d4a605323cca2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe681e36899fb5b4e1a5cc83bb2c25e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ade24688169a222651b32a0fb3c8bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4a454b3d335c7c7e2635827b35700627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e0300f5ee1f7e99c9a57a2d9a0253628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ac29c006ba201b9d7aad2554ef0a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af1144f7dedf2aba1f5fa9b8ac3f70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa95a7dbfedbe4232527c1af84e4510631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dfccc68ef9185cd0d1c59da3873f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f729f46371fde94f2f9ad04b6dbc6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3151866c876fcc000f80569cb8e90c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02776f61887665ccad3fb389acb5cba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bed3d12a9e4edfa47c1bf556b698ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2a0fa1bcdc334ab1a90cf72d56643637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dbd8228e0ca888c671ad71415dac4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9310d172ec5d574d3a22e2bdb0156639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea930eabb0d52c0089c53796e35049640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2054bd22dbceb427ca51d615670ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d598401066af060d636c705cb6239642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd06324884c7203b4013bc3b06a344643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c184a1714037c18962ac2dd0b6199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96cc1e0437e919a1a0e484b408314a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b9ba50d26d5bd819da201a7c47e6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843f110383b902c475ef520c4a271da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d1eafb51c79cbcd166cc8464f723648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a63eef9f970465daa56500ebf83022649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2415907ae447c8796f917c96d55ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecff40647843e9c78402545c0cf195651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc87b8c9b5fefc89e5289056d45df4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06637187b8eaf0595d70f27d589bc6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444677712044f54a82ae7bb5518577d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3869cb7af146cab579f3ed8b37c2d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6537b505e89ee11c78409c4d378a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f4a9051767895cd4490e7b8a5564a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e9aebd67f6dec48e957410f1056dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a6db45be7c86082136150a2cebd9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f03df24bf8cce434f8a125263643c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8942cf3592703ae827d205b9bc16b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8518e2b40ea69af80e9f8aeefeb253662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d616f20a7a8baf980b6051bc6f5a9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d751db1a88aa5af77efe3f0f636fb03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6101379eddc14d4f5bdc2ae0ced86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f61dbb2e2b18823a583309bd7b6f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790f5d64db9e59893bad958ce64f681667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963e02ab1e23b39e9803b3bce0a38a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f08451d64291d0a01a99a646ea1c35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b319ba4237167dfb6fb2ebe73e4da56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bbea9ae4d7664a920e106df522624671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec527a18bf35ec6f353ae276e8f16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4acabf3e8b416021cdba65c4244345673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc723934f01f35816b3cda9f137c788674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f87b6363d9004c1a635e759ccafb70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91115a5f0541a3cfbd7e1c3dee63d2cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505f744df0aec9fdb8e75bc4f58b712677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac214065715f31fb22632fd3cdb02398678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec25176ded3e8142ce1f7456952967679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44c86612bb01756ac9023ea168fec1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adfc90907318f4dffe56226628266e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5f64f9f89cea35a1d514ccd2d406c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7e66099a69b662dc5073a012f1c72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e38837f22e36aaeef02cd967db259684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc08fa5de18351d35ede73b6645e977685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bd6b101180ea2f2503216f2d48cfd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd4635d54caa28b9b17ad3dd2a1877687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de3cf0a2ec133cc9193a8452272705688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f4b341dd22da65b87aeadd91f978b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4efbe48b28651dedbab034d961186690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf37434cffaf0a18fb7df8279db010f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7927962a19f5e82e735fa2441d931f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b63bafa69767791c87658103e5f11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc94d3ada2f1a422ff6731b756b3db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5503791ee0e6275648b2159496c059695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952f7636c9acbcc539e0c697dec6b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d09bb9ba76dbd04441fe6156edc64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e36621727fb71bb59740b74e1681698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19903833f2a96a7d789f58e53ca718ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff121411fa630e3b4b61b502392f0109700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791ffc2a3c97aedafc945e08eb80e00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763044ff912c6d31c605cf151ca6627702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09127af8c1c9b9bc2c694ba39710bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b82147ecf8f122e3ed5bd0ced9976704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd95f4e0bf17b24a8093e60327b2d97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae970c95405c2ff20dd1edef2f5b1ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b095bbf4f31d6b8968567ea614ffb4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33726ba2c3bf658f42801df31779f845708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5862f1e6b72fb2524c7325bf7ba2efc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17e7fbdd3205cf94c2e1d6ac22322c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697a1a70dbf955d586b5bebb9751f90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac909c46daf3a7991c5c8aed6d1936712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226693b2ca5191f7f4e393fb62a6d45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1006badc684f0e6522b6b9f17e425714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715e9789da613b8f56397a415da2076715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61932756415f5d7bb5db97378ee0da9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c0950e4ffc840820b594d98ea224b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d804b63540a5febf9fd27178f01ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56fffc63ab7dcfbf5c4b5cd916768c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7d7f7ae837423f7bc85419de2cc03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8df03112df4be387a7ed90b26970d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b32c1578cb23742649eb5b3a93ed18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506382f07334f73b236c662e8aa4fea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b43d38d1037cdde1a57887442b88fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104c52f1554d136c88ea3ddd34553e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962d44e5f78a85ff75fb1cc390a42e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d7f97907285f896de1828baa2028e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260e9e25cdda35e4959c8bf910f387d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad37ac127a8e80784b35a53b313b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3b47106ec75803963e411d685db3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ed8b8f266cfdc61f60811914ac9c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89471db22a968ea0a2184355c1b0bee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958528767d331127894c0a1ba9d82ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4c93f7772ab8c9b52a58ed2f107ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ebea356084700beffe41a92c6d9d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af711502db91149294b2a7903cd3cee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc919b4d06cc017cb99337778b04e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d8aa2543dadfdf71afd63be0e7424738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369821f9dff6f1138121fa2c560b2ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b425a236d215ff618b72e7d21a7a6b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2970321002010ac6e2f64811ecd28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c6ec9d2d37a17fd1d9bca8fe6d26c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad203e9f34a2ccbc19005b23026a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6e9e47d3368d10059c1ed01076880744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc92d08e4e98ee5a02a6b632912bb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ccd242d76130456ad0d21097d045746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a294b19745c1dc97d6b1aed6ff410747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340e290516bd1effeb3b7c206f46516748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da49fbc8f05e05f6634d63d718d0435749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668f5b7fa55c4594d03f4daa9ebb433750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64059dba1f7913a2433230b5a0154247751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10312758d80cc59c06f683fd280a4e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad5764aa1faef02f838ede3005e847753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344956aea8ff62662680a8106d562c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e302b624e091e4244b854ad0e63dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79221bc6fbeb51467bd2dc8566d32c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1cf8ba72de48bcce9c7cd3edc9173757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc1e7cbf7a73a202814d20634bac56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5e3cc86bb44bb264c26ee46a3167f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc468f0334a7de2a3b6e9ed86ef92b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4416d993de3b62d89af0389be2b8e08761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602df170aec1116864219a8d819a8a49762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122e21e51c48dbfe2afdbc31cdd80c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe629e79d1b6cd6946adce9d6762a1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1ba42bd48d58bc152128911ea30ad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7169114f786018e34e896ba7476e4fe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6cc8e0f343cf9004e8313057d7d6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422daca2217e5c79a4231cd92c8ff49b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b2e6d696e1817bac6e5650a0ec662769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b717b16c3d4c1cde61c9e026b3b6bf0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206473f4ae2ec4c7e5a1e3d08036158771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed0ec5d725a25176587ae8db4bc0ae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30e74359a8646f96532ec878c5464c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6bd68188d2ced4c5248647144a17774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce045ad34e1b3c2828b687dfde3bab47775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c06a0395326e07d657ea81b03d59776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02192d34b5d23b8b3e5781e9e57b7cd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae5916e8b59638ad4a8fe50b770de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0cb023a352ed6d5574f29f302f836779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971703ed51f7aa3a638248ffdf47a39780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5187b456a6260c7d2f97fa2323965781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3321652a5852902c3dbe14bece9702f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a70986941eafdb15bc64c114b97ff5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3c72ddc80471437d76fcc73744c3e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6be9dafe160fbf6b9785f3abe86083785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06654d416c88c21a5b76568367bec36786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27b68fb23251f132cf60963a006da7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d54498539ae65acdf9be44da66ee788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1014e6da365c30bb0afd16034cc81e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31683e5cd45331c58a6753a14770c753790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354783c564736e7ef221c1ad7dcbd17791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68d80b67398228e8f33c1fb26ca10b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c46b0c736c04836063e0ce80b41ab793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ce8e66913fd3966cc6d539e1adbdf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183cfe7f16446cdde9677495c83cca4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554f72d6f9a07778f4b873fe36ead7b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ef43e1d8143dcb7beaae57e24b692797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad6d75c2f3604e08fc4dc4289079b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b152d74ab89ea58c57b75845ab6ed799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0900faa06f022ff5072947cf09b72800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b877cbf3ac7a9f35182cd06dad44c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757c216dea7e1979402f5d4fa6adda0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df7e5e668fccd83fb517837fc209b1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad674bf184b04d19d55d459f65d8152804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f495214227e8c28438cb4b2ea64c4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfd607f200c2c61f24d03dfc507fb1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769959ba52f4f77e6bf02b2d3c95279c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc31ac6b74986e1af3bcaf3699b002808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11952238d7647cae58555d4fa76af0bc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64450c10156bec4d09c7d24999921e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c3fadab84cb0c3f2011170981b5e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd9c8a4c5bc81b0367884012b014d1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d266cb006b30eb1b2825a50f8f5a8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c27bb10e272a792c5dc2378fe0de2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cb52efe20609432125c49bad4c47c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee382e577b01292d5b69a42b44cb0f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314b336811eb9ecf469fdb9a609266a817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>