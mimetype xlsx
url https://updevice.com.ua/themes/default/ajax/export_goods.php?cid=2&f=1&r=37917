--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f20501633fa9bc9c84c441c7539801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f431c2af43c0e379a473311dd07eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e0ae5247812c1b184d6339cdb7e3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57e093f6a1c8a5251d37a13751ce9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a046b149a14019fbcbe00507b9fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184b11dc570f18396f95fae0f30890a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207e8fe2cea1db542235e3126faaac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca7a79a94b5abc5e5898e9120e76a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371b7d1101b37a9a66af29fca28b1ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7fc8587ebdf82060e163a16eea8b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114571ec0084600ddfe1e0d7051522e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdedce22211c40c97f04347f5cd189a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ed6036b6e2474d45a113431cb3f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25355ddb7b2c73bf6a0fb4804540d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71874b39ec593d174df6ab6d017bd77015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d457f140910bb252fa07eaf5a941c7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955fda2c2943a75ca71f21856c7fcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2ec0cfa5fa18a292390fa3a1c30d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8325dcf0938695927677c7cfd8100619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615d584c4aab47a62e35d5b82a892ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55837cecffe5defe2333b97d7fec93221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e68dbe468d421583b9ed38c30e72222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1426db3c7ec7414338a68f049037d0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f58ce82b5fd24de7227f59607d7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b192098347ad9d22bb21e3079c49725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2e867ded843493073cbe6f4eb2e3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912361f06d672f6404d9c667c017d2d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ea32d0add598d2b75a16ae234fc9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be105a4ba9db54908bbc6ffd23b1f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fa456af41a9da5d20d3d50ccb0efa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4d180b6fcdab9019f6ae564d5dbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3ca83a4d4935b3297aeca203aa0d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab540a4bf284bdbd40f3f97d94d3c7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3ad6d4bbc65acf017f8e73f9d652c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc058b5aa1c63d44d03041f44bf3b58235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4812a93c91672b6538fdf0a4b030a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d1765e908714bff7e893986dda1a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b27d485a8f99c4e683510b425b0fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb4ddf60c46555f271d8ef732e154a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58bc708ec1834197e2c11308e4c9db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02175b5d195e33298b9fa5eddf30741241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8299fb914f4ea37333f7773c4bd682542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf8f502e22f584a8f0a101a699ee3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17698e583f91a2db10aa78ded2bb937944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e33d427605a0dbd7670cb05809207345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867163bf3b56084b12bee57bc145c3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c032e49aafe7f8bb0cd304e35099fde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ad26c0a5ffdaec75f6dfaa027d53948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d55f032fa6a5686a8e09e62a6046449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20d42adde5d3507a443a78ef17f52e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f3221c3f28681d7bd10307312a19a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e5c9cafd6ec867f28ca723c56a7aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a8dcd4205e1e72546e878ed3a4eab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60425e7a60a5102708d4bad6194a177354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434b41d233d874e141c7a2d181bf61e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4174952a2b4b128fb4b8e3d3a614356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc501603669eb419eed2d6017ca1d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10d852a6133d6ca220cbf85b563a6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25a98e40ef577ca0b49aab0909426859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60263ddb7167dac2b970c0a4b284728960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671d8582eb185ed03265ecd2c6aeb7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029ca912a90dfbb078aac8b2b7ed91262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce20337915c301108741cb48acd52e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a491632cc6a7fe7045b82ccdddbed864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca5b2a9f2f3a42d03d2af15284b58565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4fe318f8c5b269faefd8a514ca7b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131f820d9c1a149fdc3ab54b0e36be067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca2a04d20f782b9939156b27f55a7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124fffb5f5592aad35b465f55d2abf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67785c9cbaf44e853a7307421db7917470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09405c6de636a55028bec217e27162071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1248ad59849d7e11fb802e4714e967d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afbea6206cdedd36d6d4baceb4134973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b2363dbcb31ee715643b63d6bb01374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be96e1965fbdfe4b9da4eed45a9a3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0c8c6dc394e38ad20698f6c121fc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217df7873af0c9ce966b2afcec43ca3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ca37331abb7b2acd705a74be97ccf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb5b0d1f03539452c39b36569e4a5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09793638c79f980f3c8f9876609a82cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af126e11c47d4f84818b2fc7b68e890f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162648c8375f54e7b31ac99c825e90e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aee58e03bc32dcc6a39718e0abdd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e676594f45a857386ac2873de17b4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de44ee88c8996d93984bd2195350fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39c044bd7eea859e26b4c85e0bfe6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe6da774466d31dbaa937ba314b7f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceb5b7dd93bc6222d70a66d0b0a58388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d8aafb045cefb9fd6df28b3c7bf1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883a8f7525b6eb086c05f6a4354f4fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbd496794e68f9ab9a370e4933a5bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95179376d4cbcbef25b665eaeeba8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5265d5ab655de3679466c6397eb4ebb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4bdc1eb8c880e37aad4a8e7d66b1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715493f6b3047f80efe6efd5f5de1c6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846241d12e446c966963fa391f94a2b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da72ccced7039b1bf590b4b882a268397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11b7ecd00330b2536f0852e90edb3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c06d93b73845b647f18986788e04099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c8195b6cf4e960efcf53079a2bb9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9599265e181001e68791258a6499651101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e50364c922827672746c6708680e0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07aaa99125dded596424b99dfdf4ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784b737fb3f2faac5ed8954a7edf5e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accb15a7826fe69d416bd1b36bf8af6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29887c87b011853e21cae278a20637a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea66bb21445dc672c2805e4ee22f30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d24693d9bb244e9607990cb982a973108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd246198819448b83819984ca58e3fa0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0296038680febec90a4c9d778a40b07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88adf97e8153745100ba6f7093e60f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c90b5e524e0bb4c458fed856aab79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b2981e6314b69ac0a427975289133113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec20806290a28c82549aab108dfacc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5be99664e87ef779f3a4aa7804c04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85e981be25f4849a2cf376846d479b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf11d89aa51eaba2c85865d64e283e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2b24f2fe538604f5920ddcb50a35e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae6016bcb991759999c38ebc283be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df48bc10e5c6f0262b4a5a7931fd33a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197c446966858d7be3512380aefb325121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dab9f7a331bead398388b533eb0af5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d824bd342e50d785dab8c4da724cc22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5c571bfda2cba45c1ef67ceb01458124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c14728d4da36837bcb0a9d64051a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dec008cd0cbf05dc9107bc95d109ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c20da34d489247f734e7ad998daa56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d23d577ea5535f5c78c4e603d0f62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cd527122f4d8101a782d46e755791129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc88a148fcc53ac747e9bd1935a91de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39107c9905d638f809efdb87a02cc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c3829eb20cbe009c01d92db6055b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104266d97d09b187591201f4118b0383133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2525d810feb57437a20701caf39803134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e34258da4cf25c6248aa67f9700e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff77b13b5fbba2b1e2868e1f9f09d3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c1d79cf41a9f9ec9f5d7abd1f52ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29cd11ca3c0912168bf42f3ece8a14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d558c476f199d34a2293912f49477b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d162e61bc5b81eb206e0b0aeacd2f63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b3e9d3998c7838347906080b9201e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30873b9bf0533ed26acb7fa0ba1d5c54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00c773ac3b14e5787adb57f1d604dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6cf643c74c58acab1e78d2b24e171144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d165d6f0afe348a97fdbebab45d50eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ab353df7523db226feae96742f855146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f100d457261471bb13c38c69ea5215c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7085f956047b6486e48c0f9839957148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92ae9651bf9cb2be26888ed1a805aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db93b228cd5dad44fd702f0fbb47c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d48ddd4265fe3f075f0c0277c0044151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf66f5a8b46424b604fc5ab935c857152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da03235e515b2243ead5fda2bf7e7e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20792f2cc23651db0d2b7667a9bb69c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81461e70749ff02013c4cdf94c5af1f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4125d8d992424c5bef505fe24116d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3b7bdb7e4fb5e3266830bc96a825c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a4be651dc4e5a1330f42475de7e47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a8683a7c15b31e82afb6e9c12f4ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1fd74f98825a7f9c123f3e59b852f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8c8f1efc4cd487df0dee031163b67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7448354707eb001b40260ee9e4a02aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7df84562946c3f85eda76756180f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e9a684777091b92172d21f545ed5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64470d2ac4e3d3a9221656ad0ab6e56d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875be7f5387b08caa3ce62fe4a248e5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d07b455de9dda4e2563549a432a83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ac003297b19af8d69d320e4045608168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9abd560d0988244f1192852cb82c4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266daeaec83b77991605df0f729e474170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb86ee7265c5c5287986563731a5aa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb87e8985bbfc43d27b72a24538d251172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b94660e03d20635523934e826b1fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e451947b88397f7655d258ed714dd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8a2c5e9a1a703a2fb2f227f4bdfc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d0c81bf640af9e915b7a1fd8927df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fea24cfa851d2c4630b38761266ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a480bee12d3b6d488c95f9af1a3f0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286853cbebcef09d5ada592ba141360179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3f6305278c66b08c85aac894679a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec25aa3c729bf293cd5155c8d23ff34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371b932f09705945309b609e322f74c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe3477d8f5658a1c118ef7a4e9c0e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce9c0dd7186a5d6b1a27ee22fbd6e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdcc019b69f4fe1c9e307918a3eec6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1429cbe631d78465c4401d9650837186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac638ea3501132e6b64692e081c221ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85427a516e7d23a088ec6cd3aabe48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdb1e554592da6b5c8df54c878d709189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026f7d72eebce014760f7f4333831b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e9090e9c206e9604a30011ae09557191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050188e3124b87bf5318acbb6ca4755e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c77da37bac6d1911b9b4246f2d58f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325522692e4ae0c5ae051afd170f428194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b208df2077ba57539f41aea0a311bee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16368744c56315a0773a5faafdecf2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d95f4237f3d3c2b61d3dba286c62a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb63ebf3f02f7146c7c31a6d780abd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399dab17a5b64c209c4106d2778e124199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b253ac2ffa5b37449bc0f354e7cae6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430564384023c57ee7e8bf42b41c4c14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafea71546412430e5788052c83ec8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e9a35b5e72bb65f661e6ea7bb2e90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ee71a8185383f7fc63ebebc0ba231204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6722470939815bc31169b25e8236439205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ffba7a71c5526bc7fe3d94c3e367b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c6b8f85b5e54b0eb7f06dea72b819207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4312c77e864d84959c736210f5de702208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7247048cf5beea3c9e4219bc437cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befbd26acfc03dae309888f54f5e09d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aa912ea0edae813772285a0b8bda3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbbe7a9542c05c70e22ec7df790f93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a3dc7d53d219b1f0d569ce8eada32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c1d3f7892deded67ffedabb187930214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34746ebc317b5088ef9619aaaa595faf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00583ee6df46c7800ff5ecdf96a37127216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5eaf2ae32662ae407a51634da99b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce5bbaa61d40ec54d3fd0ba8298ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83bbb6563a9d5459970f86543045c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8f6104b9efc886999a37723eb4269220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f14ca7af8dd6e059aa54ec64701e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd208ce09f013e8e253e313da387a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754223e34119a9143597a493e900393223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fe0cae1d00583a510a79448cce7bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f73ef66971a76270f1fd3e5610903225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70164697ab544f32a91085a045354959226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f10ba9e6073532251f04b3d06c817b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a9fa34c675d60a314e462d69e44c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1659d67a9c0955ba34c27eca22280229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b77c2a940ac1c09041b05845ab62dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e2f801f9504d69628c2244fdfc48f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ba4a5b4e664c5992728a644f0af4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6122d4a1e103443229b272596170d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423611b48c5cb211011c4e13982d4f51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0846048683e9d27f9526f2c964a4684235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce81dad4a578d1899576ed19b31029f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb72468cdcbce40c690e5116c539d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e6fc460e009aec17cb88014d6100c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d518ed5c19ff86b493d5438849617239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd0af640bff3d1ed3363b4daa7331240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35531fa6f4de93a66a09bb8deaae2346241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb39a7a35eb5a8decb6d37aba90abf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2733920724410808d32447f5db196243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a2b0c31176588022737f6d707ffd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946b16060c8260efe1dd55172d4d8a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b6bff8342c24d74e424cd10e2164f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408b7a2e5abb9e0b514d8d8e72ae270247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d49ea90c1e83c53ecbd65d9b9db6c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a26b86b766861dca4cf7ffd9fb703c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c62398e5e7df8bcb638cbfec0791250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae9f7561f9e578cc64e1701f02a70d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b1c96bc9c56a67bacbed939cb665252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a9a377436e257a071fce43f317e28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61553e655f930dc2aa589d68f6553137254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ad6be103d9b68aad73f000a311e51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9b0d1fe66e08724a09be50fdeee78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f92e4e99fa67399c24b97e95ffcba8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb6757f082a130de6c5ff74b38b20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728951280940897a976152f43f8f1bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6847e0b33d68ffd0da223ce61f801260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08a8b88c22c69d9b47d28b952b2326261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c08c67fdb9edfff6116717bd5acaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01eff5bb5b9db791ccb1f2945e0eee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e5672a0cf629378721de36d46ca47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57184d7a55ace5061d2fa7900b49ea2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0307b594e25c9c593bbd42e99c441eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39243dca623ea79c7ebab67406cc7d03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944f8e18d332e3bd765b5667e71ebd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e128895abd9ad093fb4efabf1174dfc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf109d50ebd71d69f5575d6aa9f98229270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d233aa1055066c758381b011ce3a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8940c06920a454072f0668e29b16385272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7acccee7b3d3465dc84544fe8e330273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255717c3e692fef20ee5ae7325778a3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f7e0af2bf143ad1457d86b2ce8532275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32a62bb75af6d56fe8b2827c4cb2b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be6ad00d4016f44a238fa8750a567a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36395300e98638500b62a9f6ed48845c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c837fa264f8df253117d6fadaaf14cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b9ceb3aaa93675b473a0a7b14d672280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3864ea6babce473acd94bcc16830f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01e8efc5142127f75a14cf569975b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e9314437f0aba0a759c316e0b266283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6348d7efb11e7aa250169e3a3f6faa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922c3c937b7ab27ba823989829961cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7b8aac2b50b5e75efeca1e0882c74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773cad951680230c5973eac223f632e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddedb96ddaf50732d2be46622085bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c17bae456ddfb2a077ea0cd518b17a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e7e8be064bf2ed33c5983da48f715290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbc1489894bb5999ddef74285157aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3b5a3759c4a1df0ac59fbc790290c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c426f7be299c7e3731aa3f28527d77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57040f6841147860a02d72e02d1cdb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebdf1eac683c9b1c628957e8f64533295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbdd237d952d12a56e31d4e89db01f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119648931cb8c5f29cd66ce710111c4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dc881294a2823f2fd02f5987e3885298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ef7c15385ec6d19c462130795cd49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c24819c3e5629847f8011bdf2c0553300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3768df63d615df56677f472ecee98d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f63299da30a4b362312df4ab97886c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5de5234e8d9829af4367a5c0d7c90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99afb6b4a92a265f3d8b00e6e210f78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4e15eb5d31218018791bb35ddc626305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3093496f38045ac6e1f10d9ae240a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ea7051e37c6e47efeb26c9609e37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c74027a19c22033518526aa72d9ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff3dd94513bb028ff6c22cb0f115cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15630c243e0af8d3cc2ac8012f0247310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48f255c701d60ec827feec92e21a65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb07a75d81fb18bf4e0ed5145cc5143312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afa0036033445ff86dc3eab0925384313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038be2a2b72f74562b8478bd2cb0cb50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289925d970867fba125364bd9df2c149315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6673b3f05c9b886062bb7c09965faa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f1bc6eac75a7f68da5448dcf89a3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb590f8939a9366e2ad86b1f7501ec64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335dbb22e50016d2b28c07a2b8c1cca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9357117277647c7d62b8b8a7b56167320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c676015afb2116c801af2f5171caf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdfb92b3bcf3e82a04a099353ced34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4676a398c75d2475d35d20f2d197ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0ed2fee31beb1c134f7044a8cbfbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae82d787fea929d9bb2c65139a6caf0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b35d574804f99fab1f0843325856326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4f05120560f28f203cfa410566123327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fdebf7017646e854718e8132d7f15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd129e81e0ede8ac6b7af1690b590b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138aa2bbf67d936f984a243627d5de9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74411032ace634d87ac5ba9aa9795d91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e453de0719a0e66e9ec9a5141cfccfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638bcfe30426ff8df21a7d275ff4d0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611702ab637cd8935257e7df95e03fae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab390ec83befd889322b1a4ca934535335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a893407320e498ad3453a96f58d7aba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d5a230a6319cb209424df126d7514337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74dea2b0362ff47224d7574fb18fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86264aa7150f08dee19814ae9a67f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d770bffd5328422139dac188e68f6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa82f9b4f9ee45bbf91eabe1299ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1ea7ad2467377752868e8b7ae4037342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b91194e4c5ed026de9609945608d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1be0b518eb791c36d0f8015c98f7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc3b1a0eecc31e800f85fe30555cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ef7b028435c574472df3f15aef3d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f6c9100e77e0b1165948b7c12a5c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0526cb291e35d029979b77e34e27fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bff55d386519388bc7ed881800b40b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108afdb7333bda4fcc7e9446e40e1f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931522053774fd590df39531f805e3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642c3202b7903e2c41a59c3db120790352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a02302b833482c222fc405805a030c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f14b86926488f0e2ba3204586cd1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b63b58243b1d6fe68739e70fb29af1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fced10c8dad028d1d2aa7efca27fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914e79713d2a2b227a7dbf7e4c245a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827ae4d7330b1fa68437918708d1095358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470935d3de3744151b3a92119f63981359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96042ee646738166d87a5059d2380f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69b426d1e1523a24d7f2a9991f2e5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c633f2a4affe173bbd2c5a64a460d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2eee2ad13e07662f662878de81f40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f942f2af428da90523243a05b79ffa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc5d4973a1b9460aa518d5d4c167d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc273e21a9187d961454f119aa9376366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f4db220b6fafd46d455fce63a80ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edde716892d214e130fdd5fa48c0434368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cae559a481b16d4f58b1f0ed3a496369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa052a7d13d341e33f23bf6103bcecc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12405f4c5d597c58a6eb65cba4fea003371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9e06892b676384724dd83434ff28e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1a4031851a6e647569744814bc437373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777c6bb05872363b1cb9f6658a9d422374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a512ef3018fcd327f086a8983fc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aace853522752c821ce6654669c37d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ba92bf44b8f2d7f6f3cd33b9a210b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964673159ff9436ff58063e732589259378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f974e760c0a607b89bdafc2d7dc5741379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdc0348cf562fe201afe75885c3fc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c224501bea9e90f69e2c34e6a09f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dca23f921f32e2820659038316c18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57224b64547f91470b0c84322550f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f07beb57cbcaf69e0ab50eb6fff38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba197e3e586743a3d53d4316c2d75780385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e25d08938fee211dcc86ff108a650386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f93c0f27ce02d2ab4ecd17a78aeaad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c79dc5e539d0821a9ae99e16bf1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002733f31ebe9f96f825a800d98c2f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea1bc978cdf91778e8c56ebf69cf86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71042148b4cb41b54c647d31ad687742391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6e8ead1ad32dc1c3a3bc8c0d44925392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94512acbce8f65eeb938046cd9eea001393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e82d72ceb8c7deb8b02c5dcadbcdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097956a0b5198f6c05c54c99e680e6be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16b107ebb73a84bf1a9f003e970542396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7fe2c218f79bda2bfc3d700e42f64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b700be4a0906835be19e1c84681dfb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dfe6b9e48f4e32363944e09e636e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60068f6b0bab9914e14a1f06ced6a9cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41248b21c0a5cac90083ab2029cba2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e3f596e819ad476b4ec387fec3edd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b0979398c29bf6f381db12240f2bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331212c8eb5f15eb2be48503e006346e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cc52caf6ce4dadbd8e7138455e860405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77524301a75c859153b90e81ac01511a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645c7f4d7eb5d228ead4c3eb593c115407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa561c14ae2ba6e81430bf13a4c00b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a35ce3403ebfa66c1800729690c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487921f803c3513e01860ecbe9b9cccc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6802b3fa93369e72b43e61f975c73c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c835455035d0385571b296e0520db9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fce29c5308da356bc81ba1b0e732d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24a683674af43d64cfb0318da300b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea8d8b9a8a875ff1de35973eed53ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03661e3bd4aa160cee2c27169b57d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc3743a1abf14baeea9f2f9dd72885417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563d744da57a56520325d3d150b6d13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dd85741b73b33e338f7112b9f5547419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0a37fdc98d2ff4cc7ad8067ff069b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6257c828576c118bc23db91cc1e1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e598754d93a4bb15cc2b974ee17b8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513605fa371e2cd02e42b2fbaac7123e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cd8ec070870782b7e112bc20fd3ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15fc4c0280417b204b1cbf6773206425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79188b3093df3606d7b07d2fd2bfaece426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771d2b27d87e02739ed933cfacd5004427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7094dd4d2ec696ea648595aeffd241b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086e72db64ef1e57b31e8541bae7bf3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c7c30be806569eb3d1a0064168fa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdace4aba4122d059dafabe2a583e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815802ecafa6fdbf5a53d0190829bab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff942b344fc7bf28d3c65c4aefd15f39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4142469867322da0fdb138551731009434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4028003f75fd8e9239c0fd5ab62e2df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040f230ad80b601fefa4b6c6395bffe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760122d64d5608445915b74487eb0fc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f4e0884421382e199af1eef11f748438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1982cc1e4c4ea5043e9f92db2f54e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4cdcdbb295b7193a5b93daa7375e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93bf0591252288754e27c661aed5fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786afe030c8f522b11c581361396c43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d7b2cb9037a712ae0d1921c72d19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601a3af50c5fd61fa85c3d8895091ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a81559f9341cf256e2a2c8861d188445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b19a5f7fa84a629ea3e3da81a2ae1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0747e80ec5b646968ad8eab4f0d32c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d802cccf82b2b9ef4e8ac4462d920448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd06709473356276b5db973644966d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4c3112c11ded90919b61a58ea60fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35073af2bbf3a700cbe8acb23f02803d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9168cbcec033f721e8f417027fe7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84630af83a79bc8c77974a92cee1d6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5d83db05cc67c19b24c9629630ec3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ddec7c8e23993d8af34db3ba27e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6792d519df3a12546bb4fa1f57c054456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de636f79e6ad133a76432cd78e7944457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27e522b9f63a33fff04a6ecce5a5f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf5ad12fcf79944b0f1d9a7529674459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac99f5bdc56994c4b015856b0993d7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b74977bc2a368611d011e50dfb23aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2704ca2ab93cc7cc394b5facb1e4734462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7404b23c67f83e1ea236215e97786f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac20191731253a636eedb28979e44bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6223c60ca4558537bc7eabefc5e68bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f39a15f167852867b00b2ab9b5260d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cba74a7a2c6102a3cbf7a4d91a80b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a7ae235b0a43b114560f56f30cde0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc26d6e482cbc5aaa9043c1ee40a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f837150cad0ba83bd7bf981b7abad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d1783700ec0879532849cd08b3c7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390a3ea866cde5856006ce09cd07461472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de384a20e2123b62d4e803a836aeade9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d734ad975bc2af29e318e17ed2a8f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809673ad6b6fa303f529d0332ca4a0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650584d95cfd8d214abb5efe5f3a3a9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb43465e18862f35fdfb656f94a5a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612dfe159093d3afef90479e525691a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced30097e71c49cfdfcdeae7a9c27b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e98a6ddb0cf35dd0bab8877e52d36a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6550f90a154c31c9ec8d7c16c044771481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6860103de8d6099304dc540c8ecebb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418f865a4709f9ca7990c7486e91764483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfaa61d460c54a711eaebfb4fba769484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f9d9d033e3a29c527c5a09a7ee10d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9d0c836f8dd451bf7b7ee9aeefee8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209921580a6b28fa715963777de56c3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958c7896edeeae16966444a5c9c5787488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4344395f3a9899588451595b53441ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d567479c941c925fe04d4d36ae5d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36b92d2b2d10bf59771e069abb6266491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011ae1dc893bdcfc25396fff6482b5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48a8fc88eecf211a21a0c4334604b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73da2df00e3c06f37ceaf6616561ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae271120607a9cc1b4885b426f703d53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab402101bd9e7d19d362d02eb29f252d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a324d7eb0cff31dd8a103435778fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b01025ea29875dd78da7168daa7b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62d8bf3590f8049951625aad526496499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2bad19e7e0b48d70e63469e83fea5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53252db1ad2f860f470e7f490c99265b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873cd1338dbdfc447883a739b27401a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239429781cce14c77e4c613a1726d81c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1d45eba607f8bd3c302b3ab7dfc5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e232c8a2324e0fb979357a9aba86b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e33bba140821f2aabdfd54e081b2d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56146f3cc66835365da744d69030144a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044baed8c8568f5f405d22c705bddb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1278af1de4a48aa98bf4af43f064a44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96379735b836f58b9bc295eecba7bc43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc49b2fbcf8f722fe58caff8c2c6be5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d5c13ff72742aec166616b9eaa112512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899d41b9a3e7ea17fd3f3ee6a10719a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0277754423a215700fe8ca73bf322514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec96c6e75b225ece855b7f2c6183d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8f56d688f1349d48b3c2337c2232c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c5e991a48df3db5bca3c7313b46a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c6242b9ebe51c066a11b1b68a1e8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e6c60decc8b662b1a2db363a7d876519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b34947b967e30478d63bf354d98589520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711985c4fb216489766a5a775d989214521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac31a36eae455a4de35fbe23e4e1df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f26d7e0d23e2e0e75766e4b2c6501523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae6a051febca9ffbadbf64be6986f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63f67af2397b0f0ef763ef5add418e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac71c1a46ca7c3d5be7e39229544f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291391211bbf3fa1b35e4667b67f558527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9facfa47181d8ca661997227a6406528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00c2cd29da745e2a8750e26dd56329529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af29c234845c8c938a4b07084b42e78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73627e797cdee068d1ba778bc296744531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296936f7e78389e5fdc9c158d387152532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066329f39de03c90df664a1e2bdc20ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d24eace611badc79b615ed9fd2063534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01a7df5929239b4460d8fa3339842535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335076f651402bd0576e15a0bfe2b49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc184f463d0ea9928aa529fb5ae23cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9272d2b7e623ee7726d3557ef1c30f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d802b00e7442fd57a4145e55d938a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019c80af958116ceebe43395ed319d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba451b2e62a3d48043ec813a860a9bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2495c9d9a83581bf54bc6cfb9c584e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f322917eafa9ee405fbbf859272142543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480178813a0ffca5f2cc8be44f31913544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f348ed7f2030d59435ef71aa667cd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c63f38ded9dacaf54ba663b37cb8f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12181d876532aac17397e4d2f33c7784547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462330d0c34c966f0d3e80fd627543a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4900508d08252feaed99e32d5e37b7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1632b94f44213a65eae7fcff6f6825550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d658d97feecd8949dcc9a3590cf554b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ea4e65163e1f7fcf9eb65fe5cb07d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c4949b02f1dfb6b49b0d23d9ea31a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5504affec2a3eb152e04f36c1871b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc7503fdf567679170ff4f64f8c75b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069351c616bf8c1a61a200d524d6d436556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2766725f7a8298a44b1ce257cfae3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc24e52c86be10877f670ac0fb8c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d137f66705eea1ac938380982c8d01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1872577941f67ebab6847da32319512560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8179c44db0581f8fbf7e8cdd2186281561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc3b27a6acb7e194849883be191bf7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d427db414ba03fa8e413a979b284ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4388eca653bf4e1efd230331af77d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804b8b1ef0e448bf61c5dcae0ffd8ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a596cf6e43ad3f19f057e85b91c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e293f203bc615399a460ec7a4dddb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b40855877b6268f915974721ff69fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fa6cf14cdd78f86548a810d1daf39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd4bd1e6e57d1aca345a577417b0e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa2b028f2ac5255d74d36fdab38afe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8e38af8154b9b5616557b2fd6a8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c67bd7f1d408922d1e551db639ac48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa324eeafd0c4a2f21df50a442bbaa8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a531a004f557641d70e075db3a4a24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dead6632188ad0e390e464616aafb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb18bd3e5691e76f4af6304147b55bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b199e0951daf997fa198a02cd94eaa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05899dea9ce5a387edbcff4e9954d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b8b21231df62f1f594d6aa95b0350580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46ed423385fed259d6880a4392cd6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac80b8ce5ccc769eafdfa19e309411582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf48d1da5d2a54b249a2961e6d914a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d04faeacb6deee7ac8d0477931b01b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bed3cee19518a99e15a8b1a3d5cdda585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafef372dd83ae7745638de2f026dc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870781519177ea368e499cbce934c313587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5268dd2617c42f90a62ba52a10892588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832caee2b74dc10792bc4ef66c30ed38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d0430dc1bb735963340ba66d7e05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092db4a012928383fa91979fdbf63c3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33acf604495e661eaefeba6114245e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d89813dd6caa8d044dec8b455f0f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82877d04a9a341320743f2ffdfb191a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c5f0b7ca5599440842e4e8e269c49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5cd838bf555bc6bb19cce57bbddb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05827ee2b9e285e3ff29542ce6389ec2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c49de62c292130e7cbf4630f7f2539598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e76cf4dcb71d12250ef4efed7ecae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c5587c5b47f78cc49a3c0114a7c1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205da83b4b997824cee029d372a4f55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329bef3e6803b98c2dce41f791ddd86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f001b71d21bd32e501c13e05decbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfd945b25c50b39d3ad445e4509b7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543715098ad3108def6c53ebf00a7a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5c1268c60007cf240f97c4ce18458606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd81b0465eb6b2b20750963feabba19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde95867a12d992758669301c13a79de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068a0b096581d599da42eab215757d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57eb5f26d1ed3010d9893f16bc66ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817482faa5f92203e235bcea79482c14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ef12d5230e3eb27436fba781495c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e8ed5b890b95a150b4cad0d454a59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dc6959824ae3ec08dfff69ce10d0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9018e385a7627829007d1620b3c2980615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d6d4435e8deea3f8e3e5fcafc16a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbafc885f60711f979aff2534b2db69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865f956e9e2de079e3756a609a83a43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bf0aada3a5a5247a647b6f480e3ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe8b57e2c4ec8fd7f9676e44c79ad6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208c09822b4895acce7de0a390c8303621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44019d04d0e2e5a0a1c0609e5c6779db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0486ac11f38ce71a8117195b7cfa458623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f95fa182fd4d0d7fe6b119c4fcb5df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de902b674ef50fe463e1362f4bf9e42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d277d54cebbca75b6d10a4bb6875076626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ff89d62298020afd8ae34a5ad3617627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a6afe189fe16d51faa87b7f32924d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60246cffdc89a15c487bfa29ca25ef5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41573618db6126a2ff0fd2b2f25260a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e78d492813e41f567fbda92f13bbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a735b6214447ca3c2ab0461c7aaf278632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cba5ad87803a418ed9878a9ea017f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ef561b7cf7aa14897079282cb0bdc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec8cf04f7e89688dd5c1845f47d6e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8dca5310ec4e7e78d18e4989f79c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e899c6e28d917c985aebdd806ce8f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d1b3152ecbd92c6ceb5c8bee41852638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff3617257817b917ec56386996ca5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89acb72ffa1a615854ac6f6c3ac1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf282f401f4f3ee99448f39d515cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ecd7ea91684c1b99e7f24c12e520642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e8914c34cb2c6072ccccf24ae8fb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d6e12b33731ba36096af8f79e5898644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3feac1e952356020b220bb7adba34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1407405d1baa90120580983d4f95b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe61de5961212394d7e66084fae1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64c0fac874625edde6300aabc867dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3dc6ff8aff50b40916c75a1c48b88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd4a6cdb05829e5708eb9dcefe2baf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11693e38c8224e0f36472d5b18eb98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eababf295ae154818a6fd1ffa2bf09ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4ae66c451bcb674ce44d6b2b168a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36843760c085b42bd9e7f33b2cb11f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cf7203b7509e71fbabf681595a583655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a7ebd5eed5b33c1020c6a2747d869656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b8aec6a8847360918e9b9c162b716657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811e9a2f4c465405a546c33e914a1f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890a6bce9bf6e71f5c15e9c03d37dfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8215ad6fd1e99e77d3de8034dee4df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4626a2749e85392c7981163d11acf4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603b868305f2c816622039a3f44724d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae54e22e7361cdaef60f1a66913514663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf170ee3d767692c9309fad4c8ea81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cd3d84fd95c64478c2c739df56157665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b0170edf1e9ec3fccf0948bdcfc4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d739e2d2d3df82cde474b69d13edc24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca9a7eefb459c48018ebb5e3741d26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28dd03bb69e477bc2ae5dd2a8de01669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989f69661dcb5ea7fcbf937643fcbd0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37680ce8c6bce76fa09153f20c9ddf6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980791462ce674c7664cf4f3f2f7ccd1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442f5b15a4185606b40e19b9f62b06b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67997324f52e77504ed3e27fd02cd390674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127db2ef58794be7df632166666e937675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0ee64db5e1e921cd0ea55f29c19c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94227ed1d45f27c3e4d9900ed0c8462677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc816591f5f7df4a699237581a6498678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36932b80d9d78e1d0062b315545b6d4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae000b12288f3f8449de842073bd521680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c769de4e1e1a60c834c80fff7afe4f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097528c61bd3b929d0dd689dd01d47b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331f76c3067813939a3aa31956f4d38683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4a5086ee7706c6532eeae72f8a2ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e65434bc9e06c35aae8612448000c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc046d4f146db63a7b300a4d6d1cdcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c932faab0776fb1eb2918163d0e8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab93e338ff525346405cc470ac0eb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4d52f5918746a4b2214e4f4a4dc98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5116283c989fbcdea6e20e10d873da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78caa9624244a5926f30ca7a1240b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593250dc8d53245d1314fa329e0a42c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ebb77d75daa81c6b655aaf7126c1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0ec0bfc50adee6011e3c90c3e9ea9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdcfa8ae91958a197c96c03e673b85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6b1d122d4ef3fb97789660a460f7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6df051b9d1eaf874b6e49a36638ca8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd2db7c94193b792ebe7b7aac0e7f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b013cbde52ebb57059bdba43b0acc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea3043058471f548caa9d6171d464d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a060a3b19429c9ba2b159c3cc94358701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c36fd2f4e177c33d12f714017d477f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3cb8acd329283c74f3ce56929126d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db11b08ed78b2c8f169f7d48e15e100704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69a14dea132b2b764029009f70513c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f313f18178461428d7ef2179c67361706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e743b68f4a720894b7c27221b9122bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6916cb9b0408ea18b45f8ca827eb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee3f849cb02497ead16571bcf9a348709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3fed02fa74748f8e0204838932b87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306a7cf32b84f4b625786905f131ee3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d13b4e69aedf9dfaf056e44e2f88e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8159981ff5edda246130ccbeebbf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ae970542a21222be4aee8f8cc10d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d499f19674f85a8ce6d7c17d64762715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb887db7c066ff14dff4c10af56345c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a656ffab71c55f659ab1b43872006c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445a71f3bc08b6077cc337ff013581d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80585d59e8356b0001deadc7aec2d288719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b994cbfa7e0ceb482a822dd8001d270720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec3cd0595abd3e03f5347133ea0c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbbb0eb2a7b2685a1e04d970297f41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6325aa62182d2a0427d82d68d0d496723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe298999b9846b950c3c2018bfdb0a66724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e947ac772bf68f127bf19e5cded7553725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6d4badeb5ff5bfb517cdeecd69e7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e42b76f933dcc36e924b30686c3227727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5bd970536d0e29c90792c94dc5af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc219dec8880e3f2c775c60e4204f0da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b41b132c52f6cb4a306c98c515ffe0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a49fd6ed2e702a84152a54f0da1ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de58afbf6cdf2bc9f59393713262760732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807369e4ed2cc4d263e7d81c3a075e4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5734a456d40c656948c58c4df0215e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad230e59a0b8695026de455bdcdfd838735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa3c3a13ede7bea745421b40f1d5ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3a3d7050da4bc92d89fddd41b6a65737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ea760226e37fd5f70961cef9e7c06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56251aebd5b9e0287c8f64e3deae54f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b47cd1719eb7606568b0ee873d17d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9a4f06b975ee750edff5a36526af2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092f0eb1905bb83d7770c8ca56f4dc5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b757d723d39eddab00f9be821aaff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25551460375a0a94dd8d0e5749fbd910744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b660ce6d30b38acf7d22340f402c93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac150d3b2b5ebd6393e3f31f22fb8110746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947ae6b1cab65e668c384b8a1ee5d90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc64a2813accbc14629038b38b95a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38c7e9e9e48200d8cd168206617bff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c8b64753891eaa2bf9804cd843a97750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3d6f7f086967fd3712c4a143741b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd43a035f63ae4781611792b99933d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72ee7ff7d54e0be3d7ad1b7072b250753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba73ececbc991a9032c11e6f63ef22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbe6697e14f666807dc5f969d51ae9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd3551ebdbdb715cb136752542983f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0009e29dfcbace04c901b1ff3fbac6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d163727e5dd859402fac323791f041758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fe28e20cdeb2d6f8b98e74292d66b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c000d855dcd9e35b09915e4c56b4629760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610914c6a8fb7d4fb33b982afdc9897761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349c087151457add30b96ae39591013762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60288d9087b6691287c0f158ae5dcc9c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae361ad15fdc240f510b0a4e5d8f14764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385216cd6c748e9efa67c083bb1575d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7b59da480b0aa439c39b02df5dae4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a89f3a1f67b3bed9fd04e2a36281f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbc863444c5cff1caec6045e07e7bb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b267b1c2b75c67b60f6e055869054769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf6591396503c947a5c1b039472907770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18643c502da999d1f6354e0ed7b33906771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edecb976b349724f3c506ba787bc9e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c3951d12ae877d982dfd1d2402ea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93c22a0babb9d0a074eff4d7ded0a3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5632f5b435d4c95bb94d17d610694775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa0e0989c30d0b546bca0672f86e3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ef128b3380fa5f737a0ee4f52e90b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc86b46a919e0594ea3afbee0386a9a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9775d73b2b2201dfe9a5f1363a8dbf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbbab9ca86bbaa46980a3f73478ead780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02adfac258ee450a693327defc39f3f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3035b28a0ceed69d7f6444fa7a0cd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f7fa48e4f1cc3c827816889edcfd6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7b87181f8d56fa86bc6335920e5bd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84457a0f9e6f24e0da8e4813fd56f347785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120830ac3effe6389f590aff4a363a6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201c369752cdb282ec9fb08d4725c0d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7011b1209dcc33bd371e308e601e0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccb38b16d8e795cec527ab6669d5aa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3284f4827da751c28186611543d6cb0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d908745b3dbd3d694f7a556c3998a8d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fbf177c720b2e77ce20ce2cae29d6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259556f2d62bf2fa0134bf30e8c48815793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a98b3d7d178513c496167b96ff97df794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376e28444eff94d6bdd5c12f18a1959795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8669d165a19ac36fed27494f1f614796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd28920bf729e7f1ce575e69d3be50797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eced5fcc2617731715a92affa3276b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac04b0bcd5a3186dec56901bc074ef799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8379e90ba36c9cbe24f0c886c713800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efd2c4ab08ca5c0038203289452782801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035984ac5f6f5a39748676199e03478802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cf64f00faedc87666793a77b5c16d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61eea9dfda0c3c9f6ff3dd05cc40f6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8c360384e706e76207a2d90361577805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803851b49bf99626b23ea792f89467b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946336ff3255fb66f4a58c3d6d647d3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac99487b221993b219f06007044c7f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50c618f10764e13bbdd4f49d47e3b7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b2f15800e625956c5b59bbe7b71fd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9857869aff12269fd5de7b2871f89dc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effee4313e85df2ba23810b8147d04d0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef7256d0e2807815f317cb74727d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50d63186cbfd40147383ecd3b97f7d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74c6f083155e474b50b9031ae31e89815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdb0b100aa8fac314078dd9119ca34816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb786d2c8c45f2169a9156e4f7d4d17817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb485377942b10015052e889b662e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e8bca539f6185c51bef164171ba382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dc92f88c386bfdf365c138463af583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50233afcbc96717619c8b840ccbd47684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75652ab42ecd565f07c8c9cef1f2525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f331191f2a57042934b51792082b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a1d328e73c7a1ce532c6d65fff30f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463201854957612cee256f142f6e3a108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb986544b5736d120fb79fe856a9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4206475952d08daec62548c4fcce63910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307559f748df0e31a60248d4682271411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe200b7d7b53d8a2e2dd9757616b773612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd522ec657ac08b98a8b427ab0f5cdb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce14583bdb820b3af7286cb6feb35614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee527ce0d2c83bc94f5913de9722615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9363c0b51e67eeb5f783b55d406b8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55940d2fc9f8e3938c833f05fbdc9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0582f6e1e552af4150ce7371f36020418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de949b5ea6d9aa768a4aeaaf09ca8b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ddc7c09648d586bd79fc2435b20b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dca6c5251f824b5eb6dcbe2a9e824e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56c1091d087aef6ee4a743653a6d0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a67e487e8605b89d0cd368ebd2c5da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd388686398eb80cae403f68f01d0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cec3113e7c539ac0147bf4e69034be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c829b340fc90d68a7041b4726ed0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94363566a5fd6ce50cde895da70fa827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b292b6a35609cd827e438d1641efaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001025ee718af45fdf2c199f317eedfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1557f7a7bb5aaeb45fd3c023b2bd4ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59edf4796b0d8c1c3fffec8147d4dd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b264d378a34b6b1801e6d0ef8868b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e6c4160be3b5d7896ad1f2c05826433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ceb40c69adc51f01fcf6e9d5bedd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bbcedcc4dfad4c8fc504070498d8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb28b5c65e5d911ac4c3e6e6138f4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c5ddf7e63059cda955261454475bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886521ea6e96bff9487751da83617b5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc13e1b4c7d6e6cc50ebc0887b65a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385afbe2dfb09d8379eeb05b9cdfdb6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafbcda3340dbc33bb53156762654d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ee64d052a09d15443ee40ef55f7df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b7ef3f0ff42214025fe93819b5f1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86798fec526de2a53a0558defda9c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84b83f9133d21179f4e7f2a426fe2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd3db8d2784e27200744f580df8b1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23a09e4d170834b3e888bb6d61dfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf740da0a80ac131f9e304c88ab2ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de54aa06f82e70749966478b66137949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f96de96d12cd1f139ea052b4cf33b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404286e82499ae2c2db9a1cc5d8d68051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846a22d176f3e565f2810873cf35e1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ddd486e7759bfa2431f8788a419d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0d7e921abf8a32b02711d1449847454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb27c6fa403a96a4490b939689f3c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a8b807cecbec015f751d84af3754a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9447c38e35a55d587ba672640ccbf6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4c59fdd49349e5c592ff9fabc252a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbb2f55b1be8cab5751bfdaca7a6ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa2d4360c8a112ac00223a37dddf2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82718d47cc10569c236485650e145861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734f3c5a8b94e584d4ebe35e3fbd84f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d2f60abc32e0773f1dba94b9463e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162765bcc06f1d0a1f6dfab1df4ab4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9282a800823b401da2c3068e3a5d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57c6cfa1dcdf39e0b8197c1369b03166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fc30bf8f7278924d0403cbf586a8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81be08b1fa4bada38b432916ef9ca768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab90eab15568fb3f1b94ed5f8153e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56768a47afed33d977dd7f34fe3c1fb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881855fd428c7725b8aa57353c7d402071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b9d3601da7ec4d0ac2c288f57eb3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df2deca72b14198583351e58b91c1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7e7c5285ca1c830e1d9fe78bbedf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31083bab884fcd910c765f84f962134d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816866b956be5ba8e2f4bf827dda5e8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092295d8d70ea369177e2945208f2f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bbd99cba0a3ffc1b551e7987a486478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df9e4dd9158526691d359a36e8734779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478fbafd0915484edb5bef190d6af180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64432879b288f499875986a9d4b61cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4b5c0660175e55b5ffc5c18b1de4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71740603361fc3333add172c3f1eb30a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c73187bd4799934dddd11c2cd8b8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533b15e10cfd3d3b4db0b65e89c90a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b63f73c8cd0d12c989b7a5b4ccdbcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b6851451feea7eb14f194fc67043287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75729a83fa0d76585704a874c997a3dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993131118c7bc5b8364c41cebfa746889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cf0041bfdcc95f629bce1bee3a8d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f4f5fdf5cd11898833ada0ce1ac2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6c324acfd9273993e87977b839cfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c85bd9ffc3c727b855b98a74ccdb0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efde5a4421169c426aeec90f94940094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980efaf773a415bec177d508f47a351195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705979092d1ac7358ff61b5165517596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a5b463b1e48c7d6ae4eb455e938997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cfc9c75f2432f917aa5b2c9b6041998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b648ca7e5f32e13e879868c155c47399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9957ae8e73c3e468f0f0bb657d528100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d0599e5c75fcedc6316722e645e4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764be6285d998c284399a251cb28880102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730144f8d441e9a3fc84826eaf1bd2da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b867ddb5c1e513c2046d12838c7b3df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab3879851cf5297794cbc909dec410105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206eb72795252e4c4bf971a24c2cca7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c37f9565fe7d5eeb65917b79ac2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bd64129deb13b7a7106dc38a2e246108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13240df45e6cdc6ee7f40411430c512109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0aa6077fd241ca954f02a9bb49bca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601055ef862879cb410da1ef08330a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889b6b554a4da6d2b446b48c96dcb23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e65d8ce97a0aaeb405c541ad9a0de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf6c34ba926a437de2575e9ac8841114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f117fead5422bfd94e9da88f1faf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505856bd89ca4851fb0bd45c74ffc03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd8278e7e1d768883d091532ddeabc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4824f84612f3dad08e902aa42fcb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebb2a338856c7994199294a5f11e78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581c7b888ca41932151a4487828c410120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e088849501c3dacf7ae3f1b70636443121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733a41b1b80ae18ecb809978dd3097f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffa8b3bbc8e8421cbb31905e6dcc5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9248ca0e7832b3b3a4c10570367494124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedf8b1786a36aa359b84533caa529c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013ff40c5945cd7f83c5c4892006e56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f6be503cf8e134b48dd741a5ea11f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64838fa2974755ee613e9e9ce8c619128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2243d7c9fe1722664e846997423bc20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f8eb05927d80cb7126d41be75d414130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a913314bd588847ea3eb96d0bee41b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe87509b572138b92026597e46d633a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410a94f3598641ef7b804762c51ac3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff748a6041f1798f2c5866573692abe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dd90a9c6c4abdeb6666003cda6b8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc91ac447f7d4a62dc035c2e3aaeb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7299023b388b749ec4740cdbf59c71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8457911659a03473ee80fb1f6c6e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83b6e326cc74c3bc13eda60efd604f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c11bd2d9deb6a9cda3357423648b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf1fd60bc7861cde1877f7f4f9f6ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53882e5461e562bebc33fc3fbc0c59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5ed1af328e18cce3716edcb5f54b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037c7b3b7a9fc22f0f4c1a3992352ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78efd58dadb8cd89a399908867cac0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8e0055195a239280263a5fcdc605a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8c5152657cabe1d86ca851dc900db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350f001f11a312b4aeb3089d1218245148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dca1517db0637a2181a18f12631e0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730adcc1c40731261d338181e63e7ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803411bcdaba4a7a4ce2417d730863c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4d3b57207c1438858346686bad1a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57b31c4e474ea16ec3d4f999508e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00008649e57d9f73d02edc78480d8fe6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2417f44a52dbbcffaa8a166e7e8bb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6b44a065dbe646805bc69fd57c623156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0815b70710f55ab5167933aa936fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fc26b90753fdecd52dd6016019a94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52590eca4517f2b1cfb811f606bd26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daced7faaa6610d83bb23c5d1f973cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324dcd50532447bc7441496bef72bb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23f65b935454ce3106f64c4368cfad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08974f9bfcdecad810b7289d13482f64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224f6166013073543be02c76380d938164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af8ec80560ee3d6aef59d3a475940165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87474bf936fcba37beffe6d8a378ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166c508e15229691540c730c615ab4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a7a7d43d574181008c54591520294168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71685ac18d45f6ae922613e802b95495169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463e3acb1d0db1c4628421af32efd39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e0f5e18d70bb71cd095bd8e9eb3d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a0d03bfddfb0794fe87a0f25f08d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9624f84c15d8b939c337ebc310a176173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7060bd9dc4317636970ea282f0b99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796ed29bfcae9f4d8cfb58d1594e24b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53656a5616a42210e51bf830180cbcfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19597352c7e5e10d16757951c227a28a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f42d84a0e2ef394bcce4767cef3e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9abd5bc3148c16e700829e8a32e47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983451fa5be35e32322667d32646e99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9852425ca117bc86840fe60c47c71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48424035315ddc8b341db868f3167a57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541ae52364edfda36f956bf2adbf72e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de52481398796d0b8c41bfe89840166184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70fdb77fe192de55490a975e3ccd6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95306f6b5b021dd13c3a8827b212be9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95c5b17c6627faeac0ae6de0935a5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3934a2dc72a9958dd85521d3b5cac1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28d48819f749fff54a2afec00f621189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da305a59a560c49b8500d613a2c808e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f17796de1d4e8f70bcb6d98804590d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611925f26a374e1cd477abacf3c31ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c15ea1c52fdfb5cd2d55e507deb6eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e784aa349dd971335d8f80540ce9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966ca463fe32118fa1501750dfea30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36205d62dd9d110c2b544245f2d4a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e01e175848c7863c08feaf7581f740197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e44df95023ce4a2cb0f339b0cf305198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c0da196abd9b062f8292e7422d6e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8f64084eb2a0253251d48c6d20695200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1350b920369c430160d0b7c359db13b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cefceeeb69b83b07d93b0f9bd9bfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe3444c853413fbc164e5241565ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeba82e2fb30a2607520de5e2215a1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5868ea0c4afee0987fcded6c476fe34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445830987c3486ed3879bd54ef34891206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec25f53a7b399322e70d8e760cbe635207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b2dcd946aa0424317884f4ac08fac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8da039f27677b3152324b6cc78858209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2088e2fb20c58f00466ba55359e2de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cee3140dce68ba6e6e39276d5ad078211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9860dbdb7e87fe44d2068ba0db1266212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc93fe1a0290fed7c9d790f51f9f30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686ad97037d6d1400ddca951bc177d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146147774e4772865ee389e28b43bfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a97d75f84ed1e655a973bd91d3530216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891617eeb24c42d6c7c7d3d9231e2bd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791c38d9262862986ea4d1ff3dd6b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee016b2a47ce625991f95958f649f5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28615fe0087c672c015961deee2be0f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3748c98e1c7507a528d1a970421c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b14f01bec7b4c85781ee45547d484222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae20f638241835e313e785e9690c8de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da0da702a3cb4e71930f5b85e5575f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed792877b900a1a0e6db0be03e688954225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b480c079407d54c302ef8aa6af23c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e56c1d3dcb1ba34308895718b47833227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365d808d6a93aa4017064391cbb4f14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83475d63f140d1cb967bae2bfb161d67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e3479568b60ad1ca2b3feb15417d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f05b59e5243661642cfcabf066c03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58da09c2b218151f4da112da98a77f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a62a2c32b5b0a053fd3cafed8679a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fae027505ced8d4b762db73527c50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a650c25ce8029b038dd8ecee9675b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bec529642bec3d8f27564e75c76ae1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c3087c97826789d7ecc830515702237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2248a0b5d1b7a16afdace002c16d72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c5a3874b7f7cb37d47d7c3c6a46fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bea6f6e50417b94e4d819b99f8ba7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a33b7281d389947673ff825984828241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb70f77575169bf07da2145050a6e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b03d10c62e212d485c2631f57082b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e37c8f2c2110d73eabbea7fcd45c90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d7903715a31f38a06260cfb83ebc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d115cc7d6fa85f358bea1a70aa6c33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c42c38861964801930dffd76b1fc64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3dafba63f61c1fb30ef397fbfd3dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25e80153772174e63e3865e0de63b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc862b423237456e3c2e0b7584e22b13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ffb5a880f8c95204280dea4cfe6b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd79530bd62520969935451b557336252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fd5c627826f6c95ad7a07bc500a8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f4a7926adc46ff56f8b8c00eefea3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f0690845312eb0e55355cedfcc9d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe6edf029cb7aafe89c4502fafb077256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cd36a6638b5bd9e4f873dce21f541257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6aa8a39bb7676d91fbb0c1cb4641d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae0c015d325fa3d9f564e93745b0b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5afc6729e82957684fdc21709a098260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2af56e96a5e8ed9eed3a87b829fc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ec60f210f8d5a60e9c6bfeff01935262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c295d4678e19dd2913c1feb036339263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8741fed72d568947d00336aa39ff1e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7ef7c1c4ee96cb568d5c3ed4d5604265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8402cbcd1e8d23f96802c18c60f250266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f277867138fdf1bf72b51bd572637fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a41f4403b6d8f245494f0c083d478268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd76255ee4554f99bb794683531b8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fb5b64e35e550ac759af56ef912e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720be4fda2a6cd3cc5ffc015e4d2abb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a7f2b2cd02c52dbb7250c4aa89d42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de80299262da8e47d52e109d3cf262273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58262a6943649f462b21971892d16a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf8b3bb79ff0744961c6d5d0022ee6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f88811abdcd411f13c859dfec18800276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5515c391ad89dfddf7045a80e45e21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f3b0d7635481a1f507f4e9aff0cc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff8518a6b978e110a1e4b99f1702b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67c9b9e2e61942f6902985dc675241280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ff47d4c0632073e27428b2fd0b163281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1ffb4bf47d9638141ff174c2847d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4bc7c4d72110643eb75053c87efd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359c3a600f7b9dc0c08832b65840df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde7b5f36a193173693ec9bb1a82dff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956fd62c4f76a8e3563e23fc70db6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe268e01d6c9a0b6d43823e4a609b8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826e6b2e90e010c1f619c9ace3c1c1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c623f2fcb195aced6074c3784f3263289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ddccce7982087021f71f9bfdf108a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db9593bccb69abe0dbbc9f05616e21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad737613c6d925707c86cc3377ff66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78274074b80fcca63224410fd6ba944293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf61f306217b415780e68f675963e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08003459c601adc497656b1b6c7fc4b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e607bedc66e5da22a8bc1e00c19ccc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1681a41d3aa10ccab4ffbea911934297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178d59870c5a9217749e42f8d3346ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937347ba6f34b13521ad0a042aabdac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf18e9614e392d87a014080f9a8abd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d22364495a1b97c9e18d7c81142a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a6923e0d76410adcf99641cc04252302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f5f59ab20e82a0516438276877730303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf7a45f9ce26628133616591ecf0ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf12a3efb7ac34da60a82996013b6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e69238fedfce3102a1cc980877f84d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f10b6a25e5f7f674a8636aacbf5dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c1583834533775ec7652780718ad6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3811b6e5af2299134f960d50674abb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496843a1115700b10b632a1b5f620a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fdf16ac8c29fc2e474b6b4cc4c110311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd12cf310083b0ce77e64a6ebdca49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfffddfb8f1fd078bdc17665b7158dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e9fe8ba1af901f2295e93a783a303314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1b9819ded24aa6918434df232e160315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2f1e3737af59c1cb6cb9de74bab9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d628d1279a8cfd79be09ff62bb320317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480b02c243f2d1d825a5b69dac7a844318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72b9db35e6bb6a66f2220db836f46b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fa22941480f649738604eb4ebf60d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bc02fff3a02391bb475090ff288b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbe17dbb5ab909de6fb491f805f1e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f555adbffb22e7236e396f120fbbc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324be9b9e69d54eb7c05a73e60af677324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20281e55c2c0462f1cee30bb5d9acb63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dd873eefb63459f3dc0c20f2a5d3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd7ad178d1c0a8b6cfdc30f960bccb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e2465692592c0ad21ef89dc467d07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963a2cb13eeec409ce7e4dff9a8f5d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b201724d37e9281446faf20dea78e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a68fa8e1428f54403db63b55c08e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a648b0bd9b2a856f6fe8c89f18efd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fe64b682056b1eed7b9603c4b8ef9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbaa9e16493db87c36c45798f1cfd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e724d65e6bdfb00522d7862a3e234b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc72667afe6dbfd527cde70c15d271336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0ad90fd80edca394f7bbf241ceb8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a91466c37e70add8755195bb6ee7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b46f2556aee302b34b9660851de5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09073e18369fdcbf1f9829e1dc42c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9040ad61f3943ef6b7b996785a083341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa8147d91080198d6411dd078272a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d3e193b9a308d5c633e24c0c111a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2b2506043ca3f6308a5ff7230a369344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f11af2ae7d32e87a082281d9d82f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c15867eb143b122c17e1b74cf068d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd57da2974af1bbf99b8985d4a38e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c704ae4dc367066d780d2c449380348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9be84be77db68c2dc7a673868a7494349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad842eb7d7d411cfd2c36b9cccfedfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724ebf14fcfe604ee5abec6a263ad99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a3055037966fa38672f1e5184b629352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad87edc9a29977030926b8e1f5e74e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659801b48dd390d8e6b75314f8c8723354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79ae81cd56ad32ca6de839ee961ab7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc133b41015ef4695c3a40157d3ba0c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8782f0921d30e62245874fada3d33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafc84a24c31f9807288a31abd4b172358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8bdc768d21ebffa9d5aa684b440f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234690299a86e4377cdb82eac0c2bca4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e740cb0a230f7bd7e476cb871750361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6132e9845301aa7562df10c25a0e437362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eb276735cf17eb569ff55922fe9c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e80b74aafb596861b9e8e3cbcafbd4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8be5043cbadd96394044c8788cba32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a56016cb6db1ca37680db819ea4bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d428a398c60210537ceee1cb3505367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad0738d4aca93f1f4f0beb46ef8bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c1f2163b1903159dea600527c193b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d331058ed852d6d061e5cc0ac474f33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4b46a08e5bf64986cefb7781c1914371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac17f5d56739dda42a27fea652b717372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8178f88aa27fbf2dd3f1b2b1291be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247b3a5d7422a61dd9ae345f99216fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1e247cbf1b0a5f49811f77cff3c3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853f9989f29e3d1683f3fa05a5cb4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c9d32ba8f705e84e351d0d1010aca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cae5027f0c2098607105efb65cfa2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fac1906b480cee543faab0f54a80a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30491650da5850868e6a90a2fbb642380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7967c632b3df0464ccc11b006bde1cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539f1e3efd540e24439e794ce137c36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225ab1f1d8653eea86527747104fed6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdeb00c43afcb27e9584025995d21a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cbde9dc9f3188ebe5e618a6e63a8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e135a9d2c8eba7d5efb3a81ba19d508386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a66e8c97e44216dfdfa989d36c58b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335fc752c46afe66df95a21687e91fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a4ef6ddfd436047a4e00adaddc89e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf407fe278b5656c3e2ac17317e9b6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db51a88ffe4d0f8bcf2c0413ba1921391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841369292fd61c30a4866c54d5a4bfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022a60ebadada346999df98e8eedd47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffb96f4039c3e927bd664420229c4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aae9211c9ed90dbfa98f36f7c2ddcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf38d390b1b08670e816c533087cedb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda6ceae20f72252d823f0310430cc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92f1d021533bfb88db7ad8c1122ad0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d07d2f1b2c52ef38ed903fadae7345399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88251774f4524f197fa6728af2326aec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58350d8fba63ca9da65c7fde9ddc62d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9105053d18fb7c12ca679649cfa982402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b39b3ad74e64cbdcf8d2971a0172ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70728d7c97d873cb302dab742010358e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09aadb3445fa4e99f5c71d7d72b1a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e27e43ad40503113a567d96331aef2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d624e68c1ab7cdf05aeff17fd001cdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cf7f36bdde673b69ebe68d39ebf31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f96b780275b083c8748deb6679f508409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91bafeb69af57c26a4e94ff36cc416410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fb4a77ad9a60a5ca34bf29213932a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01ea37dd78a3f5edc1e1c296539383412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab413b9368d99ba6804f3d9d285262413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf01b2fe88e62d3d7ffcd48198e2e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318971aab2b86523ecf0449bf28173dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779e3d89b739c161f9fb21acae9a02c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac78246e9a9fd15348ec0c3b61150c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edae57bb3fbe8771915cb1ea9e38a1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d057902ae5a9f3ff4c88597194cac1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd4fe7c9073b4e45fa621fdd045ac4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d835bec148d80b9be420dfcd451e38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20e3fb32573b69f9a728ea848b77ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1719765ed0cdd3df089032bcf529423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c3a1f808ea575db3fac6bdda3fbdd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b467fa7ab615c3d90e326f753c326425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb47887ac65a513b53a11238ab298f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74105b2c4b0c05157f625610abb07057427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00993674146874760f3fc2e9ff5c327c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7519aca5fce8ace14509fd55a0689429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89afd433eeeace1155e864144cf7e36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84d74fced5051c2ad0dacc094a0ee4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeac54592be743433185fe3ac14394432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b36303d94eae684926ee616f280dd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c04186b348171af347be3818a897d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b574e24d5e2939e597d273e8c38fb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a939a64e38289c62477c456839692436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672309d54ae437325776c271f1f94073437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d95660b9c9e496663fd91ad03ce7ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8c2d7efef0622c1ceba9517fbd2ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f81b953f4828b798d4b72c0daef73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64497a644465e55e31e43a92f8a83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae15a09fbe5aedbb95a3cfb892c40b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd40d4c32b5d43c0af5bdba1aa893a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972bf2ee074fe978f73571e437ed659444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a40b4aaf9e80743791779c790823f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1de6042690fd64ca52e2bdf40f0164446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c5d010e832b07934b6d7a5ae44853447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e03140e84376b568e8beab6afe1408448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34c08664c564c145cea178677d3ce9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b96a433364461ffab452bf4abd5b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7e58c72b83af6cf273df8c590005f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db8bfa083b7d85cd0a1d11885d1b81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003cdd55adae4ac45a894191a68a595453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f0d69a4bbc6fd933ebbe46991a8a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812bf8c6e6dfd8f4d9266e7cd408298455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e31de63db8746d3d7f58106a22317456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894b0d066609ff73d045095fa0e2655457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6b6e817cb9f9ed0db54183253e9b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d07847d59617dd9bd7d504961e84e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3f4e72188add78a0121f6bf6baa10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f5960aed5c1a747a4243c707d514d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398b4719677961d8df64d8c4d16fb94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f58169c18ea36b8dd26d1acaa58524463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39510b0042413e4d7bd44552236ab191464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8be1b0cc9604d0c8ecc1d177d5c35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e4c6a023e63ba49d291b36625105c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8f0da0c42057cb2e8bf5aca369bcf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65184c87c124302282249417deca91a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107539e8a5aa3fe2404da3eba901e1c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5e233051c400ce13444e628582fc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66793f9d22a86cf2a2a721c772623b60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10046d4d327dffd1628c22697ff44527472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c05cb7aaaf2fcac4d3582943bd8b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a19f74a9ba9b66a8a9e8e295effce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491faf52819187e4cef3d290c5355bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5693d98b6498ba3c799ee258031d3b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852345695920b64e6fd6eb9d01daaba0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c664bd2d31c7331193b742377b72ddd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50e8e19b31acfbb30b896b2a1e1c4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2977d6069b2df546b257ec6b4f52e79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57598ac88d67035463c6cf1f69836b2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c90cc7e35e2b20a9bc3391e457cb83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface30acda876045ec6ce06e97a49ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dd4e5877b74ce52fc19fcfdb0721d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccd718cda5f21c0e09a6f7fc958a40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581812f1c217b2fa82606a341b6c0a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeaa4a3f0fae36c93ea805e64753b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087193c067e452a9f6f05c1ab2f2ec6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b744d2d9f6a046002111c7e165fdd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5c55820797695aadafe64916d234c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eeb1d7e43e8b02bd42b30eee3157d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c366b9ca2a6252e8f7c0322770abb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a1f47586a6f66df32a56f9287d3ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d62591449c09ce53e2dd28906df92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfed587b109eafabec0189c6b1a2d72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86d42091c313ccb8a1f7b23118e302496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afff39b6153947a523f9ff4dacaf7de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689ae09acd1247871c3b3c07f2c89f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3434d56f7000c86259b7683da5e9501499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe410c432bc763e1d20972efa44ded5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19fed43ece3f0661cd551c8c4932b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81f25ac3b636822f2290858da41d6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548bd4e5e2a4b20f05f747574ba4ed1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843d7c854799d63772c5da92710063e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc530f318f44d7ff603d72545abee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbab3b05c8b9efb132f770a3c51653e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb20b5abcf28ff27fa849b2c832a91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef60b076acb50d0cb736504a47b2a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ad609e9a60b29dec6e480050dc278509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a3218c50216bca1ad9db2cdb242bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cf525942a7bf0fe6623e703fdd50d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ba93cf9dcf5d0c6c6f23e3f8acd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5db5d76660bc3c8440787c9ba0aab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5ec178f9f05b35389af5ff551843f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422333805e15b8177861b0c8da07822b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ffbac0faa3c97dd967bb15a35487c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde7d166f925bb33127991a4c5490ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fadd262a0e9ecf46bd1582f3c6a56f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfae8d9c6c8778c615efcc89dd6026519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80304b97b607c34faec82ac379653f6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db51b11b5e61fe3ed0fab17f3aa52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa68c0aba477c1aaa1731af940cb3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81290bf18daebf5e60eff69761dda5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49942c152692d08da5d1d7108648e09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79371be9d86b96a42e54c0424d68ab0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf19925ad4f8cb01a2c91e74ca7073526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf1b068e9daffce3b3e2cda837cce3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d1d70c6582a033ada2572e99337c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cba44e02a14f37fe324ef3128dc482529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f533f49514f3a8c4f9a2e876d91c49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe568782df47bf3e89fe047cd66ae82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec614d29882d0627c18405b1dc202d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e6d56ec9e70058c0c32a22db03656533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607ad3638627a91fdd2cb5d6f0f7a58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1285993c6376c4971ba575592871006535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169609fd505d1aa0136a17ae1f068ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508d28c11d9b363bd9359054fa9a306537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645c4e2855da1a9a65b00e27b199a78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a8e0c4e54a36abd33614d133f2778539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad90c570af8a5adf60f78cce66db0cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c6eadae352aa0a62832971540ee2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe1a7e42b53d67b8c76f43e254b4e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d03c2f1b57d10ccb7de42f6f077ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc2bd70cc66b4f726ba2f4beb6d4f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d1eaea9d944a8195f85fd26f5ee18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732f42a4a7d58f9aec3261b2577d137546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1e9412d937f697ff75ef045c7fe43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469a79d6e0c3ff484406808210292c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff884217ab74d3059b47e10f3fffbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fcf127e2f35170a8f334bac39ec4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dec334908220fb1462af7f8b4cee4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563574f8dc1578d4fab8dcc443b93b30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e65b56b0f1e458fa91a5d5089295f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215350bde05070ab21cf5fac0ed3bd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06515a8499091a470885492e01beb56b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557debe6412f36b129249f8104cee135556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e22ab9266e7eb1efc75aaf8171a86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782f3ce96442582d5f8b6deedb996b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2502ada542da6c7f669554364a11c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578252763a473de30560e224fd1e370560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae53a65f6466cd945987fe5de074cc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acdcb37baa8709f0ce80bf3abe7d88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf70d10cba5ed304beb7568ba069318563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ed39ed7f3ea62556de73998b4d077564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ede8861fdeb55e7f063faacc821e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba7677f63a1c08057fcbbad92df2a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929d2f36791c715802ff84dd8f2f90d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be21183709489e09a6ad469cda35ba9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a98b7fb0c24cfb7438a7ddf68679a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d008b2d8ec044eba19419b3a4a5461570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c80d9bb52ae5abacecb657fa9ec389571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c1a49031130ade17193f0c3b75bef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b4edf119fd8d617fe1ca4fcbbd71d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ece0e271fd132be3be8567acbea9cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4133499cf30a3eb4d8d3ea26388d64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5185d222132f71cbfdec55f6d7e762d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2943148a153f9e2fe7cabd6fc20e487577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2cdfbf1272e4e107e14784f1e537578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb9dd54b80c7c3bcf37d0897b16b1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a242138d204fe85b1dba09afb4d8e8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b557ab679a15e287a8094012878a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2308319dd2348bc99246c43507c054582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71bf0fcf27bfb8ad29d4bfe007e9a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27bac9923ca706ac2a573d699b937a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768c04c1d7827e12ebdf73a54f68c7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c1644770a8beb258c453edbdcc549586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921494af1371ba1267a9a939ed0e094e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f82e6c3c124693fed3e37704c00714588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27a433812678217941bef5005b4c1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8a49df420eee60137e4353d4fbfcb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d17bcb1972ab33c7567a6d5e43d9e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb9d36b0a7f48f5880396fb57fd3c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc53ffb2c04533fa028fde8f9861d05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cafa4239c422b532dcbd6ef1f5a51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eb1e22a690b7f8770f3d2b4381fb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac22dcdeb82d2ffbc7bdff5ab8173b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997bbd10a254b5225bdbbe32576151b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68340c07d454fc414a1ac004b59301e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db663bf5e7a7010bc2b3acd1c915a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241a3d4ca0ad526444f7f50f6abc833600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d866f1f96b55a8a11dc4453d6fe1b56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd5bf1a7add5194e41878ced9c2a14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad365c767b42e5596794108f16a6576e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d3c4a8f41652972e1d9d76a26924e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fcbe6e15fc80674a23d905c72b5aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2b2d45a102c22da9319b41e185939606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eed86d24e0d4bb606bfb449e7311c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640746e0f8de564279bc5dc351b7055a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa748481e2ea64301fbc153cc40dabe4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5893436cc74b15f201a4bb5ffef6649610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af52a5c868cef49f8ec029e2085785611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a18f61ddfde36f941bc3d8371ad9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f84ad3c7d6193f4d19b405572edf1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f9078e7b6f8f9f625c9ba268af614614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652490cfe9f54319b702bb9481818ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295032e7a1fae404c8dfe8ce14bf3883616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be8c5e59e3449b5ea7270a08e20393617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51241c5f36077203a5dae2b0c7ab59a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f0474d33d95509813fe3db0d3fed8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dac7604422e50b8a25d4742b47fbe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d2c731ce7da198554db66c83bbf58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc2f0bcbc0a92428a95e4188111351622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c982af08aec32be0f502b2e87ef7b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9654eaad1cd819cf64dbedda0176c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bd582554577a0807540fed42df0eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946f2af1ec9411bdeb80cc72a54d679626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ff0785887aa94aa7a3d551b6b9be7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d325009b0cb1bed1077e5ac2483a1fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e6b1a829c660a56129f32e6d8a7a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169efe2074d1bbaedb394ac0910db6de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc952661043d44b221b62369f236f5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa9612d2cb293f0154f98d380f117c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0265ca9dc37bbfb1bc5c621a1050633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846176862819af2ed461fee9c68b450f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5df0299975c9ec6e246a429ffc5cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd800525ebd3d725e63334cbf28e3ce5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ba12f040a8c92c9e06a2d00c0a7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00369da3737b937a590df4ba58b2514638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93449523a98e77af44677f62a11e3cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbb32fed61052f417ddee76b626483640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917e7368a2de7bdde9e345b8d6d5e45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9f3868423d990b20a4ad2416828f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7699ea9e7d7ef67e25c777dc206b9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc0cf0793a9a4cd6ac454c7c38511c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85651f28530af9eb6a28c4cab675ce13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cdb9ce5fda776b06cb8945c7943d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e45a400ceec114ed59cf54b2f8bda3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc05ab3dc92ee8bbd3c31c1290ecf0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92bb0c996bc8cb9fe63e8ec25fc3f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9ce02c0662809825ef4530091e027650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05b6eb071b21d2b5bfe2b05ba3e93d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6c5b3001a9a4d5022f34a8cb5f813652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e2426e4f6a904f32d71b5d7283da1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a43331f1e4f08c1eda4ee7f2d3e72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3ac520d289d7cb81032ed8c956906655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43460e4c64465bef25f12c39b7d59b10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876979949a48abc273508329de8b7f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20e3e69f28202a5ad120f0c93836f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c4ce09d6ca44af623f631faf9396a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e715ee3c92e487d7d6adbdecaa9217f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673ba66e1a7c77c9b3906b3c05132fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be0641e1ed41447f0099dce42cee46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37578c5dd0be92ac71793ae9bbdfaabc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40381380e744e8e793264b7abf990865664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148aabbb659147d59d3c0dd18a6383b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa488c2469c71678efba061b4946b9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48958fbb536b2248f5dcf0904fe36ec2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863af5981f8a6cb3b8007f978d1f8bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb413cbf417cbb10d781ba94ec873bf2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff6535d83b4c7a6f3f0003dec9c50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c27120fab48d163cee6f28b2b348f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd4f56df9a6276c195b81ea32bc846672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c84802ca73ec3a2260958e38141c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73003effedf845e9aa3c55d0ba7d7254674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8a4a3295a373e4f0753501661daca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c2e9167d0b6788b7f5e6df424feac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4cde38cf4e43c76ebc3abb59afd89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a43721ea4d4559f97d28c161fe436678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c91e239e63a9e571ff6ef15c46fa73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe7b8cf900e0355fb4de98c33106c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58e9b2d657a30109d6d92de2886f90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb220a25124a597f0fa755f55fdd93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e84f65c54566e269d190682e753d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a9a65fce36c01b1adb5e6d8ea79d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e55f782d9c9526d374dd15da67aa1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b809d127f719459498d4d2bdd52e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc7968a4d4d738c364bb4e8fbdeefa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc7bd05d8fec016cb0bed660d1e9b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8f0080032ca47344461420ab2d7cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1864392003029ccf0a044481e0b9db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2570d33b2e53e33c5a10792972400691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ec59355458e9630c28e1299beda7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52769121ce60f92f76c42c3c9033d581693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ba158aa4558cbe0cb6e14f62dbc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e226ef3450f0d21b4caa84aaabb5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ac30f2c793c63da362acede787ece696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d537d11a28056108063e5222b6e73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13244344098850db398d226b70f15c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8085e7e734342352253fb6168b9712699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bbfc6b65e303504cf3cd20aac6dc3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53a937f959ae9793263e935d70e982701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb219a15c63757b017187187f7fd5f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c6ac26b07331ac25b1805e8aa5c3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47fdfd02ccc42f7e8fa28cd436a388704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdcc57b1686e32c9101e02f1ffdc2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee16dcf3bca6ec3f9789a3b82d3a112706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b169be576f07ccfcc6d2b5a9b7247707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c3b9d71280cfd6a4a0083e04598aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453e329a892ebc6be5e2ead6243793b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee868e3a904b47636f245432013dd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8769cf5bfe7e4bea407c3580386e48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f3c2f332c9459787001cd4d2c650b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd28cf63589a1ba44afa043a6ac4cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aba0d57a22444c351272df867ae03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e81a06eb7fdb5c32b92cd4fb7bcae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc12d70b5c755c338b499a76e2ba51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065e69ae62b2787cd006440d6516108717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a192c5295f92e62af0d69ddd15466718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a98ced6f94b67849072594f33579b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f5801137206a3674eaf2899bb9774720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa434f0dfa9163334be9a9d29934f58d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b612e46b0553d7abbe337fe6439ab3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367d3b3763257be1739930f086c4394723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57932e75bad9920f0e9bbc74d30f2f0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657d42c246018d49865466995ff4cc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a6101fd304ce15d104da54fe605e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1da5478c40c284cf1f7902726935f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4d5e86e71567876a781b5d7bcbcac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eceece03d966cb186362382b6f3447729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b278ab95c4d3bd51063dbc4cc6c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92d59960c5f2975cbe1ca9f5d1471c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99c9ac76397715be1a1755b915559d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a1072ff7d8369335ad31d53b1ca0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1acb7aec328ece2ce8e93657093a89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479eeb0e0cdfbd18c9575909ea5336a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2963eefa6a7f30b5f397eded7daaf0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23fa62f256492edb0cfe8848438219737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a71bc80cac7222da69815f1815453f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06613bf0ed3d3b58c8d8bc99fbfd63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a10cde9fcb46433176afe7170d93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bce3d5cd61e151237ee6a909c120f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ee3f7aec29d4d3e281c8a288738e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749549800f7959fb520a03fd2a86dba3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307e44b858dd06bde11716de84fee48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f9db7ce63f5b76602586af5af062a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879ba1610078aeef4ffe2c0ac689484746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39158c43ffd8aad0bba2cfbc19702aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8d84fc110d0bac9a640538c1ddafc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a05aaa868dbf930b4664fb36423e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0ddc640b8571540cbb272152e0d10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af7b45736bfd68a0324d3b0ad87958751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f7df7d6ec1c8d7ef2943f70fc230752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdd7967c51d38cfd7b87d0169eadc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d84910930b54245723e1ba179199b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec68f9feefe21d78a5763a225c0802755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb53ffe35c76ec52100aecb6d6e1678756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423662215dc075a121dc6b163de088757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46753a4a64dd7b0a2ca27b2d4ea3db0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f973b27131648c315b994ef786f7f3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b69566b23f7211f463aa7fe2d9c36760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e46da84fd6d3547ee8ea8783a9451761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0372e599d7e59dcb9b6d5261f59751762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e20a19bf5be1646a20d8d6a0fa859763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c6799b72478d6e93e824d9af948b5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6c9f719cc2dd311ac7996b92c0582765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850f0451394734a756f8c5200c9c0cf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f59e07174eb5308670c584e72d0cc8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>