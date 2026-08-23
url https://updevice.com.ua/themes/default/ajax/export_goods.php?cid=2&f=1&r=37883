--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a887672a787407bb0237837744c14df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf69b287ea0d69075311be34295c352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8859f379035f87b989e2937b52925b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b92c4736fd8c5ba2dd113773b61a7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a0d6555d828b014d3e8a477aa7aed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f73a1282160036c1a8b360e033a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e2aa80e1c01587a79039aff4867e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208b093a93b9bb9519e10cbafffefd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f010077c532d0e5b5d2b7754185e199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aae857f7fd1e9cfeacf5a1f828a4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaeb43fcf4e2227261f5f0d48b390011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe22eb23e65a9566dfb98a21946c80112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30a2ae1be3bf8bc8f8cf81e4a5966313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195fd9a402028fd00be6ee61bf72dc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5eb5721e3912764f8f2639e32c70115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c5560f3a13d8081a229c780948cd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb751d575a5b95e3ae9ef937949b6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cfdf216e2506b9552503cbadec40f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e87927a1e93a312ec574840dfaf6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c7d0fd3eea9f168d12f70f99c187820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad741385086f7fb3bdf0fec0caa09bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb5e141f1ca40c47a5adfb5be603e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d141b3f2fb61a5eff77033e27e25b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452e6ccef847ecaa07a4dc55272bf8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee3ff7e59f958107c316a576765cf125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36734fff7dd032b1fa902926087ccc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e91f5e8d4adf2ad78b1b75eb41492027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aa1d728c714a070e4ac42a9fdc99928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec33a4fbd3e46c88166b5a39586aa8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a25a8034b4c993247409e9c80af4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1e7f14d03e8d49664b3301fdff51331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec88ac3826c5df320aea445fe7da0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c98501c257d6d605abeff446bb4df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43637c7e0f4686db307c07cb97fc40b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a42634f26ef5a0de525f012fa5a9c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ad56c13ed521a711ee4aa66b953936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9c7aafd121abd690a0232b8f5fc8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cede997951a03b778028fa0c1f79938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076584c92c846fe6ca9b9632885d0b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df428a7661aebba2efd20a6ad03fd7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27e29d656548d2f590afd9e49cc2d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bddc934b6099e6f8b43e433a4dfe9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a3a93b46b33493f419c173e7bae1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a12769a064ba965125ba8ae0ab25f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da10651ea939c317bd370917acdfa8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d014e99b006ce69a4470732d7e274646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5627f63ab6c383167bd23946266c91c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3acf99c6cb8376d8191103bf0d98d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3361d7f62cf38e27e77f13b37845f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da73d34f76018b4de03a0fb201159050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72531a2d386bb3460b2f736cd912af5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224260f9094711452c84364e983de9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833052b485958a818501e914abd32d1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d786305665b46fcfd41ffe158045e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11727eb888bcf23b4c1af767c41a561b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c556b1aa493739d3aee0755349796556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32adf370eafdc62a8909e1799aa55757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681968ef398aae38d20773740e5819a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525b830a3a6b4f108311b0c3a08eb5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc951ebd3a4df2231f9f1c9020b49760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dff777fb3d08a1477ceb95d89b414861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b89bcc2c983abf2638ff1ce585eda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a1a0aa6a07fd02317040e6e438b5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2e1b80871b786ee7fb2aef6cd193364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8bcb8af4ac64951a9c617c341eeee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba1824b7121227fb5a8586b114fb6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbcb72368ada8108da44dfe4e157ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8035f0d43663a2cd234c2156c099c4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723b62ad09d5a82b765a44b108ffaaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58c0900b91a0432b053c77faa5efc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af26cc8168904e35fd802f6a582a6f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f2ad801ad17d9190899d7dbf74a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f44b7fdf07f04f4eee73f48c12664273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed92173ca5cfb1d6423163eb81260374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb5765f2b66875b6fc1507ce1b6c9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fed8b8dc09b34922a1faba537f0fea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cff9eb5215f596a3f91cf9ffdf897877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d40f6c9da5c4d1ae78c3f282bf34fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b234203be893e8e4c6dbf49b10dd07779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53424e5980410809bbab3561ce8031eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bed48437cfb6623ac8338d28e4f8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82532400b8427bda83527492d29695c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09cafe1eecd19aa09c595a1586e4ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c09410d18817502a42a19af80620b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f2190968372227afe2e9dda92f00b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3c1bf4efe71887c3a3832bd1d053086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb03b58f44c2bc6aba6c137c76c9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd48b8d0248b9121d53bd82f3be1fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29331e6a02f8d99ff06d47e1be62667389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046d0b3376f485695a4d9e4365d01d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d840dc3e4981dbc9ac9c584da53f13491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e1656b16ca146bf72f0885d64530592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc4502ecd4b2a2eb36ed1b55f3f06693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a1b963223b8f6d9253a4a9413849994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dcbed14a2b91e27182026efb2c2e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a13226f242541f5cda2ab8c2657c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a085df2199bc1bd52a4b8d69bead997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c06b09afa1ce0ebeb49a2a355927598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d71a3b030e91ef52e8ec2f7250acb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a7c93fecfe4b5df01591b989a7a5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c12e09663f403fdc5ab6f153d4161a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd445a5fca3f442e7c22987d49ff2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf73910bd1e7567dbe937bb5c4c183a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c2f3cd33937632cb2358a357448e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3167322b45981a42648cc816a5deb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caf8550941d4c83b20442858155011106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcc926727509510bed38b2baeb4979107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828ab89a512c2fd9579659be489753a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa23881b95a3bde7cf3906b9f4fec1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce245efa01aeb8fc91769ba75a8ebacd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bfacf790e98c923afb4847c1b8058111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55143cb6e366f4f14790abb08011864f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a6b69ef6ce6bc3962833711c1cf43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbac858b13ddfd8029d764f8922b6e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a035a10293befa99c46996ecea67b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca43358fc662af8306738e90338550116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1886fab599f330256f8c51f4024f6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93862c5a5311eb44d4633d11492579ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcfd6db7ffb18a6f1271d11468175d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fbb1e45bfae4923b0a897a5474dd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4844c2ed9548c0b1e7e96bb0fa50f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38521be558da3482dde8df9f3b951e4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05330342446b2af61bc9d57c38c963123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05ebd269c698b27a4a4d6fae825de3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fea5bf46acc384759227c76160f777125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8c9a08dbdbb0e35b9565cce87a315126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8abc57341c802f131e1676632b4d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccea5fc67ad2af7de79714ea44f4016128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa2466a34b2bf5665b034bb94edb6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36d72a0b605158615dd151841f12d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06bb21452e9677214611e82ae6b10b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f74acc277865577a05fc9599962f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db4845070b09a6d5f7c6663b77db48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448f440206b0a0a5ea715dc8629a5c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8c6d855e5f92a52b394e6403cfb39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d19830adeea85a3bdfc31d942e1fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b197299fa789b8dac9c04c9f08c8ef8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6373fa4f92af8e7374247d1c826d30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e304707e915721816d436316b184535139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bd1a1d0d6988320275127ab6fe395140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea747c76298ec896ffbc1b142c655e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfffd467c4c8bf32f9a6851b007475f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb892dcb45a1672ca6f6e5e253a2ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206dce2aaccdb24da13149826d1a0a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386003174b494fe21f90c1a66ca2e1c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10394860dae51af5c654fb081960274f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55ba9a9620672641fc0667e9cbd470147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3e47d0197036662ac52627889df6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b103c2c014f2513bfb3e9f95c734149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d2349aa61ef097589a5eaaed62dba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e94bc68dc6d835ac710c8168d9427151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebce71b01ff4b1e7f94fb789802d3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c492600d9a97ae851049558701fa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85538bf29a0e4c0efd749ba491d171b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29473b74356732fd33eb5b5e9a045961155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b889beeef9af97db6a52ae920b7a16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae4c557e8b109d382f19343a2032fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0151af69990557ece16f2f04ddea7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab6a05ae0e36324565d224e4a34659159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ab6111407049a86667e920a9bdb90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03b91ef22caeeb25195699b51e3259161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43cfd250bb63d844e6505357a7aa09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac6f18017fadcde5f6f6e0eaf1758c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fd89e5f159aaa50815d09b28698f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cee1718303d76b880860e3488682c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b451b66b6c99bd359ab5beada65302166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f745298a09b34748e56f01aad0a6a67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab516d3ef4f1f956c9b667123fc669ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e89bd0baed7bf2a35d06e955c884d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d61819721c1d53c8804d71e12c472170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939e7718ec0c1085d97eecc7bc11cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae8db9c73255da1c32309c67ccf457172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a62f30654554f161c297b28e4c675173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cacf0d324c1c60dcfdef58ef0b9d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ca3bdee6610d76db62246e29c754d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d045db0eb720add9aeb27f82e1581d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a2668f50baffba49ad2782c6b3f79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15510a8bd658b2395f60b033c1f3dfad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd4bbb8a711bc9f96e37416bd82941179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f533a13b50f121d562d7db52207ddbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d60621f0e3b64eb87c340790a11bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc628dc39ba1416ec36a3a8edc1f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263b6e757e207e2ea913dbc3e0d2101183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9311ba5e5844a678d28b2a24a56a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127fc7daab5df98f3fed9970843d4e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c8772507dcc9ea72878193b733e5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00953ff56dc0bdaa75f338b8026b22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eb5913dec6cc2ab259413628aafa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177028f74e4c5526c6740e7a0b03a018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652e7d22c820211950805c585671bac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40193cc38e2b18a113e7feac11a8b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8580c8aa0fc6a8a85888d595107c20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2cf7070f93e46f2887cd5db3b0f6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be20b63d31a8a895e4fc52e2933b095194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7d119e05401e1137b93a95d065b74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda22bbe085205abdaf4a345f05a7614196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e82002f068d3c602635c4202f801c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367793aa6030e03b19df646749fd26ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b042322c9e328a1524de5da3fad890199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d3de6b122dd6bb52bf734a62f1c77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac4655142dab9d27ff9e8b90891238201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6bd9322d39d659ef1b7b043229404202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c207c5d7272015c49cf8d9bf597268203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6a2ecae679c9ab9d52aa960dea649204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d964f066f2de8eef3a622974df708d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66e2a983b4bd2e303e3f6f96b6915e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2420fd2fc7f1e693cedb72a89af984207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72162f8c84bad4c8aa2cab13f9ba718b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02086e2b4314fa664b51c57256632a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d262bc96df1e2a0c0a90bc3d05de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c086db670ca4d830d5e976a8b6adc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e5343d750a65cdf33486fdef0d087212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63737f7067ce6c1a3a1cb0dc2f34cafd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab6030f11bdd2e9b2ba9cf596c118f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e062299adf5ae083e3253ea75e54b78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ab77c3e6ea77b5f8d9e5e2997ccc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944d6a9e21737459368a293dc3f1b05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25ca1aa7c9c8c2b0f9ab7346186856218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890079c701728a4384c95aa7e45230219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cc01d5b2fd86d17fc49c9bc6473bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb3efee2de5437c9e71edb541c9deb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11331cf5cf2f9193677230b8091bce77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd61585257cc7c3b2567549bea4c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd9df138b564ea36d0e2318b46eff5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef62f4cbdfe2c2bae5699dedd2da0bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de9f0efec35084db0414bbf59ff98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f52d8254d51d2567390d5c2dfc6e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b301a5196da737f61a1bca5d86167c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e442e03bf34f7dbb1c10b465f69d12d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b545c81f38f75a1b494163e3a7fa29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f915bccf24d292a89af7c71717a2cec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0f1aa4f967feab5c39f63b258d597232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1267fe362648e7f998435bec383f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d85f9f679d5a3a6bf51398a5dcc37b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded2209342cc969842063a6e20f386a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671098e9651dfc872a8b816261811fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c9b454650ede1781cac335c4c0e47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5fbaf8cfac441dbd77f858a38a02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6be9d92f9ac3b3cf88ae092503f46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d71e1683bc7ebe948f9c9822dc71d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6c2b7e2da69c275d255efada941c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e8ac72017b29e234e1cf983cf908e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0a2d633d8a4e90adb9a7fcb756d4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214762028444002b63c55d10031e610244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29de75f8654d7ef1bb104cf0a6a87c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990fd882ffdcf444c3a315dcba99ea9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec43ea03a71168ebd0de3db5ad67369247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f2dd3b59c73678ac03a69faa0e29d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54152c57f8fe77ea93efcb7a67f86f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8aa8e1127fb4030c765b5fc2bc7e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9766431619c1a6fba64a32c1c684bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf52b4ae3e1038e6fc59be0ad12ce7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3a7ce8fbd6e2060c7d7de8180253c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b63729279a33bafd8e9a99f274ba0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819d9a6c01b19f3bd45105bcdf905d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ea78ac5e147b34aa3ca58acf5a39f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe49f6278b2c0bbb4faa8f386473b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983d89db96efdca3352a246c2500a45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16befa5c89a898a11550c61759df910259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509204120d92184c707b5f1ff3299d98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571f4ee34c57500ff37d74ecb6cdde7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78091a115b1fc14cee9cdf606f80bc3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a3251607ce22f5317821fca448f19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321a0240c04a44f006857be345ef1b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0ff55aad44a1e18cfa45f8adb8f4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fba88490448b8bf024e4180c288de4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ace94f7110fda0d24b26c4f8b37dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2181ea066ff2012003dacfdb1d6bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af00436ca847059515d31d9cc40fadd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a55d2c740252a956ab5d8d94e7387d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3327f5af41b3fc922888a7f5dd8c21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1281eb00c24eab62dc42125a51f06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646ef9ffebf6f99c3196ae4978ca286273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eb29145df9a979286663c9b92f223274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308add11266e109a8c8c5c941590b696275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0d2e4384247c7025bb19561908460276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f049a8248d3596f55887dc64589816e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d960a47a5cd2920795aaeb64a444322278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab5bc9b7589619d0378c81fc91c57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13506fb9019e7e4a5d2d7e1cf035bcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de7fd88b6dddf61747afd4110ff8b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67a6006e3a11368ca0954c89d47beb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866c879b8d191321b3a0b57eee5540a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf93936cdd68ae4458e812effc93aa6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d019ce8bed29e5ede78098f85bed9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a537ca7cf5291ffd9ca6dfcc90664286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb485b580a7615b7adba6d5b7e2bc1d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228182238aa67409f5d9d74c62028692288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999d22552afca654fd6e0d6e2568cd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5981e01b670bd2656fb3e07a16148c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8c59f963fecbcef2ebfc35d6a3fe5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db497f104512570fdb04eebe3fbc03c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c2e558c7aeeca749a7c9ee88b2581293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2c23bbfb01f9acf76142052095cad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf245f68ba41cc8190b53d6b18f8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894741af14066ddfa326086e4d7dca4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf0a6a6da5d7481359fe1314cf27b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45341746c5483211347514aebbdca6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39036c972fd4f918d793d3facdbe7204299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df217a721b1e219ea39d85d2cf176e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940a02750c91315552d475b74933471301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13786526482caa2adaa9d8a5c6f0a472302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d7bbdd68a22bee28f8cab6836842b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135154b470b5d49d15c31c6f121ec39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151617433c0d77f6b34e3f479de5b7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc1a329604797aa8285e267c566b77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa6948d9aa6529cd123633c59cabfe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9616e4b7e516156a5f1388b974904e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2672b0a99d53f2a80cf744eed61e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a78e4658372dc0cdd4ef0bd1ca614e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeaf5e7e225afb403b65a7d7f7f283311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bc2e7541538b0a54800bd16e3824e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12a9b1ec50340492555041140e251d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9b5e55638d174b149fdebe7c33a98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f906dda8d30aad09aacdba811551bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735c0cefd9585842800ec57d18b07b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5521e1231876b9687b402e053b8d4be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38811aac915e818a304c7b72561f4d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ecf0c49c8f41f0f98ce5b24f83972319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a634b218f2045e1270653b76b4f2c93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d75bf34dbaca6850aba3b607233d0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a1ff107d759f62e9d74380240a141322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb2dff0b1f43a6265485f1b4166740323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69c05caeeeb1893f6fc38cc16ff85f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b8f615a2affbcbc55ead0c4a605d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1c481e76b308ba275667dde4358e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b883f45c2edc99627ba8351e043c5ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e5b7f4002b1672067b47a068de274328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfffbe4f7d4d3e08e231360cf08325329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72463801eb60edaa71ad58a45cbdcd5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e18b5156370707ad43cad3240017d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454806255c3a4ac7c0c6bfd6b2bd78a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c12d579e1d57f6010040680c5a3ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d752a6805a421d3b30b7dd1b43b25d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c05ae41f55194bd44d25875ab73b2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02490d54d1f3f4478a637929ff3c41e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061d0088fabcfb5c4aef0d1fe8ee24e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcf591b8e6f2e5854123be6fd53981338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4fca3eecc59bd34d15a8edde0c2a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a98444bc91eaadc5442194b9bab54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047c1e26f36ad757d8fa0add1e1d501341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dfba2784457b508653e48fa8bbc5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc2e5c869ca73b2109ab2e5a076e2c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dffa429df72099c8faa33f394227d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ef6cc7568829c836a6dd1836f8bee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a3eafce15973ca726736709fe087346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30822f40d3997428238b2c59a6dc4e69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339558a0e81ec5dba362ac3c4bf1c31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7ea6af3c364db9a4ec7e73bf9e54b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b218db242cec1e9981fffc70b070a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bf6378b05d45295279be1b0469727351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b2510c5c2d4a9762dd43ddfebd561352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4edf478751137c467e1184dad732a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd9b5933a6ce10b18a01723833f443354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df9b23c5a2aef2877643666b17b796355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd6c1819bd9e2b7285c3e28b64e2c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecb18a08f360dc415ec4f89a4d9e62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265bf4130cb8233434e55a4db877ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b54601163de7430868ef0e25cf6cb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ab975f36b7e41d777e5b3d980d502360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d501f1dca1915695de5d2a9df15af4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6b20b86362a88189266e0ebccba57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c159b2de516a0c2d97d1095d239b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f362898d72bcf33333b33f0bb988aef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6d24f913d8e562a9c277a1e1b83c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a01b21d6fa85d8bf43b8366184ca9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3461c6df5b418b5bcce7a58024bc59d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4de2971b2f4566c5d0a1256dc9077b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ec7ab2e3c05e5af85a9deeb262351369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af9f3d7a1c074143b1df65313d543370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561458c1f4d2fedc92505ea53a69e60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b94b73685d604f2c3d90d4cee4a0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903aa835474a7ed7f1db4df7be38167373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae6354c8dc86fc76510e43f45713ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a42b90e354f25629cf6480c3dc3b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360646e680135245196ca29e30c89ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68723c9d9215201f200477c4fce878377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9144b206936c99048ecfcb48456dd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1086c7701f2d665230d99faf35e5fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06417fb835a72587f62f9b48213e5e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed16df7ab55b4d26bd4fc66f63deaee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ca719374b143e374d447ea757e267382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ddaaadec6414d2110b9eee2c85c16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe3aa39feda8b9dc721ed1480f4bdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef642dc39fe5926ee33c58fe06e456bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678f888b04666ba8151690c1c09f75a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec3e141b7b76b58298a321496f365f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14038341fa44a267da7ec22f1bcc2fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ea3edbc8fbaf4288127ae734eaf35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cc26bb438cc93221873c9c07e3da4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5b9ae0741d579093eb0a0c76ee9f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d955c275d97620aa92c9e49593aa934392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74517f773153c0496a799200139278b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed1d09be36a1bcc808ee93bb0a40f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2375d818ea732a76da149c693f116395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e737fd3bd258d375f1cdf9265f27a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12788fa6c5feda91e203cfee015dfc0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543afa5116e6e124cc0d7f029b0a2c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c038240fd57ab3b22bea20e33a528b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270873f690d958163883c5e38897a9b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd9da9a3dae8f77072faeb808354bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455de67ea1d3c7a7ca698308f82bee4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155be7342fb003bc7ffb7fc470797a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbbc66620ccb6ee5c97963c2d69bc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82d27392b883c22c4a7d59f80ea4a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515abbd0f73c96c2bff68da35a97776406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b24951c991a959e3ca4a8cb260434407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47e6d1e0c037466e4bb8c0af05a3ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f3363ec0b2da7e1d82d731d0dc971409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24d4853e93fcff26bc57e00346cff4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2025231a1c1725bf2ffdf9aa27b76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66a0141cfbe22a4e7cd0d0019fb2ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77971148b54786bb000638c40d954413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b7dfdac3ec3b5f301fecc564da53b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f6f15ad48a24bbfee7049f263c39a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae9fdf42395f3d040e301f467c4913416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43b323aceb5df1d0d1d94b1825680b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885d8f276d52740d3bb136ce6221c7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4629f0570504acf4b2e7fa5450dd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aef5a8be5f82dd055a6a9a696b6c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369985f224c81e0bd8f2bf9cb662848421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ababc05aadf6dc4078d400afb91a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282fc430d91360685a82c776c1b05cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d38a5668208f69f1dbe511b0b7d1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1897e758c73ef34b5e38a4366efc04a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04780d79cbe340bddbd1c37c042a137426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef10bb5afadc7f201f5d9686ae5fb65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9108b063b9df6540e4042362cc91b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b72606d780ad3405c0189717630af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eb517d36d76eca496580b27940a3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5cd4ac19dc960565b65fe9d1c2455431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a60c9746d6d3339b5b062984a936f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb2d176c03a225805d4893bd003d8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43ebb3d90b5c287e7640d97f8e3e74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7db904842cf79ee46333bd281f8ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49418eb9cb3eb49633446882a3e349d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d959fd6edc62c3b80f3de0635199306437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fa0e2322f365b34437ed106c208cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2443fb4dbdfa70b7d5a28b17c4e9dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b240cf30fcbf14b7ee370f1655b5004440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0267b208b301c2fffd42e938a7793441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a41c547a316fabf33033a6a5f2e66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4203f03b81a503c2117a3ca3398cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609cc000f9cfa664584caaaa1e6725d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dcd08fc3dcbebee1edaa181631091445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02122b61a47114371ebde0606069f9e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bc6f61e1cc699523dd27e3fd6dbf8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee36527f1d195b28624ff74e00bae3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8223d417ba560420b9c04d21bfaa59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aa748fd61cf24aa21e60e9c8602f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124fd2da786b05a33b37125f56ed730451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf30722952a2f29282f9126e5472e7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47741a13a3d985401406a0fd939a1aef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b08585f247dba082230e306157fcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835bee489526c0aa3a748e76581d39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d623296673934b9db120818e2210f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61dc6c9cddb145ae6e98598a535056457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bf87053dc6040cf2a7042aa08a45e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851973f2f448093809e58961bb8e27f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5d0640f6dd3fa2a9f9f0b88619961460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf55b82136560b1876bd93d9079157461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa492b77b37874ab1d063c39a5f456c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adda87af4fa5c08635990db3111d19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c44dfbf46efc164de1f43d232f890464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f36d8ddb02cf759fcb9fd32f8c84c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1ea3b33b4f32a3943d471591111c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc00e95fa90f7826ea5b1033939f75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19ced2e33793087e8621c19d5503c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dba5dd43db5997526d1502ece65df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39517775afa707571ac71174d55a915470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608d4171f47d0642d6e5537ada3c2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e8e6d55d55a4708b43b22fa8f51a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052477cd0b3c4b178c12ea9fbd868b98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21067d4b56cff1a4a9d8712ce36dfc33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65e4761a193cc1e04f1ea01fca8603475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8617114b261cff54bf998e0de08a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d8d5e20c825156f20016b1f56db8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f02f305dd08b8e2c92d603aae07175478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f78828540cec16bf1a1e68099e99c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67197596d702016f8c7757bd3ff1c2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2225d19681a11ea0e2623d18fb8d2ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4241f035e50da0b2d7e510a150984482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7cbefedf85f5b24decbecbabd4ae7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb6cba3a375ee9bbf61aba45093ab2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de3d5908e5e7930e8abf41d059b31e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5225846c9f5153ce07e4dd5fda3c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a3f7059dd1ca6188deb18774f156a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd507fc7b09a36ba6f61c8344cce74b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab8a53fb551025e56198af6972dc4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608fae071862927859f51669468cdd4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95886e21651f31734b68b4ff893c0e82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a06c9666f5918ca4ef461744ed5e64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b2a2a8f3ad06a3f4515e1a5a9b342493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3b718c5d503c83edf5920ab6ff8cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec97e34f41f6f221b3f45ae094f765f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2733e52936e90305b4c913760fd36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e618fec04cd050939e297798f23cdf0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957f7ad057169eba47ea55d741903e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a7765f38da1003a13210972b7bf02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01ff1bea13d31b6cc56c5a3a0515e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8c7dc7b03caaeb78b3f7770a66948501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92c7129de37595466e60cf5e12c4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badabc6ad822b65d54dfcfc0773dc8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6681ecd0f4260eefb4bd00761afee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc290990f28d6399ca40ea1b4b26ffe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fd0da0c32cff49cb9ac4d557dec56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bf08cd9de05cb203daf3b3e1716c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846823d9cff39b4de69928283033e8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b904a74b1f8b8ba08a8c15fc69c06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdd836cdaf7dfa87a1eb6612c5104b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95c3300d3f41547fb63e299ba7f0f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8f51427fb3fb947f7a099e012bde9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f76f46cb156a5d95a2e2ff52d1fce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b999277fd044f75d7514ca5e0874288514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362848ed59551c685851119b06fb78e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170979bceeec2af5bf4307846b9efbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66780dda928ef370930ae85e76dc5aeb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6772348a6e26db72942cd66b24fe963518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d156715734034dc6c34e26f53b4a81e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b273bf39040ab26c4a913bb0d960045520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091e169623e15b5896de43cddeb799d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a98855dc0117ac7552fa4a6039b16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516d65e9d25da467db6e76f3f1d4f9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702300c32bd587ce6503c3739b016fce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d0864619b6664ce68e4812eda7e5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636b672be430de533bb6e1186d90587526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c1ae6821e0ec8d40cec8b7bb149f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7e6440ad5d4f02a9e9419b77cd006528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4d6747242bd2ed0be5b97b6c56cb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f060b4fb0d33af6b802f221ac29dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6e754069265661907744c88027b0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b6850e5966fae2bb8530eda425b7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ab3e4316b2f34bc25480e44cb256e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963c25ecc47fb9445197a556693a53c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964552316c1ad16111e3fa25c2199d73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a335f18a932e9c57c7e5aeee00e34b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e276f9d114e0bc10064de662f59518f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd5c6ad274620053e51367fa3dbca5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1938ee35b063968dd4f6ebe423322f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d71cba3b2bca9cc629cd0c9ba7393540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd005712d7823bcf3d22d4e173af576f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8392b0585489843fb6b9b33ecdb5ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d251b67022f11bfe6323da4b5b570543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63486520283c14c80888f7e57fb61ac2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cada9b317fa3237ba4f3ce72bd347b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f381134e5a5c7751f6e1a78fa226d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dc6fcac9d3b439b37eb849395bdd7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e72252c1bc4773085b6ac84ed87a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febd36a881ddab76599a60e492f726d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2aabb78db87eecba8f999c65eca63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60932d0dfd554e5d960eb3b24f97296551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3747f666283c4722613466793ea22b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b97f02ab6030e583c87d5d83ed14f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612777cbd31af47e2ee5da666f4b405554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f47e95e761a3c3dfbdd84c11d1377555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0297fff0358dc0e718652d1aac37efb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a916ff581ffb8143c482e2f32536c38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407f5ffb49bffaa2c434a844645c060558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365647dbfd3b88bc06ed6d0f89b35cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536d42d8170a058e440cdc01f4c3928560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedc536bbbf8357226bf07c27934a34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc00d4b56eb8ce0c1d371871f413842562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fd3a582d5cb1c9d4d1a9a1a1359c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739564581d6cfca852dbefc8c061de3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec0d071f785ce0b8de55898ba2446b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33a3872a8e634e9c35dbf7a40997b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295115216c0c8d48dcdfc262d15833d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd44415a16769f90713645457ece15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85233f34d1ef11740b5d3aa6bd2a781a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4172e805e51ff281a7e8a70e190ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ceb16d3d55abacbf77b5cdf5941b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88501458cae3722cb9f837edcc96d8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee374169f1e69818a6c2442bfee02e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10274b717b5e125b7dbace770f413253574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc1c785554dca1e137822216ce0197575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc66f4d2c9d81d51ec4742a4dd6255576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86314ccd57498071f68bbff3414e0f30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ab2b6a489e541201f7a784b809ddc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d65f66e52d2e97627d2ceaa8866403579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3811ae3ddd82eed6871a56f3c63ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7d206a8d62ab0a86fcff023c827b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35814ea38345c13d2e24967241c09d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cfae0c1aed10c1ec7b6930e5f1f07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee4cdc13a21b2e58474bda9c2ff871584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e8598ea8602001f9713ade5eab2e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44829bf479fc629ddfd08000f5a7e44e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc210edd140e8426110fbafd33f764c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726731671793a9983d25e5aec04e4b34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c07946dc1790aedfe0b59815104c31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb152ffbe14fd9b261944ed04b6e881c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa3f23f8e9c961e476262e86571267591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181778d3c023840d89341ffd091d57c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e105ad0a2040fae7c734a1c884fb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911d83d01877cfdd84a6f6f028b7fe3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2324cac3de3d80045eff1d7f080d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5a62fd227908c4b26ad57d1c074b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6724f651e1c44b0e89fe066ade8258597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3bbfb952894009ff296d33768e093598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c82e8b243d4e1f67ebe83993402a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cf9dca23325abf573ae69311c80ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6811019068dcc83d5fe9556c21875c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b549b06dbcbcb2bdedb6c341c6d522d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a82bdcf6058b6132ffb31156a28c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee541c15c49dc903501b29fbe836cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7b531ec1b3e9bf0e0a1ff646af795605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a11bf886f5b317d115ebbccc74fac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97627216361f0dfb93ce9f77d9e771da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ca26cdb196439b8a0b5bcc28e7a85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8cf9699ee5af23defb44683d9a671609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe0ad997fb09dd1236f5e14a3d75ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f526c16c74cdfa9413bd086f7723a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aeb6fc7ec4a762877905b06367109612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde7889911e0ca9b52c30bf3ccb4a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0699a65eaef8b19f5461f088e8727c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df1682a5c9b164652154a923f7554615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689e0da46cfe20aa57cc5bc9994c6d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaad597d6d3281135d3448b9948e25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8759a46efe9dd3a14349f1dd405afae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22514af1a1b062f02d6b705b9b409fae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57355be494932521fd5bcfa8381fa8a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2988a49e9a93a88457da8b50e1d6175621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deb0f044381fa76ed5ad992d439870622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a75c07efdb32054d536c27b918330623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffac91a75a5f14e7a540c804e3bfe7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c525122e7fd6a0982539a527e901d54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff423e409de4c3d5cff4460a503ed508626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f53ce5d459678cec2dc1a55867fa6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b25caa2d513bbc0c8607f3227624b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0400aa0c180613d640d0ab588b6c1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e25a4b05745672075e8053483de69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c92edc1dd4c2742a041f1fb8f58c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d666de53e1ae547179067885e561ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301dbeec58f8ac9033c37a0567859e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f70f0f2f2738aa1eb551317627523d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfed6d617b14fbd975f7fb36a998aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbebc5fb9a305f16cc7c4da5384655636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973e0dbcc8188213b84bfc4e1b08d68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4eaf8ba4fff77e1a0fa208605fb02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ad03d4a4f804a96677c7392cf8d30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8576fe3024c8ff69e713e9441f3fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf578519ab21b631b190d32a14920f04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4924421b2555fe55fbf81c00e0ab51a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a34e72f5a66bdf22f1dfe0a14e349643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc088c79617c6cabbae55ddd8d2ba962644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715612cfe75c32136648b8e752cb71e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbdc2b7e0f4dfcf0afa337e4b0dd38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486f5cec275d5fb720fcc59509289d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0c931487b3602fff6fca8fabf6cbb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31227ec379f0970faed9a48e96f2071b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5daa2f1efb628b982f8702f50a0b72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3287eca9cf8fcee361c045aa9a70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4ca52f656a3bf58a2d7a0f069b89c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c651baf1442b47de066d938e6d76fbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f8898f9bc4149b8d88ce1b47de9c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42994c02ac7b034baa64e6297634a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be84e21e85438157db1a8dd847a17f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da215ce64a1003708a2e45065cff007a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adec9fd9e0f0bae7e8b78fdce8c21c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942e1515fa3030c7811a78d9b87a61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf42dc21cd73176204f500c03862432660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af8b3b0d2a58339d53264b14a4c551661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58c97067b3f2ecfab6ba65110b0dd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5285171ce1873e86141ce83c6b3b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cc7248f2ea61c7afb18b365a16af0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea19ff0566d3c625a30c6e2767f3ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31456ecc4ebaabed918a4ada00c4bad6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994101dadb297f8949e287cc51394bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69765554e830c01c542e9086a60b35e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc575554eb7d31463ba5661b604f11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5142a1d450d668758bf26e9669135b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d63170b984222e5ac2f456a2e785f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937af6d46c4c154e34b58b7e97e7f099672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328625bfbef556c6a4dd45c41302c76c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed38f95388c72c27f725c07fb36cba4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd3d3eb2defff5148aa0f2a46da156675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cb35fc99933ce0231b9d978a9e8b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e13d999cf7cf0557e97a64762063d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aefc7a5c15faa193a8d30882c2c8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fb6e7d8a563ad726bf615adf00ec8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9d2635cf30262eea08176a1f2479680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f30fd4af74a55108d68e73eae7087681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac898960a085d65ccefd33d08750de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586d8f3702be5f33980d63f8e932ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276f493bc123c7ef64bd53572514cea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62a4f8174e4cc14b654b1a5d1ee494685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d34c5c7f15d2d2e0ce8b46dbd0800d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406554329f18cde56afeec9970caf11f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbc22a2ce3e76afe8d563560cbf104688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324691beb53130c10bab92a8ef7744a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ec3410fae27e69c7e0140ff7e3d81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e802dd8d3e9be80e9f4abf5de212560691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c22844386df89d6a07084536fd248692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7168ef5c1e35542a51a55ac0299dd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283155687e2e6a22e2b4aef92bd0ee6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef30d26fa1a325ebc7f9b880f209486695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde7219669cf1c6ddd46164b9a3e98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badf72df6604e7df94eaa37502dd952697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cc12df3fe1ba5c6ccf2dd7b06d151698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f26aaa462c116a57525b33618e5401699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6914336b2c66dc5462148e4518c1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f5bd1708e64faf50c573b9435fdd0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662279adb227543bc00d507bbe84f6c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193391d84e6825d9af461afc0c46963703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e572877d16e02ea4217ad0bf0a3af1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f6febc35bfd47a678c9247bff371a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52616c630fba1cdf393cc0d50488b63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5de757bad8949623148edd18b11d5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e6d3b6040369f748b81eaace3506a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613f1f42dafeb478d77157ee3bfd542709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238fc79a4d169381c6833056d217917710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b52106a746bf5a81bf8580873c171711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222604502d337ac1f1e2da616ea66fb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e7a5a90aa9b300920494ab11a69eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12ed66689d4ffe5ede58e5ef4798f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7731c30d1eb8ff9f40eda72d5ca9ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c959acf3a9831d0eade4203d57ba721716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8551f2d4f4470e5521fedc172b4e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc897c42cf320fe49d303e4d3ec86374718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377adfbfa765a89cc9522aab7359637719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1e1a4b25c15aeef689660f7b2c4b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348056a70114b1f443bf65b9a246a60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc676794fbcdc3770ce970cc4c3b250e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d372d043999a04737ace14cb1b4e59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb98365fd0c219f53586784611c32b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04253f593462655728c7e6f29b43cb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461d284697f8ca15b06ab202423d7dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb08c961f0a75c788d034c2c21a286b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328bb9644e81f912bb353a542018c71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bf4367c1c06d7c75fb1ad5aff3325729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7dadded36cf45673cf3bd5128903c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb2db000ee476471fbc8a69601ebb3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af074dc1ed37de625689fabce0926c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed72a752fc40dd3d2991cfb43f15ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a3073bcc83953328470265b8c1cd1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b00fdfcdf939fff80d8b2de1fc0fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c74a34b428f96e7b8ad6d108e0b8bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e14247603ac9986c760676d3aa26b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dbaeb0f3b59110edae173986c64d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be2e9ad80deb22529c5bb1ee4e42a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80367eb10ac6fa17fe3901b891f7c1f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d99e3c8883fc34172de1461ad428a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debc8631f6f66f9c5c7f42649e3b193742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08ab96d80e71f8d2e0e08d568996e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33637a634500984ec9889dcb1e754f86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd6105c2d0ed405086e3b3fc8ae80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf4f2367eda3e6ece2a05543dfd313746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa46440ce2dbd530d76fa9e06356615747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9146cee1eb9b8701eb272ff6e62e56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194834b5a1db295c822d461410d0227749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a05f2854a7d0647f84e86877650a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593a3162d105735c8e4f1ec1974979b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d2cf29a3170f24bae13e43367a145752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c647855e8e8b28b0ef11d95770d0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ab7e14337d5862b611fc8936806fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f60326d11104f0950ff64da072a707755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9851535ab80ba7c42ae624250d8c475756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67932c286d78513a029e8e7a67191cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e170df50c82451d4ae62db32864fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dea338280e5cc9e1159df50aa1f8da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdb23eb98c3f62a3370292ef718f3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd542ea7bda86d6cd454edac47e2fe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec03c2367d804b0ec6618e66f75e4a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07ec620e71cc63da36cecf472b5f18763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548016fc8416418f399cbf2970586e09764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f1f70bd6538c3c85b0469993f7a1c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e476bbf32483914d4258580f86678a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61e109c06f69aceb4d30a48c74d72d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b533608a402f033673e645b774ad5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60a9d4f29982da14ab538eaa9a7d23769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f534d3e4f1278d807c944747023ab770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a62f2a0a936760575e6adf7bed5ef771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e33e0e1d7af245a1c2fe9a7c29ea3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad86bae1833d704759cbcf442a79b4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62968ff51948d2ab3144aed4a339a12a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14d697c67df4c1fd7af0100a2b52b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c2783845d586deff28038f5a47ddf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777b0fe9dde9afe087897068153e291777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dce8d74a8ec405a88f580ade42884778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9580566b084eea0aa17c7fa8222a3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbd52e2170df7ecedcc8c103c977a5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219579e0efe949a6fbad3420cef31025781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a764fda075590de9551b9f63690505782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0bb36858ac3da655934db85cc3d1c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe176892d4ec0a394972e7f2a0add4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e53252d11d72924ab6366978d7453785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2055e64ce824c81b4aee10d777369f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e1269be965a416a3ece76d2b2ec8d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741643f6951edb1be5a140094349f2de788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b99f8f6c5dbb18798e0418af41fe3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef514ae7bfc32ee87d23903435c8f5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d84f404a4ac68fb9a9d8c61f7dc4d4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9479b602fcec9f2bad3d482f45d4bbe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645c59d07c2649fa6e018a2939a90ce793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea745ea31d3a6502f9782678265ee5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88e02233aaf1f1a723eb18f0ffd969795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e95f48c97e0d7e2b1220a5740d660e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508c59cb9572ce23a97275b3f884583797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6025786b8df246a5da68fd80eba73b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f41688865c892ab5ac3410296cc97b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69503196bd2b14fd49df4fc6056c60c5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ad612661a7bc8a3d77a328ee2ed0d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76108daf996142e5b75d0f0553e686802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1dad0e90510f1472836569e7f88a3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beac89df588a00834ae023daae7eead804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0e94994d50ea14aeb661304e83c85805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e467cb9ba44855d85424d2c40ffea806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf2fa8b78517f6d2c7d96430c7d98f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126165a6bea326c7d368ccf5d05db49808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd363dded8620d7e969b5bf47b938fa1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379381bdffc1748854b59642426935c4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8e631ccfc9cd1153414d8bcfd0842811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa2b469a07102d6b6cb40bda60e95812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58796f947c7677d54462112e861b45cf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c9d011b570ce0151a8b6d9f241484814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c29730f20a52c8425446fce63cc860815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf154166d6e2a4f216bd21118a4221816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4de3a9eee3ac279836e098fa8bea4b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a5ebaf41954bc1d5d2e2afc71a6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7021574704f344d3523647e88330d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31606de661a97a09358b7fd47b4fcf243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088acdd8151eb7c7f830f36c733a1d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0dce5d60efa195a8a9f86108ecba65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb500382b936418e05ebf08a8e7c9aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962cd308e610561914cd5e9f9c2d45c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3905a0b1acd3c52f6e44a64f020fbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b1a17a7e68567c06f7799ba40c3709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e430768546e2fe0c64c50443c22bea010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302c06be9e52bc79ddcd296c6ae1f6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad81b08e43dce42afce3da904fd93912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e109cb115e7675c7302b26e8027cece13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bba1f693bf3d70967446c7d132518014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5764fe076b0b58603b5b460a3e2b79715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378c7bfe4f78da2451a3047ced6dd1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041b248a2ae33a3adf7a968cdefedd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3fb15054f334809e80ec67a7414cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e4942705ec0d10feef745031f32e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7f078fe952e3e87ab28e14b3b91f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14f36774fd0792bf3df51d4c9302de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa022528b81885bd78f68d5d2d1750d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744874cff54fa38a929bf0e567c703a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecd3cd6fb3f0a80cb2fe62f2e2297624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97630f277455d59e71cfbb49a4e677ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7bfdeed6de893eb081eb4ada9564d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ebfc48a3143848e106537350ec5bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56a3c1ffd395373588f0bf4944220328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632e7243430dcf394b19763cd15b5b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb825285420fc5054c28b05b34258e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d25680857c74f6cb434b77a56f106b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc09aa2c20fe6fe3fbfca4a8ac50e5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2a0c05a1ee48023c4fbf18108c6e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82efda1052944aab0821faa04c1efa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819f566b609b81debdfe63d41e6e5fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08b1e8611095b51e2d1e2f88f3ee8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74932d28c1651f93b290ed2fab3322f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab545900860d05e6fe14520a585a30238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5e95e39c464614d5430b1920717ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd29149f42093c950a085077493d0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc55b543375a1dce0ca90e83758059d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a862fc8636c50f34be6efea671b5c7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373895f53da2d2ebf8589c69a4b598143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ae217fc1fbdc627ac2026054bab1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c8f3288e2b4b0f20edb65a1e1e28445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ea570d2d37dc51ee28404405406bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec39c6a22e3554783f23572c90c80447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80398720e66c46cb2bc79958a26db07e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c93a29fae156fef86d1b92cf3094ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962f2f3455d5cbfef4298e0d48ad68850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b047b7ad4778a2cd3b0b16eb3500a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c15d1f3797d5308be6bd757aab59852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9573eaf8ee51148bc46f500daaf15b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b7adeeea01489f8f7e35a691f7c4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aa633c99a158b2e0f90fe67987e4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693bb35a67ff6aff19839552c01917456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff63d89489df1087f1b706bad64fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0a7c01b672a21a9d1c8e0fed8963e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990db60667dc1507e39f0e25fc84ccf259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdebf5d5b6bc8a164cca7a1b19efd3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc97249b064d95de5ba0ce034727ae961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0363b5db0c2a53320a0129188b5dd7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9410ee9dd65673dd2804a7577146063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a168f635bc6f792eb072bac9f03964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048c510c8b11f9e598273155e57db5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc7698bb5f97e11d7f74415424474066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433d81a82fbe893a5bf44996ab4a42d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e42b9de4c15373afb2c61d04e8616368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3c72db22c8d0009909411c75d746969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a896e002c5e2d6d8634eb8150272170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17a4c825d5bd42c94298cca5a30c2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37647233972364bddb27539c19517d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a0cfaa93a62194096ebfca21cbf7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f64dde8b39f16dbca9160b0962abba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ee0468192496fe49b697c51bde2c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256cbdba614288c7d81f330d22cef7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28b721ae5bac8b577bd4a1573ea72777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efd7cbbb3e939389e5fb32558e0cf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ffc1e3fc6f0a490cc0ea4776db80079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8a163697b25a8965f7c7f2fbdcd8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497fece171d7ba32feeba6b725ebd3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f3d9124bfae978df1ee62d71b061682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88af456eafd3ef2204e91a343f999783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d513f29a9fad8d191f35f3c0705f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5be1719b7e5feb89cbca4e172d392685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170220269c442820eba1b7a639c90f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c20370ec4ce632478e952b05e44ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f4304bd0c78706b07b790c16b1d0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7b827e05f9af19a5fe66640ea3e3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c9c46cab929d3fafbbeb65b829aea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44aae1558a93441a091c3e5faec62c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce3bf95a56adac420a72a1f1aa3bdc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308c9a571c6763780c83a73896e461293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13193fd0ca7ca4741f613ec3f895a2a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17690eebd4a764d16e8135cc9f286095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2137f79ace2c6e0261ce2ff7d9aa696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bcb2b8069643dad5afd7f5fc3fecc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6492a9a8e9cc363feaa78929f38354298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f490637576f06a96bbdaad8a85d51799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f522bbb0647d083566190e8f356748100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc32feeebe996189e8b7341247dbad9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6400bb97565fd46bfe8bd10fa5092102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32e164e5e6b5c3861018db38a17970103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ac3e4743e6701955506be8901851b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628b7bcafdf7981f9fd263b29042caa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2101aea1043e4e5f6000cebb4551a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2efe3bc215788e4f2ce340fe4db1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2038fe772329e845f87d1807a83681108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8aec0caa6a4ef1cd56505e09f9ae4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab6881843d792413aab086c1fd5c5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b489e60e1a3e2cb52ff84c3a68a11e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2c207936720aef0914bf3d9da8a20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb40f4e7e014a06f3b38de66de4907e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada24bc81e24ddf8d3abe7c44f983e16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4d868372e8fed47e7983d6cf85d7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c1741de1b3592ff8ef45682353b55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6869d64eb8c4a0c68f87c31bde7cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ebf4b0ae362163e5b733661407819118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f576d3704802eee064555dbbb2695c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeade7bdaabc075bb1b96eb41e01700120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a070afa0d266bb84090ea8cb822235121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1d18b5557d1f242f77f55008bfd25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4d0f0a03beab44f866d46682b4fb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a865028d4cf64293eb466cb88783f28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724b62340c85472cd81b22509dd0b2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dbf420e592632942dd2f955fdb829126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490a009b3833d015dd63cd603be0fb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6434c53aa907478c14a162ea32a8d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b54452c4a8bab761b7d4bc8b03038129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c85280e3f28739aa7d3ef42f495bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5347722ebad9955dc94aaa57d9ccef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0f2cd8f9c826b2deaf1a6b40acddb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c10dd06c46b18c1570fa3854d82e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618073eba60966bcac6d61512b2fef44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6c465267f58a4073af8f6be93f56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95b656367d8550568ea6bf43d28ea4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77134e4503998ac1af1fe5f752b36137137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e0e06a6b5a38ff83b64ea5cbc3584138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070be7514c53e5c60aaa9fcd7a5511f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6d0088201f977645cc9c1f11e0391140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab689331288b3b35675a162de549f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61c58df89d345064ccf9c1b91e7a21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b81640d44ba95869066cc24208260143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5056a3451f5ee804f3fab6f6acf01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122cf7bd10094c7fe00c0b9f40bed0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184f38c71e130ffe7e9bacb8a281a06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ffe81b0c13f19978f09d5f5633aa7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de43dc4eaaa502b774a4ab88ce760d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e776bafda4e7276c2fd2de6085198d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5449988b107a0d68e1bf5ddc95de42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2484547d275a30f4149cacb615b778151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf6eecee73d98d00f0dab4ce2b6f9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665295c93b1844559599210d4b31424153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb09456bb80780d590a11179d6d112f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ea520535bbed056c31d68c659a78d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9413b9160ceb544cdf227c5ab6fe636156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baa6cfac9cb9842202a8ae8c51fb1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59f28d8d28c87aa26a61e350373309158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb9bc7f3629172850007fa6791a50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e320f559de69152a1bf1c35d0535160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a687308c603a80e684109499c8d516161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19422cad7a7d07162cdd77f27ac0763c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b6994bc089dbb3f2d14157603758f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a42fc3bc288217577049f4e5d1a302164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2659d37cf665bc1f2bdc9e4938fc97a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690596c4dd6979513d942ec33b55e2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb55b7e595a5cc490dacfc111e9739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50bf796f8d268dcac7d985d1f928c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17791a13f2d9a66e4b22da595b40f22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec22e16de334a51a5f17176d422631170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69330d76a6661d5628e61de01afe3421171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4d90138b17b414c6b7ad24ce22d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265998b22d45d846031165f6dee80e49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1662456d79199ddc35f98de1eac0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eda7590a116136fc3f0058ccf6547175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597fb0063c6ff65658c3bdcfffbbb72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabafc8caf29adbf2e1e634cc6a439ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3880d773a72885e4c812499a45a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b06517648d2dea1940c09e38d1dde5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e310996a3dd13338c77b78fcd6c76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b8bbaa8d543fd1364c8b2c3566d1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7e764a1b896a8bc484e5c3af5f42d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f5fca906e8ac81f3a76c59bcd6d73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb3bd662fff3f3b49799d5f2f486d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc64c8659a6056b637eb92821633dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19266969334cd1d9814aa6b8f99aee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e2dde9a14e133390454de84d57727187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f3b2199e7d836684515b545930a8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce27ba61d1a3ad2c55d6c0b7104236b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fc05b42827abb0ee9b2d9214d619c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951b188fb571d0874157fe9900a3101191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5863b7d358a1684dcec7b859da09ec4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2105b16c14c6447317123fb33189ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be976082e3831d840b9275db84fa32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831ec04c6d38db9b085bb4bc431b22a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda62933b783158a2f872d7ef63dbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc8dd73b3cedc957d4ec11d0534a75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75481af73df23426d99ec9c537925c8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971d102b3216bf7fc1ac3fd25395427199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b50af20cd934b8f56ebe2f0347c088200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f625d2f7f5ed1ffc564c30baa6f967201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79a8a840f0897928ffaf95f0da5b12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9ebb4d283312704e0434a1fc32076203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21029fdb73e9f9556e35a30e4f5a92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58311396d0fb184ee4cfc2e03658c891205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a54d028a65e8183016e922c50ae7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1050659b3f5c6575937e353cc56931207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe82a9c2583bd18d3bcdef3c17f96f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7be917d11f2610f0f7175c1aadc0d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a85e85d1da35e7c6fe8d3ef83f54d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860659a492bd737888beccd3e9a36255211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff65a59a27af48322743ae12c48df49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340bc99d3bd38dc99eb752e20c9bd74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c1a3bef93f193b802a5f129ef1861214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343298abbfbd8390573f24c012b41a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbc816bfc368c2c718c622da0ec894216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c5cd1aa75b6f33538265ac44f7bcd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f124ce3a18178a59dfb70a518df8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88375eb9b3b5094771107902e03c1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3291440ffc864004b665062d56b1735220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63584c8e847457422abf6eed0df992f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c1ef28544dd8b64be5fe2f92df14f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65258546f39a33f6934b908499ff275a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e6aee67d47b007182af81f253339a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c544088f47cbcf2e9a05c8defcc5fb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a292a297f51ff1ebe463d97846f6acf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8470567b36b4dfedfece78616714166227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9721b34908f92f0fea67c699a7eb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c810a9c6fdb7231fd0be746cfdb030229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07472820c8570935a0e9ff4880e61391230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b6caf292ee7ea6b7a5ac641a30e9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2cbe8a9d3017cc4232d8bb3030e04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4badae9053456a749b9f63c9e747233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbe19e19cad62076f4da787d944209234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2967dd0517dc3b2fedecd5bdc53bd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce6c444c88ab4ee22f27e92d74de9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53056dfe8b94de5d62248708cb2ec0d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaf7e7ba58dd0d01197309dfe5c0ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78d5440cb3a2f4006e57e6e48948b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d9bd5c1b59225e15d2728e3434ad1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f008e307598a5b9cf5aeccb5dc6e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0429a34ee01a39d3b9d0ca3000a21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847ef51cd9ad9993bf038e3f5c16d44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc3f33efc5745be66a87dbbd12f4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901ab634eed3d637850385a18e0c4ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aacddf967d33e6d2f243c58ed00ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc9ec52fd765ed88023403d7bc0009247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1e120bdbe3bc66d31df76006d0f95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e847ed14a21954301f5d749275b80f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afb3166ad48430e58d545e2c70a0ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4d02a5cdd6c1c1ffc2fbeceda8ce5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f16ad0e0a3ef615d149da7c8e7b59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e451405717e1643dcbb6602a4a9aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254ab2e8f0b397a9f731d53025610b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d32c71aa224594876798e7e11e36b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc9d072b50b8b84215c1d018bf7794256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208fac84a0c4f4b01610051d3fc5184257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1c87d0405fd1124a0f9b8625ec37a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e6fff9e8446ae9a8babc287afb8de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e062c5f4589acec99f3a0300ae99b9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8ac9b5e2fff77b82630ae7b238784261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9a846fadd5b33e5c3ea8dc008e1b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4367a84928b3362d3812c374d4e66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75331d9ea77551122279019685595928264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b00a08a60fc71954c205b3b38201b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edb91418a677bd04b1ac83d1dda299266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf038a8c11ff603a5bc19bb64f468a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd15ce6cef76cfd239a3072bf2d4a89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a833cafb5dfc3fa83c2d1f028040d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88edbc518b411a1b7c665165ba09ec6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e04d2e7645f6c6b5373fab586c8a1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00de57ff062bfd4cb088513466fffe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e2258f7a5c4639da7f686dfdcdc4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f283b72487f879f0be333a1a0d585274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002e4c9afc7491095c804444e68dfa2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f74666e7ae77a8f98461c00762ad89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291ff4333c42067d1b6cd024fcacfa7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b52cec2d2a2409df949c3e1d2e1cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acabfbf1eab8fcdee07370d0399aad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2978aa8914b31d5d637e922bbc14e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda45d736100c94c379c1e562a11d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbaca974556726a0f2bb344dcb4217282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6fdecad623c95ad03e703db23c10a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad434b85262e1892abc8e5f3703972c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c138aa5fa8ab5635e9b9ff67acd50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf476a0b39791199bd2b144d626486286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e186e038861858875532e0311da6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e3dfc1717c343e61a1a6839b68003288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc708bb109041bed180b0fc754703bdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb114e81f32d954b22a184eff92579b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477a65c53352046463ab1c9276e6094291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba35626aaaf5af5d7e9e3133fe6f24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca7fb9b87b3eb8054a9e059ecfc846293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edf51c074bbb72681fe9238ceb5739294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf9b79cba819e7e6675afceecf9f12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a64bc7e7281bb846f97f4527d1bc3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b341777e060721ef3495553288c241297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac54ac3a48b1952677bbec0f336389298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04779d2726b1fa5b785d8b40feda5cfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e9c684f1b47d231c67e3a400d1ab1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d7c15ede61bbb6b6e30c4f5aba6db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14657a46791de3a47054f5c61bcd821c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a72bcbeb1dfbe49df9e6867cd668e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7b38b4d2b9c0dd2b37f65bd4ccd4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5715a82fb3b97b8375819c062db321e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dc4784f5baec88260ce3c718f2254306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4650162db228605b3c0559177ed2dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048e7158a2b48aef36955275487f90e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577ce5ba49e491df85b21a64f67ff4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137f00ed67223633f1f345c69d37cc3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa165c32326227763711c75b1c90671311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2388ed47a680291cffa93b4326bb2f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fb728f7ebbdb2870861ce904be4e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5504b372c0db6b677571951c61236314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e29cd45b776506347b9b168030dfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce26fb6448970a0f9d9b6631ba463e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cec580055c43f9a45bdd3429cbc6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5bbf7657bf961614ffa109c2afa1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f28cf1eb92ce5f19550ad585ebf4f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf4409146533d2c10c996cdcaf4bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caf4f48f89e2a0aa2fd536d6b29ab2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b558bb86e9f06b5507119cc7a3f4b09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d112b241e585f9d683567ba89eda545323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c8ab5df383f3d8bbda6da669b3616324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049623d53ac0d16947178a2e372bd5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b01cc53095b5153327e36fa06ff9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436f36cc725c127bfc4f95b7b061547327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776cd7e3673a2b23b25ddb55a448087328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892745178b90378318061d9f12d8425329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230206b6dc03b15df9e0e589caa6360330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7996ec79b577e5f7485a5b58ac051331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93087397141d22537671ef074d03d3a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbb84e20eb003284f66e21f8e111da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874b9de6067952d7dca1fbb0689d4aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3eb4efd3af44ce7db47e3fe826dd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe773bad9b6c6718a479c9d998f7fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb792ee904dfcd1ddcf349194792fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe66c678a349281461526dd4dc3c136338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fbb870a6d7015f62f32c8bee0ce83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9d2acdea2d2a3f0a2fa82ea96e4d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc026aab26e5e596c66b76827cf68e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a2b878d673692c5cb882dff4cd3fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39073df5303cd68db0c96492667e0648343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26e37686b773076220136e8ae955be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87660d8c2cd068ac623e4ce07f8b36af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f658c5dbda09916a21027c118a007346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cf2e2b75923d5870d359f73baaa59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2371d94eaca485b989de248139f4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c6dfa1f2db5bdb8b23f0e02bdf365349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bef1c5ff034f2021341f120a1f8d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bc53291d8f8c11e844289b75abcd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abbbc6b524eb1a42118edad7051aeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41708b0211512cdacd3957f6d14f94e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7213b7c49f7445c20f8fc036f72d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0ce8fb91607140df2eae7b58116ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0071a348e2d2ab98f0b36d69a2e6fd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bca271d30037af07dafc9670742981357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962beb6f633a0d7b2fef5d8a783c46a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a2bc9124d78fd647bb18bb084bb91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78876c268fa9624275f4e4c8782e62d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a194c133dd84e02282664d3a214d38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a70f5902c63c66641e0b091b3b72e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf50c4a07cc7657b9bae17966e157d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780608e0e62e598fd764e08d321fa2a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb35a831f3880c19e4166d62b784020365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f36c5ad0dfd50438744c349506728366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce664bb08add7211d12418861ff8a1ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac66a325e9ca47237f7828e96a75524368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb66c938543f52597c8e75d7c4a144c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdad9acfd6e679a1330b0c4daed354370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10620097002754972fb9e3587ae3f27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad4c2995898d4f6d08813c24293c0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d98190159ee301820813bdc062b6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8acd27b967ceea929369dee425cef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1153c1a9990bfc3e7fc24ef59d07d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554be22e8a609bd134714612e9b6dbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a65b7398aa3c1437feae9dc14724d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701e081cd8f74f7ebbbdf23e451dccb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa08996a9e845dd2768b0561cfa3e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d18022a7d7a5421543ce450322426380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a115418486ed13d1e118777c5bc4203381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec6bf6c03fa332437ca5ac0d693e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c6affa5ddc55cb8bd77d7a80eb64b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337468e5501ef1bae26cb768e2410cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2c6b21d23497deaa2d6d282683757385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2747d7063d31e0319fec58a11ab23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98357b476340c3f668eb56be1d2f39b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df48b6f3b0bffb13c79dba2e969d7b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe0b08995d2bc3c87b7628fffaf1bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196a14521e2c2560c0297a21e149c63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc61f844b584c1e49cb815eb518961c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c211a55cad4a492d2656bb2c036b465392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba82c62ec39774a39be3072aabf51ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008079ccea7bf1e680c04fdde4d610b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767367e3a4ee7cc8730a8791677405f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a23ff099707b615681504bdcb36d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb91a17b4feaf5b9020924cfaa95e59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f2ea979080a87a1e65d2eccf9055b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d778293a7e64d8784f8525e880440399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6653ac45d55b46d4586ce4818f1d72f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734da9da75d0d39530402ccbeaad0a9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5615904a760c111dabb00f7ee484d95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7453681d7e65cbd4fe7847c21d57d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f56c3018b4fed735344369057d9b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be200917c42ace29820377dd63d7c4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2a2af236d344470a812aa94a8ac8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c145f298d534ce9d71b524260d991407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed389ba792fdaa34ee675809ce5a95f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008a71679a4578b479f3e9974f5d868409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629610820867433453c5425f9bedebe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648e063226048a615419f0e732b3bc1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fdfa05c37bc5f730f148a9e856f3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a38bc1d18b3d3b8ddf027da8eb247413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3bcd20616ea3f62a3f1a2fd788498414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b4087fb24dc9b87b2888978d14d7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddaaaf9f72e1bdf94edf938759809c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe49fcd52ef38aa04903cb869971ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22d2272770c36cae65d80fff01a02e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22374310123160d2eacafff07918cf1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c8fa0a3fdf51a92d20fea7b3c43ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60442025ba115531bf47098553ce24bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb9df1315778103a4770aa9ee1044f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4a9855204faa20452c3cfd5874514423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7228e4c31080d13de8eaa019531cfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fc3fda69cc32df18bd23327a5e7a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3a950aa658d7c641cb7ea7ecc94f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8490bc24ac4836900ca46ab928618427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484019f4304ffe10cb7ed7340d479633428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34411af32efba0e3b9de910d12a7e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a710d3d49a96b163b47bbe79ea97a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba219144a07db7fc90b086885de363b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86450f85bf93afa3a7a8df6b104dff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f08340ce5de6f9d1a2cee5bac171ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d69c4d8b8b22f296c929dd467b11f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8507ab10d0161e24546037bad16c773435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564551f63569293d83537619c79afbf4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a35cd652f4e905e63a25c8785117a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260ac98c20f1ad08c1f66f15870a52e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d6a18cb337474220067b508118e8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ece0bf32a78ad40af8a7aede9dba0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244705cd7a3770e211c2b42a95e7a33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80050757ee853a94667d328a196195442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ad57569a12aabfbc1970a78bb0e82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19f364cdd49096ed8e2a0df7c0d58e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2ae8531c402d8415bd536771dedcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7e30c33e5a5905ad0f7e410cc0cc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2d45a29f7df0fadf171d1f0470704447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c436d58d28b4dc1129a08c6dccf877448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52520a1f4b7f6b45c573780e4aabdc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282b0c8410d4e4bf00cb7cf3786d677450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb57dab66001917098d3210fce003b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de50c82ccfd74ac874c114a5c572716452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09178ec88f4dbab121a56e187362e196453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1d7ba7e31ffea89b1d44ed26b9a22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cd7f577baba1d38ccdce3ed1c3998455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1bf8e5b528e378518ccfe28a53415456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd8c06e069a5c46406a070d2afcd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf90eb9aaa393b8a162b1260d28df7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0d015299312328c203d647b9c0953459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9580e019e507ef06b447dd22f9137460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d698693e01960ede497c1df07cd875461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daeebc99b33d8113dd01e422dd0e25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a4593fbb764603ac89ffa91da9cc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee208ec962bd0f892404a9bb1af16aef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794fd76e48412fb1df055a3ef14a31b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e5b31f79acd82b297b5db62c7568466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9110096ddfefaae263e36d480b3b3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb525e39a4ab42d45f11ec5b0d37f806468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f26d935f3b248cc80110a1513dfd72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5e161fd0958070647592512ac9199470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431882fe6a549b797bf9b46127a76017471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47c2ec56393f0bf1aa447e73f34c61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd86b0218b2ee2df2a5178db0a4de5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81defb71adc31e5c2ffdcc8ed50127a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9c10f628b90a855bfb25c0ddcce20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefcd7fbeb2914a960f52c9be602db7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9af3204fbc7ebb837a62ffabea5b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae75b2d4157b51687d722b9d501280478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e2e0796ad7479b08a8deb786fc0bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4903009af5f7b85fb1d92f4e21a97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56859ffd48cd6539ab44289a03dc89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8c9915d3014d56f663aeaddfbc256482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5688c1146eb9dcc4f47b1aa75ff9a59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f169a6c7e1e536beb2ad9567cd76ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f648b470b8b57c27d5511328b15d296485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aca69bbec2d154e0662eadd0f762f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e0262dd8f887b660ed2f2a2542556487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902223c337761e6e461bf2e46f1e8325488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37a0bfa4f1dae75828ff718868017e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ce7c29c54793a511fd73372841b0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b5de834b459c61c37f244884d78e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260c43f9acc64df54330804cccd8561492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b652bf5a596fcbfe45b6519b84e127f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b710d1e4b9bfc36f5d4a3fe7a0d339494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfc4bad5421c3149d99ef10c3281be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bc10a85eb1de612a6742bc07aa0c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284b682e5dbcc01cf9ab83988c03cc2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8f67a1de2fed26b3360eb12d3ec96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290d7c84fde13d5d102c4be6b7a3591499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d27fe210876356bef3b27a760c16df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d783f05e9c3dfbb879c93eb52be265501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034048e9cd15f132f47c00b1b1853c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57029561e18332d70cf30b0a154bb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaf5033e4f02938f75892f2b4fb75d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f8ef2fa50cca8c4b1f2fb24fc9f6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b8103db59b86fb8dea9f22b298e01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c581ffa1fb75779ed80b32a548670f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea04b84e3449c5c66be65614b51b152508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381441a399ccb73bbba14896953fe2cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab9b15983a7238816513513f24f3a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f087bf97ccea01c2f62da76667a00f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033212e8bb8f7d0b306005b455e0a93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c7571c6cd2fde5be210c816dad4cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbbb68a3f3b63007365d2c64745cb6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e208e7ea4410b0282ab4306d2c938515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360dd75daf4088b06b932a11cc3d792516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfcf0ccab5f03f780e3e01af659e4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6b62d3268a4d6bd6a186a497a7149518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63345a04134af017d2941c8a4ffa0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0fb93e51948748e2079628c9c3dbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625daeae043508f6b32b391153bb5e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c6edbf4210469da81719f94806ea3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a72aba8c19292919eb8b875377201523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca04f371ffdcb22e563862ac0aa62ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab133efdf35b71447137c6ae02624cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e3d019fb8b4dadd684ab5b09fcf1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab424e29bd91635a0b3713f5089fe1f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b877d85b867c81ee3b12d3e3160b1af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cd525d201c549e62cd5c2e54cda0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ebb0d9118fa59bfd951638522ced7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ad6308881b7a89287135d36c46eaa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77be9a688df0598e67afbd510f2afcc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d16fee4f0384a4ac629505530e0389533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e16f3b2356f1cbe6ea5b1419ee40f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc73734696238bd6aff8ed31a33b8d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623845335171bdf8e01aa15a7742e8e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbea73c83e4da91a4ff872a045a395537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38076c9c6fd2823452a8fb2e98cfe54d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ed5ada9c1e92879a366442fc374c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370532703645d57b1840463ad3a36fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2006fbf1ac64a607db43e1be8ed4862541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a347d2eed8c7900706489c33d79607542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ae4d7673b8a309515737c92125ef4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6ec0a898608522dacf691f68be719544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab764c359d913518c6b6ef4efb561816545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d6952cbb36d90bf8117e3179579b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f1a2af5d14f9199134043e69c46a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae96cf01b5a5688d555dfb4b483e2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9173e8771c5a8a9576bbca5d54e2a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501d3672da791ceb23488ef0ca0f9e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd231015c99ef1a35ac08c44078614c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ef3dfbe0e70b2f36a34cc13260aec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898689035ff2ee94e0ef4bddbfbc62e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5abdb42f860428b77b4bab83f9cda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431ff6c2e4bbb4d9b874f569716364b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a0bd8ad434281b32f38b261076e9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94546cfca49dcf19e15bb843e46bc002557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95765b28b3c2eca85ab76241bce3138558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53a0e07108452c806dfc08baa04430559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75e3e5c9c498b5ffca4124b737ed8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03381d30442c939f65165c38a63db7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e482b47fc68b42453f9bdc493d05829562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513471e360c579b130bca5597322538e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ec99507f5c2b057205165896c4202564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae485dc9f03957497765260daa7659e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6dde1df744dd0e5b4ff579b78d3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00b35b48f52d77917a8c530133c71b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134d7273d2be25bb55d444d2bf3cb0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d10ad084ed7c7d50f6eae001879b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bd53a597859ca96b6c3ec1c7efc81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e16f67fad28f0b45e82bdb72c99648571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea69479f9163c8254a4374eb0edde58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5526728c53fa619348c931f728f2069573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edce9b94c9032ec09fd9a80b6be4b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7307bf020022f6b0ab852b6769005575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19cee7696dced8e94966597e085c28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3440321ab263647701885ffd0b9141577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b3d6fb1691f77267e0ed20cd0f12b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826190b8a273c01f3a6538e59d72495579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858288c7d33f352c0829f9a5ee468fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa803c2a9e2c5b42cba53e9cc74a29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273da1042dba6361381a4d846384aaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f70be8a24169773c3b2b8ed239e918583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82772710654333fddd327c83ebb167584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e104dbc58027c4ab915a7219cb2259585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbc0fe467945199b064c24939b7136586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f4678223bb2c003009d1a61390083587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45c0d32a98ddbb5957efc2b49dee3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69767e656586746f6f97f1c40e2a3912589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8633ca4c18ab4fe22ab9d40ccc1fc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3465b03c70136c02e8bf280c9dcc295591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e965847d315052dd15fffc13981c14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf670ac4213d705a8f1bc44e6cd4951d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b561d960a4c6238d16fbf3ef3026467594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c270c30eb14b6d5b7fdf2033f528a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a8f076d1093d3e950ba45d44d8e7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f00e94f65ca42b6454df2258aeb78b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bd0b5f8e340efce4b9c929b81d982598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142c1f35b9c4ff00e77cb1c644ef507599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a469ea5534194c40000ea91f1e65be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3ffdedc6a831eb2037f3593283ce2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b50f3fe801a6046081a47367c2585602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05e80b6ff741e1011b36e0efbb5bb5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7793139610ad562d6af9fb787b932604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602e459ee6865d06ed2332c855e9b85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37eccf5a5cf19c6cd961f03cd0227b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd338dec2b92c3981a737c46e89453607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efb7669210265263df49f47c33ed47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087875e12ee23b2aaf1866f5f9f12b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73275abbbb3578affd179eb12eecb910610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886a44790153b25b1b8b85b0d07175e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b00aab65e3b2a4f58f5d7d136466b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e5ec1630f41fca0444e08119ae096613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e106928a48df6ac6db6928e315b74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99647a960b6cfcb84268e2e34522944a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a3798d715fedd6b1a2b10ade893e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd923bb3447f4720a883aadee460faf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e146d61bfba3c54c00b01c87831da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf2e9c35632cf34ad02689acce4a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197090ce3accdb9d992b67ba27b993a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74687f5becf8af43d3faa4f76e91e335621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdbef9781ee694bfafd1fa22bde172622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbf9e33cc8ba7f6daeacd0beb662b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff062f0aed420830656ca927e1a230624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba4ce42b7a30ed339a169770a1b6a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5a808a68e936930998cd88212bf37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415f8b3f49d6d35f15f5d39c506355c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083d299f29f633779f96490b2886faa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470948c8b55dea0bf48f5d41a8151aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdbeaf07e115eba0e8ce28b2ba1428630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8470e3897406f9b390bb042d4a3a76f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d8ec77c6630525ab6acd838532e2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef2737c20b472ad50fa2d4b247a890633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0630775cf754ac6d5599366d290b4e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3eb96a1985d5951e49948278c7645635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bc1ac54dd7ffbdfca782fac730da3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6dae86fe2050edce23a8d4ffde142637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e5ece69e35511dbb4122ea2a006c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8210e62ed8b46cac19c2c746f289b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1305bb3ceca22d0ba57d1a60fc36ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d37ca47fd435a68deef2b0c37d5edd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84fba5706e954a4ee87cad6a5dfe29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19018089229fe2aa5a0c6dd82aa84901643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38343ad4d374f7fbc498a432af6b9c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef055d20bbaae65214454de7648d453645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285c283fb18257f778089452db30a5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6418530542b69d01f8a816348cca5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb777c70336bc70f8cdce63a0f983a0c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28001fa9f48c1f7a9ffab89467283d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea9814f4ee3b05c9b2ffa5f880a085650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ec6f6bd139ac49523d4c3ec64b10f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c49fa3b188365a6d3313489dec174652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baca1b421185bf5d6fd833850666e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91569df96f249ff8a634882d43793ac9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ef4c6aa764984af196ff2540f2cc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc8db8a4e7711a113ba0395651df62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a077b03c58ba248d8dffa3651347a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1fa0ba6a9e3a93c64f8ab49ac125a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a70880224999e293ddcc792ca67b6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb73418bc9406a556de2f42feebcc08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60348956b04d22853904b28e6f3f7138661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483bc6060b4462a70f74a7623c6b52d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeb1bb148dd85a9eee6f2c0cbf4126663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358682c72c978d50fdff4f5a75d90d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a03721cde6b187ec457abf6c3417a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b95db22e455e4aa7241db7611b28666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47fce4124562367da770eeb6f203d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716b99f3ad4984ed5907af25c986c0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5d766ece4566062f10c15853c5d03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226f140e7fd3d8c04a724342fb22d48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17ca6f0817da7eb38e402229675af6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83945f167e5ee777bc409c095071a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91162f3dae110b60d85945b8bcc29688673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd578b194afcb3740f06005f5bff8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b469378fc4a679c0515fbcb102893675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca203f4847c58e1e8def758da15653676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c708fb9c654c22a3f6bda988d621378677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d09111a68c36a08bc72ac543de873678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf4de3832cc7e20545a17a00d3698679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008b70f2a637052196ac7a541d9e377680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01510f4567a40701b63eb200feb40f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569a5ab81c0f77ed977e2c7187b90a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c51fcc40e68c92557cba65ba269f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0839cccc1d6ae428598f5de1f97131e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e801b88538b8bd4fa34d3069faeacdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94060f36df1c9f499af6a5b6202e88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf78f57838670f38fc471d2aa5c82a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150710f327f762a7254ae8283f2e69bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c2a88f6a223a608a4a16e1a14705689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc888b2c0ef942dba3c7e5640a29e2e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca212071ec029e58e17718bb8bf360691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8bdb0bc3619f38795fd0e65cbb495692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1dece260f5703d5c71c0c7c49c5d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb593acd2df951111e14d818f7aeb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73849dafde9b8de9b58fd9005232d3d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc9cdaa79453a60156585cdd1c7448696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615336c490c227aee99013cbeebb555697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d981b616358c416c79cece1ec232d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e2820228e160876416735e0e0a73c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca879b6274a41daeba2b018f57997ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523533073f90ebc5a2c9762263c1b93d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96b77a60f7d52fb672ee7f0fa86773702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f297c95fd1a44c1a6cd0af835d8e552703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d28b13b26f1d9d8448a2ff83b7ffeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e5014cd4490490bf867205f6e4fdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea09f8d2989d1fcd398098d621c3a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96add60818f71fa0ae7ab07ee166c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a924961d2c95ee6735cbb861c2ba8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39143f398c12147b38dff4d28e9b0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebe3e3e0cdd09ad51e0e96b9fc2f40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff4fb9d010f7858f98a058e5132ab9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba80e29acc1acc0ad60b818a4a77e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42496d8956dd089570f6b1d945c28dd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ce2f593e185bc40de551160bf701b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972f6514bc234f330b7a1fd3efdf750715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f0c0175479562658313e7fb679546716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297a9d286ea4ae2788edd5e0311882717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5698bd922ec706d3fb256ee4de5e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeabdaf0feee1c31efcbc92507317d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc6a794549050f1179451760dbd306720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc6595600b2d46b385360a20ad66a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662e34894e645a554bd684e79118562722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4efc1a045a4980ad764943de3f65c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9be99b5d6faf14e8cc2a300e64945724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd067a47ce7cb14cc13dd6c8f562a6e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c3db1ea866adcb0077b281d2d2a7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48d90ce218d5e8578af9bf1003a937727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f806ed80de3fa1d798c6925ad2d44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d0302ae6c54a8009aae7d52a76a5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152f5746e3dbb58ab424f60d1e48393730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21c647a74c9a84240405955373bb6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4640e7ffa37eb34cf0db7c38e3bc7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525337304f70aaedbc153a600d964c02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fc0a83962d4b4cec3413bb6cf3e5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05323d65b831f65d69389b42f459b187735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc733eeb409e4c245e65452ce27bc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccc74d70d314861e0d55276f0966e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074c54eeb6fcc7bff18190644a6f375738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6ba803ce855df6051c3819cd6ff86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9420009a84280e1619a49433eb2eb1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de3025dd83a5a2b907adb229f66e02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fd058aba617ee2a0a6500e97c450b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69012d773f67bcd356f68962cd69503743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfde801035b6e25c6fba91c8c43911744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea5dc36d90f193419028040a194d2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69752eed611938ad2bed3455242ce721746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bd30a413ae3036435301290ae05bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d0f18cb3cd7269366a533d1629cfc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb09567c59d53a41f994d8b1460c7be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccced788b846364d3acbd0dc797ab7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126d859145fc7bc141e307fd509dbf2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c616592a4cab927b900539b1bd02a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ef96d53133e8bcfc008fae8a8ef23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850174287e3abb05102350fb82419abc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4105763aaaea70fb214bd39d15ea0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2fbf7955256b964e7e64049d67bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc20c3e9014205f47e3ce70bc858f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2d7d42ba4e8ff3c473cacd456e869758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be0c8f07c4c6705c6f5411715c5401759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51c2d733b63b5bc444ed79b60dd39d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740295352a81407ee00a09eb7c591709761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a012aacd643fc8929881eb480bcf1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962da957d85621cd547fba49102bf8e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f43d79927451cdb20d95f5dfbe39c5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b902cc30a474b7e2af5ba52474bd1b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f7037c0f05671475121c00702c6be766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cb5897f9fc68564760be2587fab7a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d74f084170d93a47a73d4a7343491768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220c537820afdd3b7030988c19d675c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007ea20dd0f311bfc5ecccd1bb480e6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca613c687e61f9d44a91131dd47678771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d938f3b9855bc7728ecfed1652ab75772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5208e9b974df943f0db7ac1bd0bffd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b42903ab7fc5a426d4c49f2cd7599a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3b9d5e41098db07ae08370b25d892775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa29d873d502bf4f89a42681d7ec11776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901e4b6e0563e3df53110e286399d4a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e188f0616d151f99b033c214293f6a3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585e4da66483aee61189d65bb4e4264779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859551be3dd7af8df73b84e2daebef37780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea1a9a04b7b02421e31d867991f76781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b46992c4ddaa76f390a6d308ef507d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd79413ead9ecfb3f36a5378a5d41b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba8da74395d9d362f3eaca1d149f61784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f97292b8409c27b6bbba774adcefc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab2df920d731c464603d25db47e39a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349c13827295c317f85af118653eadc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2afd91d699c4f0f0ce7b5dd217877a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666145763fab474fb31d45c0219e3aa9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c838d7ca7c73f3a43168199d65ab4cd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8928de9bfb392ae841354a8351930791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aa3697ebc7d119e9d55a9bc389724792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a681275306bc526657670535c7925793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5f49927d8a2ac2f89f6440bff3666794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33758bfca3eee594d5ec0abe446fa84f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f107ab85803dc8f574e14a49793df31796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5757281e2b4e4f47fd0ae772faba797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da486caaaa0400a9964748043ce33693798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65937cdc581436d0ecc67c8e25a6e2c2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c09e57c30b18795afeadee7a614f1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb86ff3e8050667ba635c001aa225801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c93fe9540572fc97ca4cf2063112cd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5d0434005e23c442000c740ed2083803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a1a08355595ec45030471db7fa417804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf337a50de336eb66512e6408798650805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da12dee1bbeeb3f94ec8b8842082a6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cc2aad1204b0927fe78e5a9be1feb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1b73580fabe316185ce5ee888ba7f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6181844807b0ac695b14da14709ad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd69ff068bacd7c165f8cb3186166b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371d6932d3c9f2e5ca4bcaa0ea6d023811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d40f00dc9add34c283a83fc8dd3d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721a1cd6aeb71365b6c5fbfb7a05b8c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0531f3e34557198bd5b2fcbcf2b79814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc583925688f6e5a6cb3b87bfd2390815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5fb19b20f5edc2a97c2b5811045a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b7299e4e9cd684aad3cf965bd8e61817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>