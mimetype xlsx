--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af475ed40284ec946ab0e111d30de11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1a7d10d606e9ca34930e844bc7ca82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ef3333e94156d719b51436c8b07f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75e2cf60bdb56fd49d26581ec6c35c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bc359e70de1a41f5d73ab589398da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8f2a9b6c34a48b4ccb252471761db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51632fe4050f7a07bd71cbcce2e3787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746244a18e602d94acbf7a4eb8a7b968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e48d0b7e167015420dd0321ddef519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d845351af4d5f4af002aff0a76f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79a483c81b6fd1cd80dad4923a28c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb1584f83d079d1f946e35574c4f7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952968b441b324c04b21c39d9edcf14a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45047867c8f358226d1b8976b753e01714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38fe47c4f887d88323a850d406ee3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc59919ceea02971f7b8e8ac62c45316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63197274c95e4aae3820912bebed523b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3aa9ed345fbb0bc3e0bbfea9fe84e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866bc5187a6a174634ab610cb3f793719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a5b46c7f72f88bb65778a52522e5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fd33b7c2688a27d35d2074ce7661521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee349243a6085248d6ee1beb351e7c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd373aa0da5d557ec9e7776bd90059d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dbc0c74ab9ecf307b542fd93db3c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb1dff2a4f126b2e024f0771cb0cf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f67835ea19a96a04388f2cc4d473c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104a1ccbe52645df898336dd868647927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567badf813d4f6b78ced5ad2faab07f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6d1c5002494d9e8971c125282df1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e5168adc12a9c446461a8e27abeda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ce88b772c0ab2e0bf2bfaaba409531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ce5a5c021aa4c59f85bc8cb1bffcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780eaaf8df948c6b879c9eb974cf03633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a43fbf6aa0aa728e9bed4e1e1729c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f58e1182f401a909f8e84e428ebd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec3384b2e80f38fb93123b0b6b0b4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cb9c5a2404be2897081803b85e16d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc569175c5b4cea74c5d7a1c2883132d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af5bb228ab8b01bbf106fd2813328f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717d953894c8ffd31fec807265212a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382659834c3b497ee252103ef208c3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acd08e6cb058a47aa7ff23a63857f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce8bae44d279fc49d3490dcbd0fc4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9364edd17ace839399b05d215e9700744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b248681beea3b131dc27aae5451bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fef404bc3b49b74948b383deb3dfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67527becf6fc305e29633ab93c38768c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9ff238052e23a840a9e0d851a35d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a755705b6f79e8732b5fd0e8a9df85b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d01d6392602ac605cd112dae0cec8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f00253d944341e5b660d86cd83e3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e93d6dfca2aecf1ea7112a6b62bca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e165e8ecc0d9f120f8c608d2ca85d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f51e03155864afc38b89ebb628a76754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9704f7e1555bf2a662456036930e9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d163de3b427b9c4eb036d440db19456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55f0f27e4186eb1d499f26bffff4f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551dd1d55cda6971236af5c0ff2fece58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55abc326d155952055b9c1a4c74cf2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bb500711195329cd7b78d2c47558160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba19e3715f8a500fdb70541377425661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c586153117c624be74bc752e5af79af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1054340e27147fc4e614e1b3fd7fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deb09eef603bb464a71da1ffb2258564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a003e68110b12504567712cfd0f5e2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fb72cf028b7a3d2828320f6e4ccc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3485b131acb3d0a2328bb5169fdf8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a60342be156ddadb88f7d251fff168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f098c653c4a2882af94221594108469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3643592921ad26ba53e7ee31b3ecf8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a87a2eedc7f79c321e7c1b71ed75ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb8d47113868db1a7fd63115c2614372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd823d357fc06cbdb1ed576f2eec64d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c5650b668c7d43a0033efb472c2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b857a2849352875477dba16fe2f80d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba51e11632ee5d87d20fd2cbcbc7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526cd60726c57877063b98102c216e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d3db92d8aca9dc0e706a21effefd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d20e0fdb3dd3d5a6bb4d52341e8f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3569a94fd8d1749fc7cff60f9a16180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fccabef65debf172a6c4ca9fe08b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa929484398b8dbda7c01b626970889382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffea8a24c9cf32fc9d1674066f768683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715de669df0d0a25afcbebcb568e563b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e62f8997ff17f5482745c2350e03885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee911620856cbb13d40b3c37b9b937ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9889bb51decd8aae8f3123d4b389b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c573fe65eeaee75264cd5be8c4de2a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fc0ece895c805ca20c4e19c293ea689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053237f2f42ed03f097bd93b0953c38590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021c5e914b775c096dddae6659eba7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7865ff03714383dc3ed934baea83c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2acaad34baa12d8d11f4f4e984b2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040fd83ae58d717bd29a27f5701da7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c4ccc9d511efc1df301d7b1a4b2b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec415a0319fc3244853e2f6808c9234896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85179c9899365f4ff1a84ac1480d9e3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa4769637a696368f143776a27e58c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c2be0db4220fb4f377e52cfc5597099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24d79c5f351e2aed8d2b0bb17331e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab96aecc29a483932b1cae3a4222214101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f725bd1c70ce6d21a95209fb38cd5d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46541ab1b34f0c6eff4569738815f27f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6ab67a598c65e8ef4bcc76c1a840b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f893bb1bad681a5f8ccc5089e7dbdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e0ab83989297470f97cafd29d3c4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aa2a407c5e3bdd0ba48fcd59461a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6193d5dba7b82a56627456774083c92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ecd3703f86f7c5e7591803443de22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a7dd04deabddab167e36a4855f72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bd3e21e723231423cfef814799705111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029aeb172caf11dfef9d540fdd93d33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e7df6fc8f1a64a23f252047ca98ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39a0a73e61a7f5f0078c09461f1a57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c562b0e8e1afe519174f2c083322d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157287858684273fa1a0a458d0355a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c6eeb282b29a28f28bde276da89b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9a826cbcbf6ad3d81b5285a126625118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada436b37ca5c9472b506abfae7b21ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e65a7e936a06e8d67b31da6ea54ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4427d908b8dc310c8547c362db2d48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0f48e8e6016668412299ece5f4c39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c475b8be1f6a19a8c666dd6a88a8666123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd1eab8934cade82ac3be8cdfed767124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06e31fe7e86922e216f8e3fd69a567125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbd13ea4248a2b81e4fb6eb49510c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdb25f4860b42e50d4d4005005df95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202b9f12434197cfb861f48abc7b723128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29191cc8f701f17bc445c2fc977607e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f9933676d817dab24fd1ce671602c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d556e09d8bddcd023acd0db8fe7a6cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71484f2852484e308541add8107053a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d3557999a36573cd8534af4b37a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54705e161c568fce2b3c17974f72b390134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601dbb15b5dd55be80f989ddb28f008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d20f737926d5fc73fae4b2507a2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c1acea46f3d1a0d27792a0df0b2d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8adfe5c44f736f76c29ba39f378162138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724b30568eace18529e609735d5c532139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215ba664e2ed7a126649d0bc8d76fcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549503a1637f9c1735c4541801a6bfe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a83f5ddde271cb69aa808393e1b0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17703fa38418164e5528068fd3e7a48e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd622a351c3afcad50df364fa211e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823db6cb3dc646975e949f131e8e7fbe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae5925779b1c155d02fde7ae5c2b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27d76e594eef97cfc8f8e1235a4ba9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe46b91b3ab08945261f33c5df0dd84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58bc014717dc226268a807a6f94097149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fd893520483ca11aec746287acd80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c468e50e2204bfbc3177ad2a81219151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56607b94550540aa965aa3a7366dbe70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473a60053bb3a423e4ce3cd3a5c13b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8780e52df3fe5658dd78c05dd94be63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ccfd0cfcab4c31c11f2ed60c38906155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3a24c64032475368cd250367f3bbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274da028f7a4d5eaa85515b8f92a6049157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc663e5bf4d76eeba469c9be16a595158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5d2cc9097051ddf8a68a377934856159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f1139b6230c04550b20444e21a463160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b5b1a61bb0068a4c1426a27fdaaff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe2e878727645af410ba0f4c646fc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754da42c17695971ebaaa6682893997163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e31cf80877184f3aa4b1c6af1fa450164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b4299e9c5e5feb0e4a637975577dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbe0a33920ac498e60fa5896fc878b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a426ba161ec66ad0e2b367f0b2c912167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dd9622ddb6b0026b54505bd151b62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e8f46027cae6f756f66de622ea36c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642e183a23f6c281be8246a3fcaa2d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a36165f69eb112a91e05a4f220ac7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d2860b6ae6b1901a2bd2a08ddd2a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7abc11bbe4bcf3b7f5acc105840cd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f13f919236152431c38af58e11a43f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e7b098040bc5a12d309e3c0f945b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e494bf2df928e7940189973145a995176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2e98cf774f44e0a917551a89968e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d206f5d2e8a05809d8d0e652b6dbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a559b0328eb08609821be1bb78660d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd501b79cb67f45aff600b8c3c257c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab8d36951080127215cf6e2e59feb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f40103fd08922f285face935fc574182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc76ff4e7b8515bd27634b79b4a4c05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a754a60acef48c18a8c6645fc20786d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7416fb0a3cca9e6c237a72d16f266b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee99e6cf3bab6ace9044e042d5347a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28c110af18cfbc7dc8a2896e384242187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaa4e8a8b1da01fd76f12ceb2d05ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c08c377f37b7d6c4c64d6296362c91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148268c8751a29f1490145133c7343b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee091f4040abba3acb770ea3aba7d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf40eba52197697bcc7183fc98f1f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faea4ae4b0850eb1978f486f549ff0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cbf6ffc23e5f3c1595a0c1631d524194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda0f10220e128f8bc0dde1de0b0aa2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c2998956085100e1a642e4762f220196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eacdc6bc1c4d43cae4908bd9000c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6674f2f6db975cb5af3051a088c48b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82468acedc426c39763e7066ba14f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7504c1d9136512fe5b336472bd891a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96279c5d1466505f55a3f469abf35f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab090fd50384f4d1c15a677c32d8d13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c061e3d5c98d2cfe523b32aebb93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a1b05fc5f1fc2d2f9044a699c168b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80834f933421671d261968f86aff189205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd4751931dce9a5511114a7f57138d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e622c6a9ea67a42b33f902256dc68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5346021e479d2503e08ed227fdd31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594a8a54511d784f78d223a6f4908a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a859712b7c4ddf22d6264709500f30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae809b0093cd6084eb948f3a5b98c765211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72881e41de3e510efa34bb93f996384212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01a33488b0024c2ba19cd02ff17ffd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffac4f160b295cad7e3e184116d8af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f1422c1c208823a6fa0f7dc0a5a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a2dc8f3837bb9b5c013e2b03f7e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c573dcd48a6e6b75079ec60008d3786217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082705319b9103f75ad264a694829585218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf908175fc6141c59c2d14fb2eeb02d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71207a66776bb0646f58651c9de30243220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22999b9e20e4c27b7385fe66167ac602221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730213d8e4a41be4b9b98abb845c474a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b567e696ca2309c8165f8d12b7514b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510c28050d0ed18e066d806b34abaec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47c1fc60922f89eb58f3460ed7e6d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42bda328f7e95a21376e8e4317d5ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce532623079e523766ccb3c6e320a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35249cfa139662358deadabcfd8111228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86994a8918481553091532b23a54f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb6d595d7bd5db63fab3535e2d898d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094a23ec2117d768d40953a1cd5cda2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473887fa3a9cea4716d703125a64d24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e9ceb9438bcdf25981492ba3975aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d06770a2e6c3a25318930bd6218725234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a6145ee1f6ea99307a9702de7388b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaf128b5ae2f83c6438d0701dcc427236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3af9913adb1d54298cd8392f3943f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb34de37fe4e25b1f7ebc5edb986d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedc638c7f15fd8eb57487045db2688239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7829f04b9b54cbfc56b1a01275a7bb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4009c03fb8c6b23cd71771fa2fc89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae293b6bdd94f7ab0a4f1e64b368ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5924fe09ebcb1ed8ed6089cc5681be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe02a255dc1837c9c9567491c59b86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf525a3492c83014fdae34820a41ac3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d64065988e42745c5549e62a6c615b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a7d5a0ff3c8b8d9a9662e7b0e5a08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a5656aee9188b9d0af79434c890b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6be235bfc6e41b0da3217ef8fb627249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65092f9ce463443ce1f1352e07da5ee8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa7a3ae2eb443cc95b63e4e7fd407d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf2de5858631bc28d185801b7a14b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ccb3e2af96f0755f08e1281ea0ed2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf5c5741962713ddab8b2d57fc9c5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da17f2999565f9883430f218b814e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3bfa794c6d93a41cbf88b3ab73751256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954a948ec37b4bd2cb39c638455feaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75697cf9f58f35d39c012728b847c2c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a05d8c10266ab3fb0528cffda184a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabe13219d0c343a5bc2415b6d058a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641385ba5390b5f17ff76dece993275261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce0bee00c5268b029673f191c20e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e20382ddab0c81895b0c45f65e87e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f431f2fd3474ae4e674aaff561d8d54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7f7c289c45dfc087bba3e2b437bfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03755e3be6ec9dd332441f3b964db467266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5372ccdfee906a4a019dec378dceac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b2765408af217f60ea5fbb080880f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52263da9c768076e70540d67a3c5ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1822037134c4e26e3f52a7aedbc8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f753fb2b35f8d4ce072e18663ae3de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3c7dee6b7e773efa75f3b85991fe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc3ec033c5b134a97a21bfee80a63c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c14ce5152b0fc9c53a453dfd8a245274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38c34668686c4099a79529331f54f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50bb84d00d34f5895e4cb13f94a84a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4eca18743d5b8857e6668f92e8d1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71892364cadcdcaeb499f83d36c4d4da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088e58320b8201d45c7895d9c37a04c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0f88e5cde906d5be1891846c51085280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e30b7293d3dfbfd2a68774c845566d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402056174910f54ba514b37d72c97738282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818329e651af0e611e223b52d763c15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db49097be51c7b119ef1bf346c00d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c70c0ab2581d90be548dc81a6461ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce47f6a76ee6149caebc45a751e4443286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c121134c51c3a381d927da8d39b98ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba099acf6ade0934e3d9adb74c3527288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0391e16c9d3324e2b6f8af1f8103c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d6520d7b3718a5efd05cf647932d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40142c3bf073285182a539e7808c0c7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397821da4e1ad957f595cccde33104a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29095f79225a46cd4aca99c358f7c417293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddb63b88862fdd09f094625917fe9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5afc094dafb74f9c8431666a8b67a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f542a270a6bd33f4becd1dfb64aee6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07786b8754648eda86b00c902ba7eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fa098e780fb3035251bab74d668cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdac1ee594804d71a3a69f3e63587f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce5a120aaefa17cefa029b367e76c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b059256c66e2ec1037adc6bfcf99f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320357624b44f8718af9abab9849a9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab322a96b29e2274425f5f9d6d4380303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be0f7a72e79ca61bfa3060d02a2be2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3a4417317008fe61d90c201eec48b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaa747c35314eb8acac8217b915ce0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f94d282c23e4e414e93a71903cde8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5975e4024f409caa0fb0ab8c363be7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4383591a84760189cc7235a1bb0ecfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491b2ad0f3db1d7989c08007c585543310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573e974b7f4b847d5e5153568466c59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b621d4c3d8ea40eb74a7279e52505312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f253df311b53c40a1a55cffdd6bb88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576482a7e2a3ab52773bc9f301ac5c7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ad1bc1c1817a8691fa5c5b5c85d3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de21ba80b1eb0cfb4af59c18eb259d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc62203243ed11d5641f153db516117317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72f508af1ede6330a9d8cc5e635bd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a455eb5f8f974311572217493f7fba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3c33b5b8d4677a146def91d50943a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802d7c3532c3486e6e9aefd2739e0b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed45111fca30c7133335d1fafc882e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f16722b895f46a3d383fac2e0fe74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc670f55771527dbdee7a3e8b7ff8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d199d0515e622ac2de9a7e16b6c131e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a574bdd57ddce8bc9597d918d81deb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d64d284387ca170e8e6ef52da3d43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bf78464c6e1ecdb6c5d6f3746d65c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902850bdeb6cf2b067c157dd798c06a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0634a58f7ee6576a90206fbd20fb31d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eee62aa320bc978d28a84b1fd1d84b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9809d13a5f2e43e926ad375d3b4d72a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba763fc93fb470b847376dcf9d1f5e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0df0fcb46bda490eaf1f75bb76f9d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e6be3c412fab14a4703d9bd9b09b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cf95ad8caad28ba97b168f56d7e8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e7a23f5f1fd0a762818b3c984c6fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf9a68a9ee4560d59bee9b22a9ac22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12078dd647d6c102cd8489a1792722ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d828332a8169244997cb0f31d8b32cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e27799556c37b67cbedb387da8bbc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b19ca0892a179ae30cf61dccf351ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa3c88ce72767bf3463eccfd857e21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003488c38c83fcb50a1cb70336bcff61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58de3c845b56f551f14f04d3bcfd6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79790a09ea2d151f8097252e10602b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fa88f3895c15553d64aec3b720dc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cdfec2b76112f8397c6b14437b5af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0d83b434d66d3dd66885f459aa793349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152195417db16a3a42071bcaa8fa890350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52c3c7cfbbc244044c123815981d1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61871c9443e0843341e0602bec6cbd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570aec8981f0e807c77a5f9d5642aae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6eeeeb30eb1b89bed8ec4f9654a58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0135ee1b431c3c9547bea2e742c0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e77dfed16a1b250357131aabf2f510356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b4a8154beba405d20f6029b1a285e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55432f42c9fc7da080f3b1c405a90ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a25f15b2234a37811908cbbd07ad6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c10bf84aef487974c944ad4fa5663360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870c4432e47f19922b4b64e19b16840361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb10f37c06bcdcebf06a38dd880f2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7e2d42f496e3c603f5326cbe6be76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c03a4bb47adb3246d807de565d1eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e784f28bbc37f5437afea457f12f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cba4af1314ec6c0d2c955209e3e1cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba27ce9d60c6ca576457f46b6057b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173846632948548f793940e5911f71db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c2f8b18a328262bb9e28daaf14124369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56113a5b4da5ca6d0a0c7ccc04ccb767370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f07e9648e64ff18efddfaac3ec8f17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc539b4f61d6d5805bdd3deacb5842372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf802a159966a9b0e64daafe9566a8b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db453cccecaf9ceab9d9c11442f24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38f9550939ad62b89b7ed5b3534f9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ef79e1286e9a2aa9f822eee5496de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22feadfb3dae7b09b54f91c8479f1875377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7913ccdf7a8737e7def533f3d1aff8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520d6208887dd032cbf55c5c0bf59b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6e5bb4d023aa0de1709b450dd1332380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e940eb7099b0be9343929aeca7a402381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652c0715bcda35ddb8f6162d1ed8670382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292d0c080a9ffd55fc15c66c6d40ba8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd124cbb7a24df9ea40ccd4b4cd3ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61455c7a7cc0fa3eed9b2c3d53f1f454385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d91e805f0eb2a830c1e07342fbf1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87a94de08a55c9063c71cda56cd1ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c48f2cea4d93e51711ae1af5565ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c405eb14f5b0b4babd61b8f5f81ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91185edd619ccf981cc153b86cabe4e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6ff99526ae6634a20ccf25184223c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e0a525dcb24616fa42b74f7335053392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cec570f669daccaa4cbd3b6b13f7b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c01f31520503f30618f7a762032d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ed7b6a0d3e4ec46ecf5378260c418395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1c8791d62fbef3ddd759428aad4be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8eaaa350f45d704127206f6e560de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6fdfdfa38767f433840f17797f25e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d14bcf3f339f73c7b5c7801c8d0589399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771550533c75b8bc85462e3750795e9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf68e79cb7b57470e0b2a3f8036fcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780d9f665e7a4fe2e1e77a2ceebfaee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b614a34f3988fcf87b45b789bfc753a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21bbfea2ddeb55744578096e7f0b3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f4597ebfc4c77dc83801749242063405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691524cd67122282e71cd79701c64d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50837c7e70f639efd91bc61154d89ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9763930fa9ccd61ec9df653e354e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763471f77487663705cf0e714989f15b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe27e272c4aca72f3d9543168d3c2bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d2555d6f6e01d7a33bd4d9bcc085f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db649fc1d131a0419763c1c4dac4ea2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9083f6b96248f9ed659d02697360ecf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46022587b75f8fe93d1682a1f2b4b10f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698a258abe1210079608f0969110728415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424cf7ac85f1af6e2e3117c442b6c23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fda16991a2368a66a649bfc32fcdc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eae0ef06d50206e5b6d8155d36d07e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d23e25f7dcac4bbab310f0174f69e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35359087508269cbdba3aa2697aa5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cffa89e2382e226d2b52bb56c5549421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1503eec4dfce53d1faf98ba7f3eaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0ed00f85d0692cfed8c543ec079bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aee4906b90dc489266a99a2ad582f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbb7354bf50b4f2aac93551faae1d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88f6e8a516a971545cdeba616110b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399fae0d1e346576e63cd42588c62e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f90c1e031676587f1ba0a8fa799f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c416cd3f189450f18c3a18bc242c80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dcbab8b988abde5569e664fc0546d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8bee0cc43e65a040f7ece4206e052431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a09aee74b8288b290ee1c6ab04305432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02b5027c1d3050ab3b932fb2914960433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227cc2c281ebc74a60fdc77dfaf02db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9b7d6438f6d19342014cf7a973988435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2e48a9d085ba1a313cc3ca046824c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0721712a67400bb02a42d6f7852fa3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e410839cba78e65ec713dbc2f6e087438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d83c819dd159c424f84a4bf4f6a80c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a252dd173ea7b07e143f68ae91442db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc1aa9b8c1d03875ffc2a06b51664441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15875cf5a594f07d696b532f23539357442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7013ff56861033be4dde80297e57aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63ec56a1164f124381abe617b443b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf12bd7fdf9b9612b3c408a35453db4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccbaad26f27a5caf470fcc13afd402446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca92618e783c2f211c055ac1567087447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8bf1195844b2688ee3f15f0e81c8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8560061d859b6f9808918cc9e770b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7896258d4bc7eef844f2ee1a3ad5b3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ce4a3ba6809cbe8962a056be20430451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e0a5c51d8f8d5839700ff14d4632a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da738aed497286f5f3d8fe489cf2a07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb33861bfb9fd2b7cb3fcba7d5f9ef8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c031c4e05dc6cd4fdc203f5d9cc743455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c5bdb288242c1ee549367270c2fd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf81aa0d4722d298df73f61ead5cf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054bbc857fe131f88ba0d1dcf84a6d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003379ac4251bef285cc78628e006f62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b858fc794447d336ec4fd7907448d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d0745ef6d0f872e30c8967cae7481461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08340dae46cbbc528d4590d14c2eaaa8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6e9aaee88b2a96170f9f35dfb8f85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d84a1815899b57aafc871b15da70b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f6e77045835f4902f3a97b476b315465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f17cc4eb7316c1955d01f2da85d87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3e71628df879b2d47f22013cbc5b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0915f4686986347efb2a181406648c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc7522ebb89fa73a661012b8d5673b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bac1010442c1158f7a71a0ac92dbd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103634e1bb37d300573791a7219322e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00fbbffe42ec84eea9016a4339aad8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd0ddfe210551bc8addd4b8090c00f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c00a091bef48265fbe5eaa5b732ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91f463e9fbf8248bfe7f342fe9fbfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f0e7a8336298e2b5fe94d1b4aa64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef4e14c403c71b181bb5fc103dc43d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51160f25a9406f61f17980fa551c5c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64d56ae177835488f3ace74593485c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b6d7ffc82c972e0a697ac59ff1868480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ed70e6e2420cae684412f177477a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b471eeb663a29589f882be5366315482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580165358b0390860745683c5ee0a89e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad86021e72cf56200d15671d53dfc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f689c56f2139b659975d8e5f4b46f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300818fa98dc3d5650a5140eaf2e4570486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a30e941af9c8956a21f5e48987b64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed66a44aa49029b2b7774d7da15fc9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d83619b4f5b174529ab207fdf94fbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8340c1ec9e1de6833e41fc008834e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3b6b8910b9e1a2c6161e10c8819e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e2dc16590e0c223debf8667fec29a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d80d89d4979012844fd05cf8224c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101829bc58babe1f407f0ad7d400e636494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cb68fcdf8c9d05fc1dd4f35515efc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc6790bae4a123b397391180c75a4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab88eb8070570856a601e89e187de63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890f23edbc6987181a63093d04a90ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04594aca732270a7ea59335b0b09ebdb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed1f8ee2f645960cd921e9819f8d9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b850b41207286c7688eab64ef2ae87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c49ce06b356c884937edf52f1307b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846c62f7ae56c63c24a68c550e13416503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189524118bc1704fd5939b73a6a3f5b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405be1a612bd0e23a5fc4175d50217b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70973f803bff6baf36eb0db64a79af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6caa706aa77bcf7da0fe06bb939d66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055945b1f916468da15ebf292bf8de14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc0704d360cb5353bd73c5bf02ada8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51d968171571bb41cfe30be0e9741b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd2925fde174f2451090292c6b2d49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd40ccf2d08e3feef6cf1195f039b5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828657c2152ddb03c315281b5b8283e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02343da30d0b44e6fa28b4ddaa5d0e61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddf2a36716cbfe09f05c46712a21de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d68901774207b969f264bd1e5986b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c77a04f8646e4046e7257f1e1cad5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d17b0f3a81c69b121982a6535365f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c92591a09995d33c2342e45b33c3dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee00eafc5baf08c33d53f9f30853861520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd7f10d64f0b2f98ec35737d1361ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8db9796ca54fa4c2619f558634edea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dfacd486ba23b4a55092a80058ff9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b760a6cca99cf6461de2d7811b310524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618b2a432250d3a3d638bcbf8192a32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea091c798d59f3ed01854abc8a318ed5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e2b3f02b15a443c18886893d3ee66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687008c75525ce1266fe1360671ce819528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e71bd45d353722b617d3ab3d59c934529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00f12fd07e9c0834a27d2835a21336530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed2b13b20b346853ddec3d405576e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4d98a99294cb3669d536b44b617d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405be9d30c48a2d7bc7a72545247893533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae351c1928ac19e9e91d250f2aab6e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d1d980d715ee07249e878a631b8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3e94b36ad845fb33abeecbc505a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881db33251b415166d92482eba077766537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284b3fbdbedff585e03517273221cd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eca5a5368ba8a4d903c85ea7b8f45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0a6e280047722b3ce79c207230728540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aab70a4a37b17015836c0334cd0deb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca435efbf11ff36a9c7367fc3287566542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd2ecc6b9e915413b96618c98b5e87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12092fc02d92d4d6204a00f3aa823ee9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95ff1417e6855bfd297bfffc0b91e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bd6451cbf2e606b1495244a1a0a12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb61b1cba365b91451427823338cd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615a0d8c4c9a1f515ba520054de49e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601976c6602e3d972bfa5343309e36d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479875db0026f0f1538623b493ae7a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e411d7cce7fbf9e8f4f3f6e241c67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7b8adb12993fcba6ff08509edac90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a9aefc7fe5e1b8f33e5876014c8a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d246a551b94ba52d2b827651075cc9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08854d61bdefc050f04a9164d211907d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0861b39d2a877ff0a17187924d2a53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc0a87dc15b3f0e227b07cfc6a5acc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d4a58b48b8950ac3ff6255a21ee99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a589eb63ce6c2cb3495e35e8633a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659411ff3911ca7a8792e665e47667c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd923e7027309170e7909d500876f42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37d8f4b5ad8f6c93a1d0521b506280562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27a565811abae1f8bf66760d3559d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d8bac725a611ea8b0e099701f2f81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f343c2c823a8694aa911c7360c85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6df591aa7c727e9db976461f71f11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f3864c7ff7700409eb5dc8ca62f1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9775a00b66f07028a3c9ece45131be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43359297d606c0298ddfb172671ccf32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86249ea94eda36baa35d40a4412a7ed9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a5c2220b06b0e70af18900e422544571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb2ec0a786185ca8c81a1a07d23ba6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4cda0c80111ec02d80ff6a9878810573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465253627804406d0568d70580e59ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa090ceeee1cd19fba7aa3e770bc0191575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb0ca7912a375285b90d37f91cde6b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b20d93c8efef10f71fac58fdf95192577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5df435e555e701695e84f62704b7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7589f02f41fb85f4a810435e426dc77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e266a1140afa38ec7428a3cc2bf4bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fdfac3b8d5f73875f223a2b92e4d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034675a8d737777b35c948e8a5e450f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63101efaa55de3fc18a0049861e273f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45af99cda9b6cbbc0b170bc4eb2a855584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008d0ea4130596174806cd4b9ddf43a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc13c5d849891193045b8c83ea5e27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1617c21d07fed8898a7cb345d85ddd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74c9b5719706f3018e64b90d1744e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfbe3ba267135667c66b21e2588d42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da8387bdae7fe98d3c3c72ba6b257e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28bd89319dd828caf62503b2fd686f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da88ca2c682c02117f7870e2ed41059592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebe11651d87d40eacbe3c4182ded03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99508d7090fee8ab0e8e0107f27171594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f360084c7f22f05cf31ccb0b5207438595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043517334c33c4e8052101fed52331d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef0d04dac70fe92fc1c851d46075fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4712b17ade19698a720bc7790fdcb96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d960200fa3e2285d9afa970a34e5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306b70065baa38c6aa716f485ae1145600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb476b53f946f0080fd469944777b03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148e94daa8530972e8cc246d58b4291602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e8af0c757c0e9cb80883432fa7feb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc729b1c63270caec9b27a9d4739bdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b8e764a2e07e1b36af29e49c02e54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff7b90bac089962fe264b76ba973a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e65e3a1c62d40a50caabff6e42113a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36335d0a1d9dca185aad782915934f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2b4b4df0d59566f067f8630d265fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54fa929663c98a4778e887c9859f1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca8ad25de7cfd3df952cf902c34ba2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ff98d74f7681823c68233a3dd37fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc905c68a24d7064026f052bd461670613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce68e686440defcbe3223fd5e35d67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31dc74b5f5df142a04fbe2995c8309615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455b2679b419ade8c3d6df4a40a67ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488db504791b85d363e033e759b70e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e91e57a0cbba7d2e500b517f1612d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ce9445fb580e6d18396afd6b9d520619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39063d275bd9b0fbd68090c1b8414c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde60d42351ab0247c77b348836c1d0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db4758d5e8b61bdb9661b56a1e0808622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41816cf2f8ab0cedad9ebbbf85e771623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fe4e7dd251b67faebb61b95380f72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c7468c1fbb58716fbb1e4d36c577b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a81d01f539822b94f144494dab772626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b59b4e659009490e616c77b0b1bc9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd8cb19540aa2a82c5aeb82ef0eed4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91711c0df7894270d294361ef9f5f3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df3a7619ec587c10a0ee02ed0f47f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ca09a9b2e5dc8365dc5c4eb94bbd3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6ff6c4df4c4e01d112d0460de6afe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34423d2f6b51dad3dc3f925991d480c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d49117ad3bc64f0fd70d20b3603ba4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f77aa77e52ae685b3672f2ea0440635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fdece0ea16fa721b6708c0bf3a54a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef28bbfceadd36a58d3ef2e5638393637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f5fe045ca007c3133357e8ffb726b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fab58ff79f5fea451ff885cb030792639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527814ac2332ebd9a7cbe869eb1103b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c7aee01f867d9d30421c9e5113737641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e1d8c78a6b79b31ef24a9d9f8e871642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38ca3d25a2d27ccd8e8146019b3802643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d51082d4e4613b21d27aece2fb523644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cda630a3d1f5c3703645f13f6244e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771029a428450aa59232d823b99d6ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f639d3d66f414b033657cb3ca325b33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756a1dc132dcc9406e03db4c553acdb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a67977da53901bd3b8c86fa78781b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72040f5e8b641db0557ac031499c28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625b0bdee3f8e9822b9a0b318ff8328651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d3409931851bf46da1a1e3c521126652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eab63ad7a464cf71b80a609a365fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eeb7bf6a47315cc7ab46bf57796dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427726bea279d5045d62aa799d8fedd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8d7bdc6be23ad435e8f9d93dd8ce2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c08b2ee06206536556e40f482b19c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc23ced897a18329f277b84498fe691658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bcec02ec922cca61b8f28e2f65688659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060753939112280fdbda19e3acfce9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba6747ccc2b71a43e8d8b63bb9485a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54197da3c9313d9aa6e1af54fd107ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d90b2a548ac3f2168364148bc6ccd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5f22ac6f8b154bb5c852b9251c826664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bc92c4046b4b8088511e0c63114cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5442b5447f97a5699a57771a30c29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7ef9870cc344fcdf88f85ea812577667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05b0ec5e0b7a529c01469098cf927c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe19cf5be6cc5835516d3a553391b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f273e6d9f204fb34fa1f30a91c78b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12705f9c284cf285ed32d5b13528fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccfb3abc5bdb9ac328c0498208bbee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7a4bf61f2b89e4b02506cfb169870673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c8c06581e86da1482419d7b302246674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d5ef6790181c20266a9801f5b4e4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28f1dcc0671612196d051655c1122676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a0f5f8f1e41e628298408163b7c66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b54ab073f411cad9b215f9f32fe5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d70e5585f3377a198323229af8983b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acb42255ab080e60912fbf0b86901a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87575728c1dc248ff66cdfc91ceba6e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec349d070cf82f41c3be3d73e4b540f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be24b6986da13603755c0a397148da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b7a9526ec950e24f6c24ee6a25516684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c8bec7a29eb5a931e7872f3793fee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67578c150623c12addc3998342b6ea00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de605299203a8f2ad8afbd2fad58120b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c0a73fa3987a1f310e149133ee0d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83952a47c7da9a4dd0e12e919f27843f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796fa7c9098a8fb9f59cbad6bae0cba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87843bcbdb88828473b8a966bff7c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7c1053ff77369f27b81df5372ab07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33074018b453085d8475ec88dd147f42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc4bf366ca67e66c07e69e54a5ba33694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8725ad4025e48dd49907b724cba44f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b22a4b3a3e786327f69dfcfe62fb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478f152e455d29222b1bcabe37b013697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd7a90da1e0a33598b9e8bdaaecee9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cc6c9ef7d9aa91851c9501056e463699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40baef2867c1ad21db74586172729b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab5641149821a3798436d4be0fe009701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce727e3b20578b75ad85c2b0320a256702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6dffe424f58676be0f3da8e54fb7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef842f8a3887665abff0b50ed6c992d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756cc4968aeef6b4776f30ea0779e96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d9fef4ca585e8def96b137cda5cc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465baf49820abc80c8b7b8048825f3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d39f46bc30e9beb77e46b55ebbf8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6aab2ff597e065a2634a61547501b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9878dd5c4339ccb3e54dbb32e6f56f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053756342f8dee7bef014b670d28325e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24688721dc04e473ff57b1e84a6785712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e18e441e07d27e1e05c4167f443e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d57d97e7e75862f78267005ad9e70714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5b49edae2de2714f4ff587779117f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470acfb9a09c2de1303ed86dd61f4b1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54d192efb373c7da715bbe67ada1e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05f91bbed6bf22ac0605e56fc7bd77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c7150b3a3ac878bc51e33b0b7f385719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c6d4c5e2ee9d2272d68da27dbcd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b3f44f9e75966b6f499a317a69e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750ab9c3995ceaf0d3bc204cddea19e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcf232a4d6e8e6adfc6f2a39a38849723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82431a88571487f5e8ebb55f1ac7df2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89622646580c682c22cf2861c1a50e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c69163b0bd2380057c9761e9d630726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886c19e2031f90fccacf442127a3112727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526fc0442186d0ccb29841f2585a09b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d75b5c2a7fecc8467ea852c6997f20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c789a1c35d6bdba1dd22a1a0b3e543730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5d36075ebd7ae5ca8eb58f1dd863f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf360d99d589a73594bc103957dd71ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c7e91892d2e205b48be7a063e5bce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335995b5c76076502d25d70a84633a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fe05db2582a875e9407bde2bdb028735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7d4224336033a642a36642facf1be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc470044bd7ac4b2c4917eef7f542737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7f6faf86b7e91d98d55065ba34105738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c43a217578f47041466d7d3ca3831c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3865dd6e38c54c5e1f5d1848cb4c9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c902be80c9f253855f2982968707dd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54379c3c019b1cfa97d5edd4d93ba7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639a09130b8b148a4e8cc32ed9d54d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff0983f1a3d965d07253cf2b05d8b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f8a3580b35185246b7beedd80cbeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb941b018bc4a6e31f31915986d035c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958170f201cb9ecbaade0e5ee8a34469747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9685eceabea2bf69159a0e05b036e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abb6d3055c9da1c01d2ef95a09d722749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982d4b279e1fccd07e6e7f4a043a350750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8ffbcaa29d2e1cc839aafc0e1ab48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da433b264947b0f6e72433025dcce98e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729e374618be5d85f082fea468eec3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de553277c68d77a7af14506656a62e4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051ff3d7c1225004dcbad8a2265e96b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd15714575358eb99f50cc9f4f104e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03784e88a12749ef91e741b7193af2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84decd92e2aa689f13915f7050c4c21d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf3b7d591965cc6007c213ea76a574759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7856265d6d5b66e17e68abf3e94c582760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35d9c8eb9f42e8d123c0d579b20c10761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0466f4e3cdd7f6d4def89dbdc756f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbf57cf8db9a8e80f1a8a324721ec5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b14b9a19d44d8599b6be4d2523e61764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbf9ef6a11210d97157c32a807283f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4d60da09aa45df903aa732d1f1e2d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878c203481923287112f5c3ca91ed0c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa4ce24b7c4caf1e4b9374cebc26fe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b9c20e6e47e0da1e9d6e6fede3062769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4af2dd67367745d55cb49cb969f72770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4db52553a66f193e07a468f3dac658771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d82d25c1a1dfdbc59ff97c9bf4250772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600b7fd36cc84c5253ff74b7c3598ee773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f247a9a7f3b4cc886f61c20abfde7ad774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10979d67589c9e91d3356025863bba19775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bbef494594e2cb156c9756596c22d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51982816d8e6508ce484b7e9927c491a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90c4cd25213dbbe19b9588fcfa04bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3fd4b67cd1acbb4e1c4e5fcd7cd0f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be99467a7eecd6641377e4181626637780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cbab7dbd1edcc7536a20314cc3d2f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63390db978181a4898a3a3d6016b1f7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4325ba53853e46946ffcc77664217b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dbdc17a4d986d670a9c695c59eb13784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446254050b7e499a5a9a9b52ef73dca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5aa6e48aceafb9d7f1d5f15a83b47786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af1186a72bd8ed7474792fc9090442787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1911af2725bd242cd9dc24c737aba788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847b674f653b98567731bb8239f3af7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7c9239673c86460bda1a008f56414790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be359d8ee8be0b2f9a65459cd6a3341791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755fc79f261bacfb3571e042d65677d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35aa3b0bfca8d07e64f51271bafd26793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cedba8d7dbf52b4f4d256a94f272f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ba2e0bf6aac89a2cee8adf5891d05795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5728cff9649cc1d7edf07d7288ad73796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a183442298a7e0bf6add59bc2b2584f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86607bcb7a5b2d4ebb64cf4549ea4a1a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89203db862317c8d897a8914c2b3fe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74125eed828efccf8f749a58fd75e26b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58247fe2610144604a90e9b51356cd83801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcc8e78beaf92fc2688395281c5232802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa3d2b7cabfd5daf92bdaf0fbb3eb3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ad47a36401eef896926f145c9cdf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef14f8d6f902615994a2f7ae223e557805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff98cfd01aa3b52add37f6e03cdd6a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaed0ce3ac8d6f6e9f8b33463898125807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62dd55e2c3789ef8ad86193d0aabde808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc3ff8fe6ea0b262a1587066ca6c17809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ed6d399c4bf4d7f16d1c96d4c0da4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30048a7f9c0321bb85097eecc1a94811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422787585d9e7ce7470ac10669a2e7d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ead89f481ed5381a997bbc7ee3574813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ee97b019104837f69df03b259e0f2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c9f68078c4b406f5d7a51652e6bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c872bf0016e7c7b9b617af055d7f51816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864e84f1eff4ea21b5f8ee0e369d567817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907b7dba6ed7cfeb47332216a5dfa6c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e8274407803ff887c69c8a1cf298b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ca98d75941ea1f082fe92d2da2b8c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abd3595ac5153810c582adac94c2a9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4ec0d34f5b76b5594b9e6875e41a7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5400c010da7d5465e13528d41e981823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5527bd641260ae7d83d1fad9509d80824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7175bdf8183336c7beecf7ce5ef3341825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9201873c0676718590f7266cf3c3c3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41450a4d9fdada7a72e0581c0fa76d54827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be0ec8e95104c2e1124a519d59c790828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026481f4ee7ed7b29a0217470d86e1e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fc0de7a2d0c505f0152b05cdd1ea1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60240099eab7ab3b912ac6a566631c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d131d86c3742381e618c113b5eb07832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f3506328b7b91a8bcc8529544029833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b4c3b13b8659a6f55478c57d707cc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7111ea1b9b9587f31e786b87c0c1007835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f346e22a8c21e3a6b0399bf00a185836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7275d1fa314074a96d822723c0f7ce0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f9ce7b7e9f473dff2c40334ed6d51838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cdae97cdaf08491464ec5f5db2ba6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bc50dc206b964759bc60e493c29bf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd670a756a35496fec6e9667d40f059841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a758cd3b600a0cb734835c155e74b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829afe903b362784a1f298e1aa96461843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6566fc7792b48b8e02b82a87300131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a550a55af4c949a7f0eac65930b5bd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73831f984d32d5b932603118bbe704b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf68b70d23d1332a31047b765f72864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbb695c9a36868d7c865ce4a7e0a745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02243cee4c1e5bb0ca90c2e7cd78d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76304121e0f512e7b402ba672fb80b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcf7c7cca547d7a191a7935ab5f8a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f763bd641655c3394c8929f180dd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d39aef79943526d44056e1a8425db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0a8dbf415489a275503d70f40251211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9985e71812cbf454c71f15f60044c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b51d899d0156fa8162771ec02c0c6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fa7460c86400f190589d4bce22d0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678c9cbca257dd78b6136f284617f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4be87217530b7145907175ac1aff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62548a79d1612b62f4622377d0ec2f6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9bd9182342b4edf04a9fdeec173c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bde98959129204b7a482d8b88dec219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9f8e1a0669b31cb23e8be700037dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20dd0e8d966b60af98805011b02a6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73427bd6b4dc03fa8572f551b4d3362322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21454e4a6e4fdb87f0f3ec47faf43123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccfa74a3a620f4a5787843baf93bcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a072109a8e0d5f19b5b2badcec93825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a9662acf8f5c3440d2fe12e4f35126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25ec16f5e68d8b90d13bcd65420dc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0fc1272def2b4d9edce0da9cd8b9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db418cb7e0a8196905fba1d5b22ed229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ea734b26290296583d79a3277335730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e75510fb4142df79049129a23a1c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275d154428e72a50260ccb26e3f9b7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c511a11b6fb041b79306f703f1c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43a976639f1b9b6ee9462aa9f10b6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5159cac3bdbd537f27c9ba1be62d1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0619f06f9c69fcda7465d182eb048e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b0b3f6af9b1d21c84fb9e97e3aca437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7ee98190c441f1800b0ca022c1c8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc64a3ca71e9f93bf8d3d0ce0b939d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01109520f478c91421b3e14c5d026f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d37e4a88ca20e9365a08d32a845fff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe75a7e8f6fcc165d71692ee5e3b57c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f19089b3cba5943113930556de157f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f4e65a2f65d97a4b125cd8053b45e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052760a1947ea86078024286bcb1aa2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e2e0962cd73a6f2e11baff343161646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520823e3ba6590696cb90bd886d1e8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59952dbac216791cb4022bfe39bb1dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd0009bc983f4507a0d1e078f0708a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d42e3020476f8810e0d8f7350e19b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c314bfdebbea648f027a3551e2d8e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517b6198c8ebe9e39227a5fcdd6656e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c85bdebdbe8a2df9d4218aab731b1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21495e89229a0deb01b6369c877f151354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a642e1d5d82e225c81d995f5bf3b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35866f31625eee6fb6f3c1e45f90934e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d02dbd79bd896aa261444e54e6669357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a027cbf3159e382b7d386d720eca3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c98cecb0ab67ad463b2f7bc474632c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdc26f766f6db01fb201bc2de2e87260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e4794ec1f281c97d56274486f792361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c83da1ab74c355b858354e5d65f8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dda89157d01fadbf8da775acbe8c7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819e747a6963e6c9e92a9ab7fb642b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71abad72d367089b3bbb9d34d3df6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b3b1bd9c394227ab843dc6cc1349d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6f688923db22562d93249f18fef067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9350e49f18475fe73a5c1a20ac8108f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3a766761576a7e687c0cc6ee1be8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db72dfd4817cc41cb13ebc5100e2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9b178b6b3d6a9c27ef89043ca0b0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3688da88fd05ef674664bcd32c27472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f2814242a5d804f98e13b810cf81773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec85f7f36633892b7da29a12895cf8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e5a37dceca7f345ca2896c549042175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5361e6e04af98e7e62da901677cb71d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dacc4738a4085730141b8fa0c67d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051efe74f2efb52895b8fcafdf7d67578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e924dcf950b3a520602513bf16722a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5a383ec2ada8b1708dbf2df1b44cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce825624da5d494be9b5f7c7f9bf9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46559c8f7b107ec5ef3b2d66d8c5fd982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee5051c6e6274635857dbbc8c1ca8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d347810fed53fcf3f84440b190d6f0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b407fb39f33d681df3a99cd78fa9f0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93329c5d0f5837c6ec8a5d2bb38867b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817199c7fa876935f9b00766cc55a9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff580a8ece6c132c6fd5fb9ae2d70188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5e8e292388b007994f70468c7719989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9ee117a1b583d3036e6f6d55f65b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c9a8e95eeee6f7b7e458d9f140ece91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a4e8583869312a9b25cc581b287c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6907833db3c75e02f7cae9b1cdeb0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078aa821419ab585d6be80ecc68ca0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242c222aed39d2ce865cccee2b5cf2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc999310683f309f8f0ff1edfb23c27b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e8c5fb638ffae6bf1925ae67116c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4367bf994fba7ebca1d590f8d12152e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5298c64e09ae0eb2461ea9da2da69399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414b91e28dca378e82f0302d2f1bc2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47f2800779b61832e09e114ca29d73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48463aec6f4496667c9fc4f3e43abe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf808e702a1f9739026fe4637f51a08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296ef1095fbe773dbf6cd05e4bcdc22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e0ec44446b240533efb944cb4b220105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8deca44acdd464e918551b291392a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81341c2cd1292bd06a1ba49c2bb464107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853d31d2e624d56dd03133fec6c672b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e2445bd509f6386dad92870181b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bbe76746f758a9655a688c8bb5947110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304a37927371701aa428883a2024db8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a1b2f37e1766260722acb22d6ba8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f084bbd1f4e8bf030c33675af5e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89da1cd31934e811ccb1476b62b912114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048eef5b54aeec18587fcb861ef1511115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb7312b9f3c7acac0a0029e88bd0dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4937b1aeaa0dff8790b8c7dad0f4a10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891257fc345d4c889687dfd6f4e0a6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a3bb230cb231754db65a370e3e852119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c8e2848b8bc15dd5d2bfe0ddde638120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf69b8fe06add28d0b1844797a83c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b29ce8aa8d7499b32347f239a8c7a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a1824adb407203d3e2646dae56851123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a263aa4527261f0355c3ab1d14c17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956210c6b6d4fb877a17c99346ed1ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff8b07afb654406aaed1f217e5f26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a2ea6c34cc76343bf3cf1ab301dfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e22d8e680893146b52c5f8ffde2134128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b286fd6cdc1742f1ff4e069b594ba8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62563b94472cc589de01a8b5f4b6190130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3d928abab9b762408fb850161baca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ac357bbd1dd11b784f2d7951eee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64430d3bcca864b0d96dd43b992c0ecb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b129b59e19ab01f4f0be4226bf0237134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662706bba62a913a5196675b7503f080135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503b84c7e087c7167ccd40bc7a9dc9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905795654c9c09d0e8af799c1b97fc46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df0b9776aee7b2ae483285cda5e118138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc870c9258a9cdde9105422a7b0dd32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46bcb63d5ae9a39aa6554cb587672d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217459377a89cffe778b0528d349b852141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3707e8e41f044ebafad642a4f9112142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e738821997d7d90e379ae5ddcc5ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e941a3fbd04687d6baf175f27d3c665144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383884f40389e34903092cd6b003ed7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa389cb5deefdc8cf3faebc0ab0648f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f18e21db30ee128774decef819de2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d40f92e9245af369f9769f721594b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e13c305a1cf97492e5a417915cf3d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35b5808df756be87a1fbb1246190fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce8b3cb6f008712af455ebd636c0b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21416f21da0285bc19ee1d669b82c43c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3be1175f8671fad90f31df9b1d0f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ade7cd4e10ce4bb131b2181ed695e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590ce81ef3d78afaa4156ca3c445432155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97024d02828f99b0e0d3cb837f6b8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d2b8007924700308974303170b537157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9c6768c52aca072b036594e9fced0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fecd7b1bfb3fae207e43da694a8404159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c33afe263c3e30410dd5e9f9a6508160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda20b0566f03a2e80ca16d42f30f643161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f1687d9177be12cc95c6589b64c54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b11c222ed34b4256f0d74b7419ea95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c9ef8f515d166a5039761fc46d592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02416b6e3b863ac675f3565ce33b53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0b3d9b2be29305f800f2b3772a2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41d26f8abdd07bbfea5656dd60cc52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d5d078a33d2a67e058bdd0be78c9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825766975b27f79f2c208f18937c42b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c1b395e0a4f0a2894c44b514f7f4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124a54170b06af5711cc0b5cca6e490171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63400a40aa23ece708d2edb9be1e473a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3a5d45a886474fd483f0760435558173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862064959491c8d9832cb9c1f2a8bb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe21d9ccea52942b4e315cc09cc94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0814eba975fe4205acc20f1ae7aee2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54308498c5c4d23aeb1fec6a2c6fa7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e59aa2fafa4c07560616371c75f89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92b6c6bbd4258c949c1df0a8b268ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea458d12e80c92070973bd7a9c4a8b83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bebc56969a803c07da83af1acd6f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a636b17cef523aacd61cbc9f1e9493182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02615ec889d74a2b9abb37b4788355d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82cf841f34325c5f8a390605fa2af9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9382c7a14a03504d3718c1f1bdb879185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e341af528421bf6ba5f9ffde51eeb48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da32ad2bca6a3628787e8f775704894187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50b917d5ac753c80f0198dd5a3935b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66bee84691bf2f0640120fe17ea3b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b0f0a9075fa9ae924f003a3e25fe6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd15aa2a1b70aff16b21469a1bf21ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f2492895a1328be2cb10b0f6400a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e05646100ac8f5a4d1383d95a2159193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbba43a455903f4096eb5753d947b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9e451ce4c7e32e6b1ca1fd2539821195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a0eba92f4eb2d676d1ec1a1fecc23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7be65b403912db2130cb4fb3da30b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a7f6d08f8669ce886db84eb65a6c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0e17f351c0624af5cbb3ec4f77919199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b044fc1ae12e47a9d249071db0c8ac6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5b5e15d7c2ae0b20a642f734d51eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f90ff837d185c897944453df3cfccd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9acbf7d4a2b58779a2fa965f375337203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf8cdf4b474ed33338571eb436ee8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd831f6c7517fad58c605eab0c4774205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4838576d800d2139168ebd080cd0fe2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f83ce88a7d7c38b8c7b2aea29d134207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97194fd1c9448bb51ca7dcc7ddf3a1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e335e10e895e87da27ba69b24ba958209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7445ffcc6b0550b1a371e675b5b78d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b0b75de044e74958bb08fbc43f63c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772468279eb9bb79b0bb32f69e71d0a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32deb92efe0360710999f1c95cf415213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1c48f08756bae1484d7c940ae208e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7aaf018c5e322126c0c1d6619e3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b326fece1fbe5dc34a7b2fa25ad78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b065c5d3ffed3ac3407bf80d01a4728217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd11b5be214637f85c8dd32afe576c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e87773ae772d6a7d3c6ba3a2f4cd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77852141cdfa6a0cfe6b2668c4e6c6bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36df33ae69ea1c77028a7fae7fa3ca7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226237678eae4f3dc7ae8f1576327ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91f44a33bb9ad7b4d8e320a63a4fe9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b83df75cbb3e68c303dc5160f1c7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162fe96dfcd906fddd571fd446d0e32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257fcb54f337dbf2e7a3f36cfb486e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf5e73805bd9e6eb7ec9235cd3c9d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fccb21f8d23d2c8ae2c85981cb051228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018994efcf67da4c69875d3cbde978a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53739b0c232f2dd504c627fc01ade857230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fe4175d563a1dc8f10cfcb46fc4d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135cf5eac17417274a21c6ac7eda3e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe435adfabb805ab6f1939e3551f4dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45612ee3120aaad992a157581b70b2d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6fffa817eb559f11b1e331d64ec28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755844fe3f2f83cd0da797cb92dc0663236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabc1ede03d96dbb682589814742b9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db06b08f529e261ed0be42f04b3f70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad9b28b0ae41a2c2045ac293ace6e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c57e33cb2e332c63176e5ebf6c63a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d04d1a649f37d16bca8dbdeac92d77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdc61ef400f1a5066aa9cd51df40a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc43221a5a3e1d302168f2c2a508a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da1b4d192b382b1d026d00d5e4f27b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6c0910158a8d3c034cf84b14871de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820cd500789e66c0728a7914e524d2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36620ee42a951bcda806d09eccf88321247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6606cb5da1896a576a972671196c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485fc594cef31d4695412f6cd5d9edf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99c4d1cf0fe6f577f03bbbddc564d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06befd27ebcc2af3d50bbea9de297ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340504b433cc187457d722ea2136e5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b30d1dcfaa9654d27fc734fbe0eb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345780b049d46da74413316db675592254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec80a6ef1a127b5625dbf76b12fb08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9876d32d319c38dab8e575564e2055256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51053058ec204bb0f270fbbf281c6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eba312b1b3cab9ea4862f1d4647a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb930633b4c333505da34dc92b6430b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5caaa753ca8ffe737f68c4cf49668260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462a73e253c7f861d6c5b461916cb27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744dc293d077133c120345475dbc837262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba18720a2edbb2d7e8a2d0fe4845512263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62699775f8d221801cffb96463b06c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed00284186c40c78d50b098b9400c9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b062d1d06a1c195be6fb3bfab7980266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212984fd0f3231aa5d30c6e6aaa06b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddae883ea819cc69c09192d9a4d66e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228ed6dbad0f9058d82a95fc94ecd87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94cc1b451e01cadef5cf080f216e3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88038f55eff27150037644288afae078271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a06747f220a15cf61a499e3309d7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e7db405570f8ca3b0604fd5aebcf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39356cd36b17bac869074608895a5fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e3b5f0a43ce09ede26f596ecfe53c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a68f42c5163b2dc2b2e0fa5654f4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb037697ee58c547e707e3ef29a9a631277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5ce64ad980c123b1d00a92173345d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe44322e42bfc799d787114e26152e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c49fc2ca9d276ab770a890f0bddf41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2cd65398a9613bf8a1c479dee756281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1ec15f08438ff1e91a8b50101a74f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013bf4ac729c6b2525635cc3010cc29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419381617c8f717fa0d5ce36183d9f6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a6d84ef58c5830438fc626ade7639285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d61e363d96dfb166cb9cc6d87b776286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19180e8acc26152bb64ff4c5be357d46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eda4e7b4c379f9d57c9607d09736f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf93f31bf6d1d59765b12107aa39a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415124e9e04b6028eb0b4bf106d20a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a0c6f8363f5533748094dc9dd711d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91513b7ce6b644536e20f0687a2791cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398818a92f2bb02bc42479a1d87f61a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc47df5f365b6f0a0d478f0aa3e1e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed88482e6859f74ef73d14eb8b1760c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a19a5d263561b057d2c3d3cfbede07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a2c1463bfacc474d00aa269c3d79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c45c2650383d9b3cdc2b1a29c6a64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fe5211352ccaa2a50509b5148ef46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b484cc2b870aee1ef55d205843721300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79472552e28c4ccecc01571903723c0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a7d38def1ecb7e7d736b013c9878e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ed6f890bd448aa41b964b34d9dbc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648978d992fb109490171aa018dd6602304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8f1838834e2d8c09cb1b5328bc134305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f69983a1b7c566ff5555c129deb751306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d389301630bf08a2012065d56c12f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e24de5871b06944ce38cacaa60c47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae74d246af2498c7f7e3f88f9e43f6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a783460357d31e0fc6aaa8a6932c441310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673696d0a536876547a6484751b5f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be4027e26356b51f103d4460da9bd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585b8cec82227ddb56816e3cdcec8f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c707b6cff7a5538fdfc07a5675737314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97196ce2327153f468e3f853dc7d46d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21751177e41d9b9f79fdfb681f85a415316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ea674a566748396175d613213586317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda18b4584def6012bae58a5b352299318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a40fc0901cc73eae4d9523a4027132319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969815b2baac3bb2b2b453e7ff083054320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b003313fbfb1b133dffd5258df0bf7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4b6712a1d02b120dec6761d83dd4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cd711d94b8f5954c31fca75d5e0de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c275100bc59ad2eda34e83a29ffce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cc6d9f8c01ae45b333422bfea3230325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c66972e488c11c2948c7fbf57fe1c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bfb835672676b8fe3b2798d57a914327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e65846c4034abb3af4f1e95f65df3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67965b1f126ff6975bde21a66654cca2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4832037b9036b0265eff100339e36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72db195ba090d5d71bc77af1280e12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dde181a155b374a70f03210e8142fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee48ec2f24400e91bfea2d6b94eb497333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276763b6c4b89fa94072bd2ee4e4b5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44578cbcab4a782616999130a8594ad3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38ed2e76bea0b5b0477f6ca368f1db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1d9fde6df352166d1c49ca9ce6971337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af41644151dd0654baf789dc7383a85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3d9df1f60097a655ee97eac2bccd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270def208df451c27f6cacb93ad75bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e89662d627089d1ce8d0bff59f6d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ef6b4450ad544c41e52b9380a9506342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa884ed50b50e4857f0ae943dd4e118f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe139d1ef00fbd3700417230ee53f9a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eadcc12744a9ce25b2cb2294a9ce1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bb6824b76caec91439f19dd7a54a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ce24f3dae3a0be33d8493e681ad90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37749ea2195bb5c9e30ab7168033ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad38d16d1a25eaaf9326f512c1356af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b0f2c6ffbecfe688ffc6cfe4d671a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc969bc64c8bbc4363a14d00c28ae941351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a14173c818a1a935e0e2267d81dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062525bf1d41097b319cc1077ad1a0c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfb5a98301bcf76d8e1daaa41916de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6e1117b652bd32bfafa9ff12c5cc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a8a68af8bcdce20f2524cbfb6d87d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594a502aa7c6f3af6df97c08ecbaccc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da2c1d6a06759909a271112f8157c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccd4aa87ae191ecf53a38163e8fa93359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730cdff7025766d9c1f25018a7387e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfd4762891d497d6b6322e1b2db740361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f702bffebcd4da9a8fbbedc2550f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e995bbd1defc4b1f226838b7430e109363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a9ae685fc5cc67453477a6a2e37eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d430387536b83d414f8b0dc56470866365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3b500a02cf37669a744bba68c1280366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5efea4df83212eac81fd53fde3a29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59bb1faee601f4704d96991ced7e08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d735ee3d4f552c23cc0b0a71df3ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cfe3ce0c97a74ffbbf95700c4bf99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e368a4049a12cb08dc9ce544c9a9d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a9e38438b5f5173523ad4e35cc78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d833e7cf74ff5f2608c024f2e41fb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e538638ef22e22f1428c5635c33c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0fa415c844818f69cc657cab7040375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc1e5b7261fb05cc60adc029eb988d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42463b9d3dbf0f34e9f0208c0530806377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423045777e7d8ca0cec73ceff2c67b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0a214492f5aca9ff174253e993c82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83183e4590e3740d8e7a38b0c223b57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d886e0f3b99f22d4e214223fb33be1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e176c1efe99da25759a542aa2851f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1a203ba21fa8ae41db41fd58b4145383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808136b0f8c43fd899638aef28244ec6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4b4d1562f4397d1bfe9151af385cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f186ac0f7ce972f53b51c00b59655386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267273abf227d602d688f64731c9a03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c323920a5eafc854bd49c4e6fead03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3e29a1099cd83c81116c53dd031ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2187647a8295cdbb164fa83cb2d99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c4474144a758a4353af1f5a454d74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd26e987053129e8f93f6cd17e2e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8957801548ec43e1309255a53c6279393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d609f81f68d94227d696bbbc8dd0d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee1e918e26ca1b8a515ce3a795b44a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ed155eb0c25559e65e7525d36e86b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d631b72c044295b306887dc780cf190397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6be8a0964a999c755833d09ca671b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c84434ac5c3da713c3a4f34bab4af4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df1e1c0e8be1a5e5da1f3b2a46829a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade414223047009ad667c42d44d522401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd80e6ec95213420f49aaa44495a301402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59aee9eca286143c34c89642f2b9b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219117b4e55c1857fd948f530b0eae6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e739bbdc11b2c1203f6c3d0ff2792dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e7a7b528e8467e74563d9f78e8fb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c402e607088bda42b2f40c5a2f72c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6da7f7bc723f4e1f51bc02c2fe9ad5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22817ea979ff7c7445edf3883723f7f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99921d49d60d257082e110574be9dd57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdba563bffff184c0d13cf03fe8e78b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b6aae3ee07c935940e77c2af2f2b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d0d44d5de44c3765927f1b27effd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983059b5f3ced2056f60fe7d3241944c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788600f84134d8102fee21c9cb1de568415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9847234d6e095585e807739834503416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aedb8652daab9d99050bb9c7c3a28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8d9843084065a25fb98a1389094c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765be01c7c2c32a1a836a03eb581ee52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d89443e3ccae8b70f17bbd053a981e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3932896cc719715c6a20d4badea42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfdc879a981ae4e51592f880d0d65c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4748cd7e59808d5b8be7774a8fbe0a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606021bdc4023231e3e63900aba3fba6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb591f2f00dbf9dab995e68bcf5348c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4feceb83df388b90bf51971285d04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152df511f3812411cbcf7eaa28f419d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931067516130a3fdbe80532b0901fa80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb381cb6ce736b9e392011460e458d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb86d57440ae8abd5fdadd6cdc6d6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464172b64995c7d746645c0a3365aeb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942d4e9b271680e99cad8c868bbf0aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93222e0db7afc3b37e779c1ae8aad75d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed3408e725219a768cdf2ad85b4701434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a777d9da32c81a09d72ab0fbf043b50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445ddd39cfb34dd0b3ef02ca26b3f99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac06f8e7ad439ee8303db21245160f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f606f706d106f2797d4610003d2b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed015130070dd087998b6e8d843db2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be6a9967bd4a9aca98bf13499d1294440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8ce87176b3058ec7691be4ef74bcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa34dacd97fafb970e508be9904a891442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c0920e8f07ae41967afbbca9c877c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba335ad3ef06d6dfe5182f3eef0f73f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab56b1fdf5747dafb313db1bbb16500445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9f677760ddaf2e6b7557af9e19419446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eec37f2194e9f1c1e7938399c6ae24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96d82a1594bae40383e8f754a73f5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f05f9b6e9b6a604fc6b3aec7c93e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7933e08e39b8d9d3b1a2dfa09b2a55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eb193dfbed8c0f5da98f070d91acb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2fba5b1225e3edc9d72db8fba9480452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cbd9c97b26d6d3ba65fecbcd800b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1cf78a273ba9e48cd47fb90cc02da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ef8b76e9779c9a785f584b3467424455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc379ed5247b34bae16bc93f1c1c912456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c13669c8b465bb9e3a7833bfbf0280457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae6ce0a238bd837ceb1ba327749cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ae19b43d0e94a6e4c3aeb145e10e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbfc0962c3ce0a71a0c8b8ef3444b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799b45c2039d39724bc8806fa7b77e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6827802695b78f54da1bf456bfb57ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21070fc9b717350079f9427704e00958463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638143089fe063056f199b0e6569f2ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3008152952627056d634a19fdefe3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1514442176f6940895e6f70c10ae872466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa619a0e854b8ed38b4028d295267974467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f3c044b899c943071e66d7e0050ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c65c209696537ac023dfee8cd1f8ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ae95ec5c189eb68795b337ffc6a0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306cd841b755cbee7d55b3efaedde98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc577990d2234d594fa8b03fdbc787a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eedf3309f325e926126a36ad0f524473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d43096b4f813851ab740e3cccba43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36ddb28394885f6d8f4cbe81aa9bac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd03108c79f1d04d47a226348dd46ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876442fb6bc307577033dbe0953e65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6d2197390fc7865ab23380e64bb32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369b2baf4a75aee4d0752e4f6ed6d1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034196a448d2eb4f1232f3623e78c80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1055b1208157157ff5dcb1eb15e991f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f62134b88224480a43acbc70623a9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b861709631eec10694bea1ebc7fd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c2799973faefc8dd19e53511225d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815e4bc608bcf135a0a38c2dbbd26b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985160bbb7b3191b94306fe9dab9eef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c661c526cba07e504ddc9b1d3bd968e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579af1963c633906949bf34e76bd76b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26a86115e76cbcbc7495540c441467489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a602d3a8e4278d8106ba75add270c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b330c2d5c593e83c43d3382c7d55cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b7102b863bd895d43603c818bae47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1c765e8b2340505d818cccbc451e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec1ed4d8be6b4591f3e56dc5e6902e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef97a90af427fcbc85c6da22dbba827495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6220d1c8033ad1c74b731fb8a4514d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bec913cccc05f592658140bb817eeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942592bfef66ddd2a5deb11755ee090498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b4f14e8da5be168fa448b179419c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe337c089d06e3bedee585dfe1fe4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a7d925008bd61498fed8c87763f8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2039ada7181f6b17d21727e3a1abe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a18f59381415c21d137302f7f2d707503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a4ff614ef188fc237735e33c14d55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad545b70975a6faef79546d7950bfa9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0e893a51241add17cf5a1621673ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3779e29d5c851cb81b11a8f386c3709507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0003b68d95839b2dc6caa41a18505508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cfcf648b51b61feccd4daedea24f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15fcd3204c3cb27d7408f239b8acd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218810d5bb054bf6a10c69ce0d56862511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a75282fae57e119cfd9ba3108264f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0e69c2c8e084e91bbcb1aea91f30b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9117d236d33c39f171aab69904937514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e1b6705069c2e20df3f1f5c2f7260515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10828b66a2ae66e64fc45f6f1c799d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b063df8268576232b9b885b3c35e189517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565955e74e48d01f632698470ee41d64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b925a0d86ca81fa412079201a77dba6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afe6468f99487f2ad07534983ec817520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3da1199b6a5191452788732707407d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937bab29414a1f8f1774b88fe609862522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b9cc8ba19bf40725350466a712bb8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72165c24110a92060f7c0d61f4476c17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8000f3fbdb0640ff24e43403195fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad93b1dd81460dec32527065c0debf0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a880330bac92f31a542c5c61f5ae3e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867f8623467c0eb94fc7a6fa6c41e9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a2c9c7cbcb94c1a41eaee5c55e955529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a6fb24d021242ee1546c089c22e17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cfe2007be11b274bb89ec995957d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebb07f324c9d3c7b5362dd1b5c17f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf2214ba0b09c59ee4df071b44b4a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22293b84e1b436fcb6cef0c51f195002534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5ed4e8c03a66e3329f9bf6d339b8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1bdb0afd4353ab965b52c681f6c76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c081fce54e411dcef9d17593ae58048537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cf25ccc71ae77ce0eb943533dfb33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1376fd2446a6980b44f3dcecffcd40f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5e0793f85a76cb9efb52e5889638c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10e4a0d8bf32e10eecbab30bbfe386541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bcd294f2cbc6ce90f5db435af60e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37302962fb944628ceaf508b97be20a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971a2e59597948b3f235503f5f7d0b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04f63d7e0158e26b1f58e43fb8cfbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5f1106775969150b5e8494bf148bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aa4f9f2423d3b7b8bb788f770471f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728a5f21427d150b051bb8b2ad09720548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5963997dfc3f1ef7e3cbebc32b8d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3a7c4f74fc85fc8815ff4e3c4f84b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497813ae98e445702e2e307fa3e398c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917f4e70c44f3ae6eed3cc9d9c9a231552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b78001a393217c697d455f3811657b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac70e090184db819e0f6f5ae67a4167554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83918ef99300962eb1d6e69d77ed0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e48187b0aa8bc59934dcfe622092f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf01f5ce84d5204e227cdc93b5dfd67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0c9f1d5c98b67fab2c232a7d20c52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703693f089192014e14b7e0a6133d56d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ada449afc855944effe8e72a4ae709560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82db416aa04bfa5c085d6f0f8056cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fb77370b75f1bc0358b25d39c3992562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f812e702a396b2bc920d1e3299a9be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4751eba65e83692269a3898440820c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f63f656b329d38941cf2db12e5b8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9815743f64673e1448fadcc2575c71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737f958d853d4fa312d12b0639cf54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5922d3c2fbf3669eb4bc1622909a50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ea4e4adcffc54df0b8137212a9822569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f5f86b00b91483989c4e5669c8046570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4fd170912c1c112ff60d489602bd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881c495f41faf395f3031e7647f16a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bae925ee0b4ac72fb994708103622573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9722faf150ec02937d0702cd2c213a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803486e2fd1896965c234e4c5a1ec211575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd148b39e161e836c3a799a97734835576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62092981f4aa5728417e862e1b442edb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd141fd34011f341266a065a31601249578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae07ff9e08c7f173a593f1473c20c65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feee92124870f6291273b210aec892580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e33d2d0502a28507db7c7b05ab1880581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb4d339c44037ab61895563f1885ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a57ce3093139408374d23cd439e4b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dc55ac844a5edee4009d618ce0e96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eae2948b548dc6b0898a91153bf01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f979af125af6b564b157a43212f346586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4638fe95ecc3f561ae0a94edf90b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdec81cbe8df2125d8517bb4f54bfee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034e237f0e3dff2f6ca09492f1fa57b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76947620ca3b72808bd7346a78f72d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d25f39db5b6be7ff2add0e71043870591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47187a83f524f3c8cf19f4a95a00cd76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245730a776808e466f4830b1639b05e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564cff4354d5b9598cdb4cd07e4e3e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be333c6c775cfd88fc43e570cbc5db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec2199b6b3bf11691d11602d869c98596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ebf077e455c1d95feb70574aa75a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c70239c9be4000f9dd0d3fe776c9cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c05fbf0921fe5c0466081acda9f05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05451d43a830271af35ac6e75cbae2d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40640a27e67ffffc41fc27fe424ad3b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d366b287e9e261307d2bbd02226f3a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b372c748783ee0f9f1aae8bbb7667b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f70a6f36e14c963d6f1c505e8c567f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b10f7912f0584f67c8bcec72a5e69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e696fb8e286b0af2637f4b63e2c0bcd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aa8055e875e97f47938985d63370f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7898828daa470e3e65d1ed6e8b484a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593532c17d9d37e9c0e3bc18f544d98a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f02a1b2c9bc4a0ab7ed8a74e5d6db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57bbfd4bcf3dd141d19fcfca290a3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbeccbca59b3271bdea428c6c7da4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe88213f486a80277e9aab3cef95f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79a0ed82d803e8e680083434bb3996614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f0a90c12546096963e1bc342e3934615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd9001483a1cfe437b77e243a82156616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec6a51583380d92c8b60776536fc39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6990eab1935ac787e199ddf2e37d23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27b113bf6a5ee5f965b4c849747c20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c413deb19a37511cb6ddb344002adb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac27b4b7c9afa6e48a6e7907e2d7999621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22f42e7102276af51b9c869bab2607622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f11f6dc7180b9b4df3bbf52602598a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c262dfa1ee828b7d71d74d3a9e25d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7f750637758e977c5fa4ed2beeb20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d611b11b7b2d224a3b46f3b5b0c3e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96500bb9ac53a7810a3fca3515e44a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca40a281b9aaaaf650204ed20ab50ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86825c736e2a1383d5e192b23abf9528629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7561dbd860b594d8c9c1388da4b261630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf3142f447ad02f771e5cae30adbb8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00d1ba60e38f2fa7915109fb2e9e9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2177fb463599acf691a019eb4550b54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761bc68a03a6706786913e0e245457c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee55f635b69e0f397e9198b90822814635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a844a3fefbcd5b0910c410a0f9690c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a15a5c7d0a8514f68d956b7742cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b4c211ca290059ef5e448ec80dd45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303875db15054397355ac9cb886f38b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13035f300a80b8be8a3d3658b3a44c1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45d723352ef0b20b565a53f3181382641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836b451ce120689f3bf05c6bc2d926f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929eb018ebf6df6f2087f93d81ffc36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23f8566f3701bc1e231500a99fdce4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b535b6320e4955036d20b68008a21c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071c34cd87cc86b725a4dc06890e6f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c424be6693700170eef1ecb014dd6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d4851843a100a92703d2c925b6180648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4229e26d869ad35e521119f849d849649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2394654cb82d19c91bd87694f46f196650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99deb2544e71f005b63db2bfdafb190651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab6fd3e5a25380fc0e7286dab10608652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5598d4fec66e86d7961a50030bb30b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616163554c1b109b1f460b1fa13c9633654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78373e6f9a059a4b49299eb378fbb6c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bf8286880ed98ecfcbcf7a57c4a41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc067acadddea53ee0e8fcec7e1a211657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd800d1961819bd3a04b59c47524eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5b5180331a3257a15bed46ef62dbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98c3423c57f7bd574134bd812be991660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a9e91ff7fcad0223c2d635cfa0a30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467079d1ce6925351711ad03dfd5e2a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54343cb4fe846998afa58b0190acc410663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d239b3b9c8b710e77f0fbaf145e93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6064b56c9b660d1f6217d3f7ecdeb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7389cdfc1ce460f4871a132b34ff535666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99b6e7daf3231f9417e1a176ed7aa8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357acb762c12be28584a2c6b17084fe5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5ac8ff083a0bc639bee207cc33a92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4df40b7cdf9130d5ba8ae4734091c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403193b26dbf8d14ba99ad58f904bdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2954faa443f66b9a79141b6110296f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0345f562c1136a435b94cf34d9b0bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050703d65ff4221bf2b1c429d36976cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66976df17c3ad809f146f756f3a239675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221c981c4a2714fd12f0cb1535ae516676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ec5cdad501ab0e7c19a74ba46ad1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f52674dea4c7506981a66d8db54e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef696637f8a3f8764a4532c8f2df912679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026279c2e7001b544ba9dcf9087da3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a951bf8b278e02fa00c0ec8778159f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b634d26b0a299dc08d31c5b70ff4450682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af06d7908efff2494fad093dd4b18c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0466443aefce7944eb7c4e01e883aa0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94c9ed368518b65c22975f510a4f91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6ed4b0b2c22ae61d33aace26178c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7126110d18369c7ce4a0a814adb35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d9cd0b7bc5edebdd7b09b4a8085ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c176aa76c38ac39599b05a49b5c63f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc85ea3f2d7f9ba411ee1b2199883c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e955117f75c999a997fc15680224b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0adabdd4826cba5092af0142854f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700707b74a7f7573acf0a65205ddec4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3038a6ff50248fef71ca379090825694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31908ffcb9b677376f835de480fb0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31d3e43aa5c5d4e871d4dd3f2200a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7649b49fdcdf57496178fea91d1b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d94d7e0c9716fb241dee93a8531754698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1329d187ca1699d7c1f1c62e22b742b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985ea1453b6e5c098d59fc91c2eead7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18109ca652adfa0f6b095685c992a7f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b39fcf3ebb924d550b099b67500d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9a3f9c94ad0f636781cfac4df326d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fb5696ec079ac3a944e8ca1212af5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1464362162686c19f20be64a04ed2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419508cf26f69dc15797336a767ece22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316031c10d07e272fe3c4a2a228f4347707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1398079cfea1770fea42c9158f27ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff9fef24ca027b42df72eb2813aaf0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0690366f897ede5a8a2a2e9d8062b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0e567f683844fb80f200ff0910610711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097466f0b60b17ad675e6a7f8e6df3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16019df801007a80a6ab53b68cc109713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcec13be7d82ee301ce52a41f046b3b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1eb0d08dfb7505b2e16342732bfd6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb5a098b96154f879eb12ead8bf4d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1fafed8a9330305c2dd17afe054c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6919880df9d5d24c1962cfb8dc3d11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fca84b402081439dc5349093131bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33475a79cc8b246e8738206bdc70e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81a29a583cbed65a175cb4f0b00e1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ed04da7e7f9526734977e0726fade722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3971ade939e272d7cb55c88b1c4c7d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0df251ec5ab296d8bbafa4612be8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a2671b79fd0635f7cc5bbbb16b5c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69a43edd4c0f86195f9ce49d105ce1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6011fafbd9a97d74fdecc484d460d0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4521a60e32c43d95333e9130da119f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc836b164fc01ba91d0b1b8989d6bcf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012835be4a5ac85814d50690a52d6ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5820a28d28701469c8e27428cb909731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d41f99a2ee2a097dae604c0509366a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6974b0ef0b46e164126451bbb8661da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03e62aaf3155bb312bddd5912cc32a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eff427bef6a7053cd11c018c43581a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1faa23b096267567dd9e9d6ff0c648736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e10f0e6b551b6f95046f65ebe3f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4208de7880cfc3e64e272366c5a47738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5ac46b66c378d217b031a32f54472739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509bfef91dfab0e8368c7998f60fd2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5a3d8267209166e0b20f9640fc647741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd0a8fdd2ecf18da112795229df224742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568aaeba2bf2e537fec23f77b0b7323743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef154fde260e7883b2735bc02e534c5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc2ea54165cedc5d8f192ee429f918745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694a51152c9063fd7f087d70d0ef79a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205809fa7a3dfd4635887823e3b150ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d9bc76bb0b05f2266e5c8b52ab476748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dce0ee771cadcf1dd7bf5338b93f62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17fb8b7bf201021d5f94a45e2f06e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520cb11101939fd090aa5fd033a7d75751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e51b0fa112d1a609376db69eed2482752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240632250a7cf06ed2d503df33e4a20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312308b632dfd2428635eafb6b99b433754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b4b401ddda476f47eca556e1bbfeb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64d0775e3186c26604da3359988f53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b9b861cbcc1cdf572cbdf81d37d1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77561875166c1fc1baeb820010371f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b24b6f0db056ea27bbd8330c5b632759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef3566c9652db9a4aa0cfc76a15111760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e8af25d0fcd05f304b040d7fb21e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae17635439afc47512ec9090bc9bb1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4be9fb0bc9ff006fb1e6feca8c77bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d265ef3922f833ab2dd16eefe83023d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3ad24eaa74b449e81df39d8667c0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b9486d1bfdb8139f649317221a386766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c040dd0b9be5ed1e1155ec74136bd20767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>